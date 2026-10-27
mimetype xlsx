--- v0 (2026-09-09)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K349"/>
+  <dimension ref="A1:K355"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 18:10:47</t>
+          <t>Exported on: 2026-10-27 19:22:01</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: ASHOK NAGAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -514,98 +514,98 @@
       <c r="J16" s="3" t="n">
         <v>42308</v>
       </c>
       <c r="K16" s="3" t="n">
         <v>44061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1748007062/DP/22012034243466 — GP Narkheda Plantation PM Road Main road se Tanda tak</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>335000</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>20418</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>42915</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1748007062/DP/22012034424054 — sarvjanik plantataion kabrashthan ki boundri may</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>342000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>21024</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>43328</v>
@@ -1760,51 +1760,51 @@
       <c r="J42" s="3" t="n">
         <v>45666</v>
       </c>
       <c r="K42" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/22012035328934 — Khettalab nirman kary govindra singh/ kalyan singh dangi</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>351377.54</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>93699</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>46145</v>
@@ -1905,286 +1905,286 @@
       <c r="J45" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K45" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/22012035351238 — Khettalab nirman kary sangram singh/ ramcharan</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>351377.54</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/22012035517762 — Khettalab nirman kary istiyak/ muveen khan</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/22012035517763 — Khettalab nirman kary istiyak/ muveen khan</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>351377.54</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/22012035517786 — Khettalab nirman kary mubin khan evaj khan</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>351377.54</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>79083</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>46145</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/22012035564343 — Khettalab nirman kary Raghuraj/ pooran</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/22012035564349 — Khettalab nirman kary gopal/ jangbahadur</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45761</v>
@@ -3949,73 +3949,73 @@
       <c r="J87" s="3" t="n">
         <v>44761</v>
       </c>
       <c r="K87" s="3" t="n">
         <v>44945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/3687136 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102428936</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I88" s="2" t="n">
-        <v>12096</v>
+        <v>23796</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>44722</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -4388,51 +4388,51 @@
       <c r="J96" s="3" t="n">
         <v>44895</v>
       </c>
       <c r="K96" s="3" t="n">
         <v>45591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/3708387 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100957389</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>11016</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>44771</v>
@@ -5609,98 +5609,98 @@
       <c r="J121" s="3" t="n">
         <v>45648</v>
       </c>
       <c r="K121" s="3" t="n">
         <v>45951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/4510511 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151999441</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>4941</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/4510512 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151999442</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>3024</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45702</v>
@@ -5752,51 +5752,51 @@
       <c r="J124" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K124" s="3" t="n">
         <v>45962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/4510601 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151973511</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>486</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45702</v>
@@ -6926,98 +6926,98 @@
       <c r="J148" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K148" s="3" t="n">
         <v>45988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/4870706 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102440869</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>4590</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/4870964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100818083</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>18684</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45702</v>
@@ -7902,122 +7902,122 @@
       <c r="J168" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K168" s="3" t="n">
         <v>45909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/4935710 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103596785</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>23175</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K169" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/4936983 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100952608</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>15525</v>
+        <v>24225</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -8047,51 +8047,51 @@
       <c r="J171" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K171" s="3" t="n">
         <v>45929</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/4940283 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113548697</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45751</v>
@@ -8633,51 +8633,51 @@
       <c r="J183" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K183" s="3" t="n">
         <v>46178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/4962730 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126460602</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45751</v>
@@ -8778,79 +8778,79 @@
       <c r="J186" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K186" s="3" t="n">
         <v>45909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/4968286 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129712253</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>20304</v>
+        <v>23304</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K187" s="3" t="n">
-        <v>46252</v>
+        <v>46280</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
@@ -9268,120 +9268,120 @@
       <c r="J196" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K196" s="3" t="n">
         <v>45882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/5103772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149138166</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>2295</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/5110129 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151991447</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>3861</v>
+        <v>12861</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -9754,51 +9754,51 @@
       <c r="J206" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K206" s="3" t="n">
         <v>46013</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/5523359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102321650</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45779</v>
@@ -10046,651 +10046,651 @@
       <c r="J212" s="3" t="n">
         <v>42790</v>
       </c>
       <c r="K212" s="3" t="n">
         <v>43365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/6177493 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102321686</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>17523</v>
+        <v>22923</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K213" s="3" t="n">
-        <v>46272</v>
+        <v>46285</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/6178684 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104897186</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/6181155 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102322033</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>17994</v>
+        <v>23394</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>46128</v>
       </c>
       <c r="K215" s="3" t="n">
-        <v>46252</v>
+        <v>46288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/6183220 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104897656</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>17928</v>
+        <v>23328</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>46132</v>
       </c>
       <c r="K216" s="3" t="n">
-        <v>46272</v>
+        <v>46288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/6183557 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126473028</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>19257</v>
+        <v>24657</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K217" s="3" t="n">
-        <v>46272</v>
+        <v>46288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/6184568 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120472944</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>15525</v>
+        <v>25425</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/6185081 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130846213</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/6188824 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102321804</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>16689</v>
+        <v>23289</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K220" s="3" t="n">
-        <v>46272</v>
+        <v>46288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/6199416 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114707884</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>16830</v>
+        <v>24930</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>46132</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/6200152 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130847331</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/6200664 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120473220</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>17262</v>
+        <v>22662</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>46132</v>
       </c>
       <c r="K223" s="3" t="n">
-        <v>46272</v>
+        <v>46288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/6200978 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103592353</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>17928</v>
+        <v>23328</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>46132</v>
       </c>
       <c r="K224" s="3" t="n">
-        <v>46272</v>
+        <v>46288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/6206475 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148300117</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>5661</v>
+        <v>19761</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -10720,5956 +10720,6238 @@
       <c r="J226" s="3" t="n">
         <v>46128</v>
       </c>
       <c r="K226" s="3" t="n">
         <v>46199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/6207566 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125539490</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>9027</v>
+        <v>23427</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/6208078 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146946481</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>9261</v>
+        <v>23661</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/6210840 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114707908</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>3861</v>
+        <v>14361</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/6211818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120473921</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>19230</v>
+        <v>24630</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>46128</v>
       </c>
       <c r="K230" s="3" t="n">
-        <v>46272</v>
+        <v>46288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/6214128 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126459208</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>3861</v>
+        <v>12861</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/6216156 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103595818</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>15525</v>
+        <v>25425</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/IAY/6216806 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124160155</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>7461</v>
+        <v>20061</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1748007062/IF/IAY/64401 — Construction of IAY House -IAY REG. NO. MP-48-007-062-001/14</t>
+          <t>1748007062/IF/IAY/6246584 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103590547</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>42468</v>
+        <v>46304</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1748007062/IF/IAY/64402 — Construction of IAY House -IAY REG. NO. MP-48-007-062-002/110</t>
+          <t>1748007062/IF/IAY/6271371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130847833</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>14268</v>
+        <v>1800</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>43268</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1748007062/IF/IAY/64403 — Construction of IAY House -IAY REG. NO. MP-48-007-062-002/4</t>
+          <t>1748007062/IF/IAY/6301521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124983877</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>14616</v>
+        <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>43290</v>
-[...3 lines deleted...]
-      </c>
+        <v>46134</v>
+      </c>
+      <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1748007062/IF/IAY/918721 — Construction of IAY House -IAY REG. NO. MP2402082</t>
+          <t>1748007062/IF/IAY/6308426 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103595962</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>15636</v>
+        <v>1800</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>43170</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1748007062/IF/IAY/921486 — Construction of IAY House -IAY REG. NO. MP2443167</t>
+          <t>1748007062/IF/IAY/6322559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120473463</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>15504</v>
+        <v>1800</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>42978</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1748007062/IF/IAY/921598 — Construction of IAY House -IAY REG. NO. MP2444989</t>
+          <t>1748007062/IF/IAY/6341105 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102322192</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>15624</v>
+        <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>43170</v>
-[...3 lines deleted...]
-      </c>
+        <v>46062</v>
+      </c>
+      <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1748007062/IF/IAY/922471 — Construction of IAY House -IAY REG. NO. MP2462226</t>
+          <t>1748007062/IF/IAY/64401 — Construction of IAY House -IAY REG. NO. MP-48-007-062-001/14</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>15320</v>
+        <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>42978</v>
-[...3 lines deleted...]
-      </c>
+        <v>42468</v>
+      </c>
+      <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1748007062/IF/IAY/923905 — Construction of IAY House -IAY REG. NO. MP2477666</t>
+          <t>1748007062/IF/IAY/64402 — Construction of IAY House -IAY REG. NO. MP-48-007-062-002/110</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>14580</v>
+        <v>14268</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>43170</v>
+        <v>43268</v>
       </c>
       <c r="K241" s="3" t="n">
-        <v>43366</v>
+        <v>43377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1748007062/IF/IAY/925183 — Construction of IAY House -IAY REG. NO. MP2504182</t>
+          <t>1748007062/IF/IAY/64403 — Construction of IAY House -IAY REG. NO. MP-48-007-062-002/4</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>15532</v>
+        <v>14616</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>42865</v>
+        <v>43290</v>
       </c>
       <c r="K242" s="3" t="n">
-        <v>43244</v>
+        <v>43381</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1748007062/IF/IAY/929271 — Construction of IAY House -IAY REG. NO. MP2596004</t>
+          <t>1748007062/IF/IAY/918721 — Construction of IAY House -IAY REG. NO. MP2402082</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>16524</v>
+        <v>15636</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>43170</v>
       </c>
       <c r="K243" s="3" t="n">
-        <v>44163</v>
+        <v>43501</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1748007062/IF/IAY/976987 — Construction of IAY House -IAY REG. NO. MP3761701</t>
+          <t>1748007062/IF/IAY/921486 — Construction of IAY House -IAY REG. NO. MP2443167</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>15504</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>43007</v>
+        <v>42978</v>
       </c>
       <c r="K244" s="3" t="n">
-        <v>43366</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1748007062/IF/IAY/976991 — Construction of IAY House -IAY REG. NO. MP3761944</t>
+          <t>1748007062/IF/IAY/921598 — Construction of IAY House -IAY REG. NO. MP2444989</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>15660</v>
+        <v>15624</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>43268</v>
+        <v>43170</v>
       </c>
       <c r="K245" s="3" t="n">
-        <v>43382</v>
+        <v>43305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1748007062/IF/IAY/977214 — Construction of IAY House -IAY REG. NO. MP3770526</t>
+          <t>1748007062/IF/IAY/922471 — Construction of IAY House -IAY REG. NO. MP2462226</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>15486</v>
+        <v>15320</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>42997</v>
+        <v>42978</v>
       </c>
       <c r="K246" s="3" t="n">
-        <v>43366</v>
+        <v>43359</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1748007062/IF/IAY/977232 — Construction of IAY House -IAY REG. NO. MP3771321</t>
+          <t>1748007062/IF/IAY/923905 — Construction of IAY House -IAY REG. NO. MP2477666</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>15136</v>
+        <v>14580</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>42965</v>
+        <v>43170</v>
       </c>
       <c r="K247" s="3" t="n">
-        <v>43359</v>
+        <v>43366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1748007062/IF/IAY/977286 — Construction of IAY House -IAY REG. NO. MP3773235</t>
+          <t>1748007062/IF/IAY/925183 — Construction of IAY House -IAY REG. NO. MP2504182</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>15486</v>
+        <v>15532</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>43020</v>
+        <v>42865</v>
       </c>
       <c r="K248" s="3" t="n">
         <v>43244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1748007062/LD/22012034311267 — GP Narkheda shantidham Vikash karya Narkheda</t>
+          <t>1748007062/IF/IAY/929271 — Construction of IAY House -IAY REG. NO. MP2596004</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>180000</v>
+        <v>17100</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>175163.28</v>
+        <v>16524</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>42850</v>
+        <v>43170</v>
       </c>
       <c r="K249" s="3" t="n">
-        <v>44043</v>
+        <v>44163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1748007062/LD/22012034311269 — Gp Narkheda shantidham Vikash karya Tanda</t>
+          <t>1748007062/IF/IAY/976987 — Construction of IAY House -IAY REG. NO. MP3761701</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>177741.44</v>
+        <v>15504</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>42850</v>
+        <v>43007</v>
       </c>
       <c r="K250" s="3" t="n">
-        <v>44064</v>
+        <v>43366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1748007062/OP/9425885138 — खेल मैउान सवं न० 84</t>
+          <t>1748007062/IF/IAY/976991 — Construction of IAY House -IAY REG. NO. MP3761944</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>232000</v>
+        <v>15480</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>151362</v>
+        <v>15660</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>41704</v>
+        <v>43268</v>
       </c>
       <c r="K251" s="3" t="n">
-        <v>44141</v>
+        <v>43382</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1748007062/PG/22012034305697 — GP Narkheda khel medan Tada</t>
+          <t>1748007062/IF/IAY/977214 — Construction of IAY House -IAY REG. NO. MP3770526</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>153000</v>
+        <v>15480</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>0</v>
+        <v>15486</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>42849</v>
-[...1 lines deleted...]
-      <c r="K252" s="3"/>
+        <v>42997</v>
+      </c>
+      <c r="K252" s="3" t="n">
+        <v>43366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/103 — मुख्‍य मार्ग टाडा की ओर से सडक निमार्ण कार्य 103</t>
+          <t>1748007062/IF/IAY/977232 — Construction of IAY House -IAY REG. NO. MP3771321</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>300000</v>
+        <v>15480</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>180343</v>
+        <v>15136</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>39235</v>
+        <v>42965</v>
       </c>
       <c r="K253" s="3" t="n">
-        <v>41715</v>
+        <v>43359</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/15 — मुख्‍य मार्ग से टॉंडा की ओर सडक निर्माण 15</t>
+          <t>1748007062/IF/IAY/977286 — Construction of IAY House -IAY REG. NO. MP3773235</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>342000</v>
+        <v>15480</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>0</v>
+        <v>15486</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>39227</v>
-[...1 lines deleted...]
-      <c r="K254" s="3"/>
+        <v>43020</v>
+      </c>
+      <c r="K254" s="3" t="n">
+        <v>43244</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/22012034229611 — cc kharanja</t>
+          <t>1748007062/LD/22012034311267 — GP Narkheda shantidham Vikash karya Narkheda</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>200000</v>
+        <v>180000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>17898</v>
+        <v>175163.28</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>41901</v>
+        <v>42850</v>
       </c>
       <c r="K255" s="3" t="n">
-        <v>42763</v>
+        <v>44043</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/22012034289769 — GP Narkheda cc road Harijan Mohall main road tak</t>
+          <t>1748007062/LD/22012034311269 — Gp Narkheda shantidham Vikash karya Tanda</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>50000</v>
+        <v>180000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>49572</v>
+        <v>177741.44</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>42333</v>
+        <v>42850</v>
       </c>
       <c r="K256" s="3" t="n">
-        <v>44041</v>
+        <v>44064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/22012034303902 — GP Narkheda CC road</t>
+          <t>1748007062/OP/9425885138 — खेल मैउान सवं न० 84</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>0</v>
+        <v>232000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>0</v>
+        <v>151362</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K257" s="3"/>
+        <v>41704</v>
+      </c>
+      <c r="K257" s="3" t="n">
+        <v>44141</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/22012034326815 — GP Narkheda cc sadak nirman</t>
+          <t>1748007062/PG/22012034305697 — GP Narkheda khel medan Tada</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>0</v>
+        <v>153000</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>42761</v>
+        <v>42849</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/22012034373333 — GP Narkheda cc sadak</t>
+          <t>1748007062/RC/103 — मुख्‍य मार्ग टाडा की ओर से सडक निमार्ण कार्य 103</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>0</v>
+        <v>300000</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>0</v>
+        <v>180343</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K259" s="3"/>
+        <v>39235</v>
+      </c>
+      <c r="K259" s="3" t="n">
+        <v>41715</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/22012034533823 — C C ROD nirman rod jagdeesh maharaj ke makan se midil school ke or l</t>
+          <t>1748007062/RC/15 — मुख्‍य मार्ग से टॉंडा की ओर सडक निर्माण 15</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>107100</v>
+        <v>342000</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>102814</v>
+        <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>44062</v>
-[...3 lines deleted...]
-      </c>
+        <v>39227</v>
+      </c>
+      <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/22012034540048 — C.C. Road Narkheda Jakir Ke makan se Babu kha ke makan tak</t>
+          <t>1748007062/RC/22012034229611 — cc kharanja</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>133000</v>
+        <v>200000</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>116765</v>
+        <v>17898</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>44094</v>
+        <v>41901</v>
       </c>
       <c r="K261" s="3" t="n">
-        <v>44582</v>
+        <v>42763</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/22012034540358 — SUDUR SAMPARK SADAK JAPHARKHAN KE MAKAN SE NADI KI OR</t>
+          <t>1748007062/RC/22012034289769 — GP Narkheda cc road Harijan Mohall main road tak</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>0</v>
+        <v>50000</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>0</v>
+        <v>49572</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K262" s="3"/>
+        <v>42333</v>
+      </c>
+      <c r="K262" s="3" t="n">
+        <v>44041</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/22012034565215 — Cc road nirman kary mata mandir se kailash narayan ke ghar ki or</t>
+          <t>1748007062/RC/22012034303902 — GP Narkheda CC road</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>41000</v>
+        <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>35898</v>
+        <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>44513</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/22012034565218 — Cc road nirman kary prathmik vidhyalay prangad evam mata mandir ki or</t>
+          <t>1748007062/RC/22012034326815 — GP Narkheda cc sadak nirman</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>79942</v>
+        <v>0</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>77200</v>
+        <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>44470</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/22012034574716 — Sudur sadak nirman kary jafar khan ke makan se nadi ki or</t>
+          <t>1748007062/RC/22012034373333 — GP Narkheda cc sadak</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>1498929.47</v>
+        <v>0</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>821594</v>
+        <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>44379</v>
+        <v>43010</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/22012034586037 — Cc road nirman kary vijay ke makan se mandir ki or</t>
+          <t>1748007062/RC/22012034533823 — C C ROD nirman rod jagdeesh maharaj ke makan se midil school ke or l</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>101640</v>
+        <v>107100</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>95275</v>
+        <v>102814</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>44529</v>
+        <v>44062</v>
       </c>
       <c r="K266" s="3" t="n">
-        <v>44884</v>
+        <v>44476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/22012034628195 — Cc road nirman kary nali sahit mandir ke samne gali chok me</t>
+          <t>1748007062/RC/22012034540048 — C.C. Road Narkheda Jakir Ke makan se Babu kha ke makan tak</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>50654</v>
+        <v>133000</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>49283</v>
+        <v>116765</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>45081</v>
+        <v>44094</v>
       </c>
       <c r="K267" s="3" t="n">
-        <v>45520</v>
+        <v>44582</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/22012034646576 — Cc road nirman kary ashok sahu ke ghar se ram singh ke ghar tak</t>
+          <t>1748007062/RC/22012034540358 — SUDUR SAMPARK SADAK JAPHARKHAN KE MAKAN SE NADI KI OR</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>46047</v>
+        <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>42874</v>
+        <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>45182</v>
+        <v>44058</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/22012034646580 — Cc road nirman kary badal ke ghar se raste tak</t>
+          <t>1748007062/RC/22012034565215 — Cc road nirman kary mata mandir se kailash narayan ke ghar ki or</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>20679</v>
+        <v>41000</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>18122</v>
+        <v>35898</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>45182</v>
+        <v>44513</v>
       </c>
       <c r="K269" s="3" t="n">
-        <v>45520</v>
+        <v>44844</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/22012034646581 — Cc road nirman kary insaf ke ghar aange chouk me</t>
+          <t>1748007062/RC/22012034565218 — Cc road nirman kary prathmik vidhyalay prangad evam mata mandir ki or</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>25706</v>
+        <v>79942</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>2210</v>
+        <v>77200</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>45182</v>
-[...1 lines deleted...]
-      <c r="K270" s="3"/>
+        <v>44470</v>
+      </c>
+      <c r="K270" s="3" t="n">
+        <v>44818</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/22012034672589 — Cc road nirman kary ram singh ke gha se mandir ki or bhag 2</t>
+          <t>1748007062/RC/22012034574716 — Sudur sadak nirman kary jafar khan ke makan se nadi ki or</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>29696</v>
+        <v>1498929.47</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>884</v>
+        <v>821594</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>45363</v>
+        <v>44379</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/22012034829213 — Cc road nirman kary mirjapur marg se riyaj ke makan se mugala v lodhi ke makan ki or</t>
+          <t>1748007062/RC/22012034586037 — Cc road nirman kary vijay ke makan se mandir ki or</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>109519</v>
+        <v>101640</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>106137</v>
+        <v>95275</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>45725</v>
-[...1 lines deleted...]
-      <c r="K272" s="3"/>
+        <v>44529</v>
+      </c>
+      <c r="K272" s="3" t="n">
+        <v>44884</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/22012034853736 — Cc road nirman kamarlal ke makan se shivlal ahirwar ke ghar ki or</t>
+          <t>1748007062/RC/22012034628195 — Cc road nirman kary nali sahit mandir ke samne gali chok me</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>0</v>
+        <v>50654</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>0</v>
+        <v>49283</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K273" s="3"/>
+        <v>45081</v>
+      </c>
+      <c r="K273" s="3" t="n">
+        <v>45520</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/22012034853737 — Cc road nirman kamarlal ke makan se shivlal ahirwar ke ghar ki or</t>
+          <t>1748007062/RC/22012034646576 — Cc road nirman kary ashok sahu ke ghar se ram singh ke ghar tak</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>0</v>
+        <v>46047</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>0</v>
+        <v>42874</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>45761</v>
+        <v>45182</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/226 — द्वितीयश्रेणीमार्ग नरखेडासे मिर्जापुर तक 225</t>
+          <t>1748007062/RC/22012034646580 — Cc road nirman kary badal ke ghar se raste tak</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>10000</v>
+        <v>20679</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>1500</v>
+        <v>18122</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>39237</v>
-[...1 lines deleted...]
-      <c r="K275" s="3"/>
+        <v>45182</v>
+      </c>
+      <c r="K275" s="3" t="n">
+        <v>45520</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/5634 — ग्राम पंचायत नरखेडा पंलिया निमार्ण कार्य ग्राम नरखेडा</t>
+          <t>1748007062/RC/22012034646581 — Cc road nirman kary insaf ke ghar aange chouk me</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>499000</v>
+        <v>25706</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>357300</v>
+        <v>2210</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>40322</v>
-[...3 lines deleted...]
-      </c>
+        <v>45182</v>
+      </c>
+      <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/5658 — ग्राम पंचायत नरखेडा रिटर्निंग बॉल निमार्ण कार्य</t>
+          <t>1748007062/RC/22012034672589 — Cc road nirman kary ram singh ke gha se mandir ki or bhag 2</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>113000</v>
+        <v>29696</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>93800</v>
+        <v>884</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>40337</v>
-[...3 lines deleted...]
-      </c>
+        <v>45363</v>
+      </c>
+      <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/5659 — ग्राम पंचायत नरखेडा पुलिया निमार्ण कार्य ग्राम नरखेडा</t>
+          <t>1748007062/RC/22012034829213 — Cc road nirman kary mirjapur marg se riyaj ke makan se mugala v lodhi ke makan ki or</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>499000</v>
+        <v>109519</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>118800</v>
+        <v>106137</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>40373</v>
-[...3 lines deleted...]
-      </c>
+        <v>45725</v>
+      </c>
+      <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/5816 — ग्राम पंचायत नरखेडा अर्थवर्क खुटिया बामोरी बावरोद से टाडा की ओर</t>
+          <t>1748007062/RC/22012034853736 — Cc road nirman kamarlal ke makan se shivlal ahirwar ke ghar ki or</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>230000</v>
+        <v>0</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>40269</v>
+        <v>45761</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RC/6153 — ग्राम पंचायत नरखेडा पंचपरमेश्‍वर योजना सीसी खरंजा</t>
+          <t>1748007062/RC/22012034853737 — Cc road nirman kamarlal ke makan se shivlal ahirwar ke ghar ki or</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>250000</v>
+        <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>123790</v>
+        <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>41122</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/22012034187689 — ग्राम पंचायत नरखेडा हितग्राही सुनील/रामदयाल शौचालय निर्माण</t>
+          <t>1748007062/RC/226 — द्वितीयश्रेणीमार्ग नरखेडासे मिर्जापुर तक 225</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>0</v>
+        <v>1500</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>41378</v>
+        <v>39237</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/22012034187692 — ग्राम पंचायत नरखेडा हितग्राही सुनील/रामदयाल शौचालय</t>
+          <t>1748007062/RC/5634 — ग्राम पंचायत नरखेडा पंलिया निमार्ण कार्य ग्राम नरखेडा</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>4400</v>
+        <v>499000</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>2628</v>
+        <v>357300</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>41633</v>
+        <v>40322</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>42095</v>
+        <v>41687</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/22012034187693 — ग्राम पंचायत नरखेडा हितग्राही राधामोहन/रामदयाल  शौ</t>
+          <t>1748007062/RC/5658 — ग्राम पंचायत नरखेडा रिटर्निंग बॉल निमार्ण कार्य</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>4400</v>
+        <v>113000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>2628</v>
+        <v>93800</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>41633</v>
+        <v>40337</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>42095</v>
+        <v>41715</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/22012034187696 — ग्राम पंचायत नरखेडा हितग्राही जयराम/गोकुल शौचालय न</t>
+          <t>1748007062/RC/5659 — ग्राम पंचायत नरखेडा पुलिया निमार्ण कार्य ग्राम नरखेडा</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>4400</v>
+        <v>499000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>3504</v>
+        <v>118800</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>41633</v>
+        <v>40373</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>42095</v>
+        <v>41687</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/22012034187706 — ग्राम पंचायत नरखेडा हितग्राही गणेशराम/धर्मा शौचालय</t>
+          <t>1748007062/RC/5816 — ग्राम पंचायत नरखेडा अर्थवर्क खुटिया बामोरी बावरोद से टाडा की ओर</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>4400</v>
+        <v>230000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>2628</v>
+        <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>41633</v>
-[...3 lines deleted...]
-      </c>
+        <v>40269</v>
+      </c>
+      <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/22012034187707 — ग्राम पंचायत नरखेडा हितग्राही रघुवर/दमरू शौचालय नि</t>
+          <t>1748007062/RC/6153 — ग्राम पंचायत नरखेडा पंचपरमेश्‍वर योजना सीसी खरंजा</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>4400</v>
+        <v>250000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>1752</v>
+        <v>123790</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>41633</v>
+        <v>41122</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>42095</v>
+        <v>41712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/22012034187708 — ग्राम पंचायत नरखेडा हितग्राही लियाकतशाह/शुभरानी शौ</t>
+          <t>1748007062/RS/22012034187689 — ग्राम पंचायत नरखेडा हितग्राही सुनील/रामदयाल शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>2628</v>
+        <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>41633</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/22012034187709 — ग्राम पंचायत नरखेडा हितग्राही कल्‍लो/शुभराती  शौचा</t>
+          <t>1748007062/RS/22012034187692 — ग्राम पंचायत नरखेडा हितग्राही सुनील/रामदयाल शौचालय</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>3504</v>
+        <v>2628</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>41633</v>
       </c>
       <c r="K288" s="3" t="n">
         <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/22012034187710 — ग्राम पंचायत नरखेडा हितग्राही सलीम/सिराफ शौचालय नि</t>
+          <t>1748007062/RS/22012034187693 — ग्राम पंचायत नरखेडा हितग्राही राधामोहन/रामदयाल  शौ</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>3504</v>
+        <v>2628</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>41633</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/22012034187711 — ग्राम पंचायत नरखेडा हितग्राही अजीम शाह/ मोहम्‍मद श</t>
+          <t>1748007062/RS/22012034187696 — ग्राम पंचायत नरखेडा हितग्राही जयराम/गोकुल शौचालय न</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>1752</v>
+        <v>3504</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>41633</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/22012034187712 — ग्राम पंचायत नरखेडा हितग्राही कल्‍लू/घासीराम  शौचा</t>
+          <t>1748007062/RS/22012034187706 — ग्राम पंचायत नरखेडा हितग्राही गणेशराम/धर्मा शौचालय</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>1752</v>
+        <v>2628</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>41633</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/22012034187854 — ग्राम पंचायत नरखेडा हितग्राही अजीम/मोहम्‍मद शौचालय निर्माण</t>
+          <t>1748007062/RS/22012034187707 — ग्राम पंचायत नरखेडा हितग्राही रघुवर/दमरू शौचालय नि</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>0</v>
+        <v>1752</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K292" s="3"/>
+        <v>41633</v>
+      </c>
+      <c r="K292" s="3" t="n">
+        <v>42095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/22012034187857 — ग्राम पंचायत नरखेडा हितग्राही रघुवर/दमरू शौचालय निर्माण</t>
+          <t>1748007062/RS/22012034187708 — ग्राम पंचायत नरखेडा हितग्राही लियाकतशाह/शुभरानी शौ</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>0</v>
+        <v>2628</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K293" s="3"/>
+        <v>41633</v>
+      </c>
+      <c r="K293" s="3" t="n">
+        <v>42095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/22012034688635 — Nali nirman kary insap ke makan se  suresh  ke makan nale tak</t>
+          <t>1748007062/RS/22012034187709 — ग्राम पंचायत नरखेडा हितग्राही कल्‍लो/शुभराती  शौचा</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>31147</v>
+        <v>4400</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>28730</v>
+        <v>3504</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>45046</v>
-[...1 lines deleted...]
-      <c r="K294" s="3"/>
+        <v>41633</v>
+      </c>
+      <c r="K294" s="3" t="n">
+        <v>42095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/22012035118731 — Nali nirman kary ambedkar park ke samne</t>
+          <t>1748007062/RS/22012034187710 — ग्राम पंचायत नरखेडा हितग्राही सलीम/सिराफ शौचालय नि</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>15024</v>
+        <v>4400</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>12483</v>
+        <v>3504</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>45351</v>
+        <v>41633</v>
       </c>
       <c r="K295" s="3" t="n">
-        <v>45520</v>
+        <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/22012035118738 — Nali nirman kary cc road ke dono side ashok sahu ke makan se ram singh ke makan ki or</t>
+          <t>1748007062/RS/22012034187711 — ग्राम पंचायत नरखेडा हितग्राही अजीम शाह/ मोहम्‍मद श</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>18634</v>
+        <v>4400</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>0</v>
+        <v>1752</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>45204</v>
-[...1 lines deleted...]
-      <c r="K296" s="3"/>
+        <v>41633</v>
+      </c>
+      <c r="K296" s="3" t="n">
+        <v>42095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/22012035121668 — Nali nirman kary salim ke ghar se raghuveer ke ghar tak</t>
+          <t>1748007062/RS/22012034187712 — ग्राम पंचायत नरखेडा हितग्राही कल्‍लू/घासीराम  शौचा</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>80134</v>
+        <v>4400</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>75596</v>
+        <v>1752</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>45363</v>
+        <v>41633</v>
       </c>
       <c r="K297" s="3" t="n">
-        <v>45520</v>
+        <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/22012035130916 — Samudayik swachhta parisar puliya ke pas</t>
+          <t>1748007062/RS/22012034187854 — ग्राम पंचायत नरखेडा हितग्राही अजीम/मोहम्‍मद शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>71061</v>
+        <v>4400</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>64359</v>
+        <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>45725</v>
+        <v>41378</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/45221 — ग्राम पंचायत नरखेडा शौचालय निर्माण हितग्राही पूरनप</t>
+          <t>1748007062/RS/22012034187857 — ग्राम पंचायत नरखेडा हितग्राही रघुवर/दमरू शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>2920</v>
+        <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>41465</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/45222 — ग्राम पंचायत नरखेडा शौचालय निर्माण हितग्राही मूंगा</t>
+          <t>1748007062/RS/22012034688635 — Nali nirman kary insap ke makan se  suresh  ke makan nale tak</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>4400</v>
+        <v>31147</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>3504</v>
+        <v>28730</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>41473</v>
-[...3 lines deleted...]
-      </c>
+        <v>45046</v>
+      </c>
+      <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/47509 — ग्राम पंचायत नरखेडा शौचालय निर्माण हितग्राही कल्‍लावी/सुखरातीशाह</t>
+          <t>1748007062/RS/22012035118731 — Nali nirman kary ambedkar park ke samne</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>4400</v>
+        <v>15024</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>0</v>
+        <v>12483</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>41013</v>
-[...1 lines deleted...]
-      <c r="K301" s="3"/>
+        <v>45351</v>
+      </c>
+      <c r="K301" s="3" t="n">
+        <v>45520</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/47514 — ग्राम पंचायत नरखेडा हितग्राही अजमरीशाह शौचालय निर्</t>
+          <t>1748007062/RS/22012035118738 — Nali nirman kary cc road ke dono side ashok sahu ke makan se ram singh ke makan ki or</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>4400</v>
+        <v>18634</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>3504</v>
+        <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>41470</v>
-[...3 lines deleted...]
-      </c>
+        <v>45204</v>
+      </c>
+      <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/47519 — ग्राम पंचायत नरखेडा हितग्राही कल्‍लू/गोरा शौचालय न</t>
+          <t>1748007062/RS/22012035121668 — Nali nirman kary salim ke ghar se raghuveer ke ghar tak</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>9100</v>
+        <v>80134</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>3504</v>
+        <v>75596</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>41473</v>
+        <v>45363</v>
       </c>
       <c r="K303" s="3" t="n">
-        <v>42095</v>
+        <v>45520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/47521 — ग्राम पंचायत नरखेडा हितग्राही कल्‍लू/घासीराम शौचाल</t>
+          <t>1748007062/RS/22012035130916 — Samudayik swachhta parisar puliya ke pas</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>9100</v>
+        <v>71061</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>0</v>
+        <v>64359</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>41013</v>
+        <v>45725</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/47523 — ग्राम पंचायत नरखेडा हितग्राही मुन्‍शी/गोरा  शौचालय</t>
+          <t>1748007062/RS/45221 — ग्राम पंचायत नरखेडा शौचालय निर्माण हितग्राही पूरनप</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>2920</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>41471</v>
+        <v>41465</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/47780 — ग्राम पंचायत मीरकाबाद शौचालय निर्माण हितग्राही कल्‍लोवी/सुखराती शाह</t>
+          <t>1748007062/RS/45222 — ग्राम पंचायत नरखेडा शौचालय निर्माण हितग्राही मूंगा</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>0</v>
+        <v>3504</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>41013</v>
-[...1 lines deleted...]
-      <c r="K306" s="3"/>
+        <v>41473</v>
+      </c>
+      <c r="K306" s="3" t="n">
+        <v>42095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/47801 — ग्राम पंचायत नरखेडा शौचालय निर्माण हितग्राही राधामोहन/रामदयाल</t>
+          <t>1748007062/RS/47509 — ग्राम पंचायत नरखेडा शौचालय निर्माण हितग्राही कल्‍लावी/सुखरातीशाह</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>41013</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/47806 — ग्राम पंचायत नरखेडा  हितग्राही राधामोहन/रामदयाल शौ</t>
+          <t>1748007062/RS/47514 — ग्राम पंचायत नरखेडा हितग्राही अजमरीशाह शौचालय निर्</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>0</v>
+        <v>3504</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>41013</v>
-[...1 lines deleted...]
-      <c r="K308" s="3"/>
+        <v>41470</v>
+      </c>
+      <c r="K308" s="3" t="n">
+        <v>42095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/47811 — ग्राम पंचायत नरखेडा  हितग्राही परमालाल शौचालय निर्</t>
+          <t>1748007062/RS/47519 — ग्राम पंचायत नरखेडा हितग्राही कल्‍लू/गोरा शौचालय न</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>4400</v>
+        <v>9100</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>2628</v>
+        <v>3504</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>41470</v>
+        <v>41473</v>
       </c>
       <c r="K309" s="3" t="n">
         <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/47815 — ग्राम पंचायत नरखेडा हितग्राही सुनीता/रामदयाल शौचाल</t>
+          <t>1748007062/RS/47521 — ग्राम पंचायत नरखेडा हितग्राही कल्‍लू/घासीराम शौचाल</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>4400</v>
+        <v>9100</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>41472</v>
+        <v>41013</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/47817 — ग्राम पंचायत नरखेडा  हितग्राही तुलसीराम/सुम्‍मीला</t>
+          <t>1748007062/RS/47523 — ग्राम पंचायत नरखेडा हितग्राही मुन्‍शी/गोरा  शौचालय</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>3504</v>
+        <v>2920</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>41472</v>
+        <v>41471</v>
       </c>
       <c r="K311" s="3" t="n">
         <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/47821 — ग्राम पंचायत नरखेडा  हितग्राही हसरूददीन/हल्‍कू खॉ</t>
+          <t>1748007062/RS/47780 — ग्राम पंचायत मीरकाबाद शौचालय निर्माण हितग्राही कल्‍लोवी/सुखराती शाह</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>3504</v>
+        <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>41470</v>
-[...3 lines deleted...]
-      </c>
+        <v>41013</v>
+      </c>
+      <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/47824 — ग्राम पंचायत नरखेडा  हितग्राही जफीरनवी/गफूर खां  श</t>
+          <t>1748007062/RS/47801 — ग्राम पंचायत नरखेडा शौचालय निर्माण हितग्राही राधामोहन/रामदयाल</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>3504</v>
+        <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>41470</v>
-[...3 lines deleted...]
-      </c>
+        <v>41013</v>
+      </c>
+      <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/47834 — ग्राम पंचायत नरखेडा हितग्राही रघुनाथ सिंह/श्री भैय</t>
+          <t>1748007062/RS/47806 — ग्राम पंचायत नरखेडा  हितग्राही राधामोहन/रामदयाल शौ</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>3504</v>
+        <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>41471</v>
-[...3 lines deleted...]
-      </c>
+        <v>41013</v>
+      </c>
+      <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/47837 — ग्राम पंचायत नरखेडा हितग्राही रघुवर/दमरू  शौचालय न</t>
+          <t>1748007062/RS/47811 — ग्राम पंचायत नरखेडा  हितग्राही परमालाल शौचालय निर्</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>0</v>
+        <v>2628</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>41013</v>
-[...1 lines deleted...]
-      <c r="K315" s="3"/>
+        <v>41470</v>
+      </c>
+      <c r="K315" s="3" t="n">
+        <v>42095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/47842 — ग्राम पंचायत नरखेडा हितग्राही लियाकतशाह/सुखरातीशाह</t>
+          <t>1748007062/RS/47815 — ग्राम पंचायत नरखेडा हितग्राही सुनीता/रामदयाल शौचाल</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>41013</v>
+        <v>41472</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/47846 — ग्राम पंचायत नरखेडा हितग्राही सलीम खॉन/सिराज खॉ शौ</t>
+          <t>1748007062/RS/47817 — ग्राम पंचायत नरखेडा  हितग्राही तुलसीराम/सुम्‍मीला</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>0</v>
+        <v>3504</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>41013</v>
-[...1 lines deleted...]
-      <c r="K317" s="3"/>
+        <v>41472</v>
+      </c>
+      <c r="K317" s="3" t="n">
+        <v>42095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/47862 — ग्राम पंचायत नरखेडा हितग्राही जगदीश/कैलाश शौचालय</t>
+          <t>1748007062/RS/47821 — ग्राम पंचायत नरखेडा  हितग्राही हसरूददीन/हल्‍कू खॉ</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>3504</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>41470</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/47865 — ग्राम पंचायत नरखेडा हितग्राही प्रकाश/परमलाल  शौचाल</t>
+          <t>1748007062/RS/47824 — ग्राम पंचायत नरखेडा  हितग्राही जफीरनवी/गफूर खां  श</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>0</v>
+        <v>3504</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>41013</v>
-[...1 lines deleted...]
-      <c r="K319" s="3"/>
+        <v>41470</v>
+      </c>
+      <c r="K319" s="3" t="n">
+        <v>42095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1748007062/RS/47867 — ग्राम पंचायत नरखेडा हितग्राही सफीक खॉन/सलीम खॉन शौ</t>
+          <t>1748007062/RS/47834 — ग्राम पंचायत नरखेडा हितग्राही रघुनाथ सिंह/श्री भैय</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>0</v>
+        <v>3504</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>41013</v>
-[...1 lines deleted...]
-      <c r="K320" s="3"/>
+        <v>41471</v>
+      </c>
+      <c r="K320" s="3" t="n">
+        <v>42095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/1151 — ग्राम पंचायत नरखेडा प्रावि टाडा सोख्‍ता गडडा एवं होदी निमार्ण 1151</t>
+          <t>1748007062/RS/47837 — ग्राम पंचायत नरखेडा हितग्राही रघुवर/दमरू  शौचालय न</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>10000</v>
+        <v>4400</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>5620</v>
+        <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>39592</v>
-[...3 lines deleted...]
-      </c>
+        <v>41013</v>
+      </c>
+      <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/1152 — ग्राम पंचायत नरखेडा जंगबहादुर के बाडे मे टाडा सोख्‍ता गडडा एवं होदी निमार्ण 1152</t>
+          <t>1748007062/RS/47842 — ग्राम पंचायत नरखेडा हितग्राही लियाकतशाह/सुखरातीशाह</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>10000</v>
+        <v>4400</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>5620</v>
+        <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>39599</v>
-[...3 lines deleted...]
-      </c>
+        <v>41013</v>
+      </c>
+      <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/1153 — ग्राम पंचायत नरखेडा सैन मोहल्‍ला टाडा सोख्‍ता गडडा एवं होदी निमार्ण 1153</t>
+          <t>1748007062/RS/47846 — ग्राम पंचायत नरखेडा हितग्राही सलीम खॉन/सिराज खॉ शौ</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>10000</v>
+        <v>4400</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>5620</v>
+        <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>39609</v>
-[...3 lines deleted...]
-      </c>
+        <v>41013</v>
+      </c>
+      <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/1154 — ग्राम पंचायत नरखेडा टाडा चक्‍क टाडा सोख्‍ता गडडा एवं होदी निमार्ण 1154</t>
+          <t>1748007062/RS/47862 — ग्राम पंचायत नरखेडा हितग्राही जगदीश/कैलाश शौचालय</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>10000</v>
+        <v>4400</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>5645</v>
+        <v>3504</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>39598</v>
+        <v>41470</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>40648</v>
+        <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/1155 — ग्राम पंचायत नरखेडा हनुमान मंदिर टाडा सोख्‍ता गडडा एवं होदी निमार्ण 1155</t>
+          <t>1748007062/RS/47865 — ग्राम पंचायत नरखेडा हितग्राही प्रकाश/परमलाल  शौचाल</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>10000</v>
+        <v>4400</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>5620</v>
+        <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>39616</v>
-[...3 lines deleted...]
-      </c>
+        <v>41013</v>
+      </c>
+      <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/1156 — ग्राम पंचायत नरखेडा निर्मल वाटिका निमार्ण ग्राम टाडा 1156</t>
+          <t>1748007062/RS/47867 — ग्राम पंचायत नरखेडा हितग्राही सफीक खॉन/सलीम खॉन शौ</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>10000</v>
+        <v>4400</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>60376</v>
+        <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>39647</v>
-[...3 lines deleted...]
-      </c>
+        <v>41013</v>
+      </c>
+      <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/1341 — ग्राम पंचायत नरखेडा नंदन फलोघान मब्‍रू/जगना आदिवासी 1341</t>
+          <t>1748007062/WC/1151 — ग्राम पंचायत नरखेडा प्रावि टाडा सोख्‍ता गडडा एवं होदी निमार्ण 1151</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>460000</v>
+        <v>10000</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>125943</v>
+        <v>5620</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>39693</v>
+        <v>39592</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>41642</v>
+        <v>40648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/1401 — ग्राम पंचायत नरखेडा सोख्‍ता गडडा एंव होदी निमार्ण कार्य पंचायत भवन हैण्‍ड पम्‍प पर नरखेडा मे 1401</t>
+          <t>1748007062/WC/1152 — ग्राम पंचायत नरखेडा जंगबहादुर के बाडे मे टाडा सोख्‍ता गडडा एवं होदी निमार्ण 1152</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>5510</v>
+        <v>5620</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>39598</v>
+        <v>39599</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>40648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/1402 — ग्राम पंचायत नरखेडा सोख्‍ता गडडा एंव होदी निमार्ण कार्य पंचायत मा,विधा,हैड पम्‍प पर 1402</t>
+          <t>1748007062/WC/1153 — ग्राम पंचायत नरखेडा सैन मोहल्‍ला टाडा सोख्‍ता गडडा एवं होदी निमार्ण 1153</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>0</v>
+        <v>5620</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>39605</v>
+        <v>39609</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>40648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/1403 — ग्राम पंचायत नरखेडा सोख्‍ता गडडा एंव होदी निमार्ण कार्य हरिजन वस्‍ती नरखेडा मे 1403</t>
+          <t>1748007062/WC/1154 — ग्राम पंचायत नरखेडा टाडा चक्‍क टाडा सोख्‍ता गडडा एवं होदी निमार्ण 1154</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>0</v>
+        <v>5645</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>39612</v>
+        <v>39598</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>40648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/1404 — ग्राम पंचायत नरखेडा सोख्‍ता गडडा एंव होदी निमार्ण कार्य प्रा,विधालय के हैण्‍ड पम्‍प के पास 1404</t>
+          <t>1748007062/WC/1155 — ग्राम पंचायत नरखेडा हनुमान मंदिर टाडा सोख्‍ता गडडा एवं होदी निमार्ण 1155</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>0</v>
+        <v>5620</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>39619</v>
+        <v>39616</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>40648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/1405 — ग्राम पंचायत नरखेडा सोख्‍ता गडडा एंव होदी निमार्ण कार्य माता मदिर के पास हैण्‍ड पम्‍प पर 1405</t>
+          <t>1748007062/WC/1156 — ग्राम पंचायत नरखेडा निर्मल वाटिका निमार्ण ग्राम टाडा 1156</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>0</v>
+        <v>60376</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>39648</v>
+        <v>39647</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>41076</v>
+        <v>41715</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/22012034587800 — STAP DEM NIRMAN KARASDEV NALE PER NARKHEDHA</t>
+          <t>1748007062/WC/1341 — ग्राम पंचायत नरखेडा नंदन फलोघान मब्‍रू/जगना आदिवासी 1341</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>96115</v>
+        <v>460000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>80168</v>
+        <v>125943</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>44103</v>
+        <v>39693</v>
       </c>
       <c r="K333" s="3" t="n">
-        <v>44569</v>
+        <v>41642</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/22012034627644 — Check dam nirman nasir khan ke khet ke pas nale pr</t>
+          <t>1748007062/WC/1401 — ग्राम पंचायत नरखेडा सोख्‍ता गडडा एंव होदी निमार्ण कार्य पंचायत भवन हैण्‍ड पम्‍प पर नरखेडा मे 1401</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>0</v>
+        <v>5510</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>44263</v>
-[...1 lines deleted...]
-      <c r="K334" s="3"/>
+        <v>39598</v>
+      </c>
+      <c r="K334" s="3" t="n">
+        <v>40648</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/22012034882677 — Stapdam nirman gadaghat nale par nasir khan ke khet ke pas</t>
+          <t>1748007062/WC/1402 — ग्राम पंचायत नरखेडा सोख्‍ता गडडा एंव होदी निमार्ण कार्य पंचायत मा,विधा,हैड पम्‍प पर 1402</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>175289</v>
+        <v>10000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>75354</v>
+        <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>44532</v>
+        <v>39605</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>45814</v>
+        <v>40648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/22012034904393 — talab nirman kary</t>
+          <t>1748007062/WC/1403 — ग्राम पंचायत नरखेडा सोख्‍ता गडडा एंव होदी निमार्ण कार्य हरिजन वस्‍ती नरखेडा मे 1403</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K336" s="3"/>
+        <v>39612</v>
+      </c>
+      <c r="K336" s="3" t="n">
+        <v>40648</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/22012034909453 — talab gaharikaran gram tanda</t>
+          <t>1748007062/WC/1404 — ग्राम पंचायत नरखेडा सोख्‍ता गडडा एंव होदी निमार्ण कार्य प्रा,विधालय के हैण्‍ड पम्‍प के पास 1404</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>45130.46</v>
+        <v>10000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K337" s="3"/>
+        <v>39619</v>
+      </c>
+      <c r="K337" s="3" t="n">
+        <v>40648</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/22012034909454 — talab gaharikaran gram tanda</t>
+          <t>1748007062/WC/1405 — ग्राम पंचायत नरखेडा सोख्‍ता गडडा एंव होदी निमार्ण कार्य माता मदिर के पास हैण्‍ड पम्‍प पर 1405</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K338" s="3"/>
+        <v>39648</v>
+      </c>
+      <c r="K338" s="3" t="n">
+        <v>41076</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/22012034909456 — talab gaharikaran gram tanda</t>
+          <t>1748007062/WC/22012034587800 — STAP DEM NIRMAN KARASDEV NALE PER NARKHEDHA</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>0</v>
+        <v>96115</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>0</v>
+        <v>80168</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K339" s="3"/>
+        <v>44103</v>
+      </c>
+      <c r="K339" s="3" t="n">
+        <v>44569</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/22012034909457 — talab gaharikaran gram tanda</t>
+          <t>1748007062/WC/22012034627644 — Check dam nirman nasir khan ke khet ke pas nale pr</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>44587</v>
+        <v>44263</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/22012034909712 — Talab gahrikaran kary gram tanda</t>
+          <t>1748007062/WC/22012034882677 — Stapdam nirman gadaghat nale par nasir khan ke khet ke pas</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>0</v>
+        <v>175289</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>0</v>
+        <v>75354</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>44585</v>
-[...1 lines deleted...]
-      <c r="K341" s="3"/>
+        <v>44532</v>
+      </c>
+      <c r="K341" s="3" t="n">
+        <v>45814</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/22012034909713 — Talab gahrikaran kary gram tanda</t>
+          <t>1748007062/WC/22012034904393 — talab nirman kary</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>44585</v>
+        <v>44587</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/22012034910030 — talab gaharikaran mandir ke pas gram tanda</t>
+          <t>1748007062/WC/22012034909453 — talab gaharikaran gram tanda</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>46783.44</v>
+        <v>45130.46</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>17563</v>
+        <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>44606</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/22012035193608 — Stap dam nirman kary narkheda veer me nale par</t>
+          <t>1748007062/WC/22012034909454 — talab gaharikaran gram tanda</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>45315</v>
+        <v>44587</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/22012035208275 — Samudayik khettalab nirman kary prakash prajapati ke khet ke pas</t>
+          <t>1748007062/WC/22012034909456 — talab gaharikaran gram tanda</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>45406</v>
+        <v>44587</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/22012035247610 — Stap Dam Nirman kary nale par gram narkheda</t>
+          <t>1748007062/WC/22012034909457 — talab gaharikaran gram tanda</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>45396</v>
+        <v>44587</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/22012035247623 — Stap Dam Nirman kary nale par gram narkheda</t>
+          <t>1748007062/WC/22012034909712 — Talab gahrikaran kary gram tanda</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>95000</v>
+        <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>72297</v>
+        <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>45792</v>
-[...3 lines deleted...]
-      </c>
+        <v>44585</v>
+      </c>
+      <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1748007062/WC/22012035300512 — Dugwell Recharge pit dwarikaprasad ke koop ke pas</t>
+          <t>1748007062/WC/22012034909713 — Talab gahrikaran kary gram tanda</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>21572.98</v>
+        <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>45791</v>
-[...3 lines deleted...]
-      </c>
+        <v>44585</v>
+      </c>
+      <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C349" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D349" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E349" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F349" s="1" t="inlineStr">
+        <is>
+          <t>1748007062/WC/22012034910030 — talab gaharikaran mandir ke pas gram tanda</t>
+        </is>
+      </c>
+      <c r="G349" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H349" s="2" t="n">
+        <v>46783.44</v>
+      </c>
+      <c r="I349" s="2" t="n">
+        <v>17563</v>
+      </c>
+      <c r="J349" s="3" t="n">
+        <v>44606</v>
+      </c>
+      <c r="K349" s="3" t="n">
+        <v>44798</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C350" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D350" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E350" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F350" s="1" t="inlineStr">
+        <is>
+          <t>1748007062/WC/22012035193608 — Stap dam nirman kary narkheda veer me nale par</t>
+        </is>
+      </c>
+      <c r="G350" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H350" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I350" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J350" s="3" t="n">
+        <v>45315</v>
+      </c>
+      <c r="K350" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C351" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D351" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E351" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F351" s="1" t="inlineStr">
+        <is>
+          <t>1748007062/WC/22012035208275 — Samudayik khettalab nirman kary prakash prajapati ke khet ke pas</t>
+        </is>
+      </c>
+      <c r="G351" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H351" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I351" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J351" s="3" t="n">
+        <v>45406</v>
+      </c>
+      <c r="K351" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C352" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D352" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E352" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F352" s="1" t="inlineStr">
+        <is>
+          <t>1748007062/WC/22012035247610 — Stap Dam Nirman kary nale par gram narkheda</t>
+        </is>
+      </c>
+      <c r="G352" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H352" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I352" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J352" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K352" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
           <t>2025-2026</t>
         </is>
       </c>
-      <c r="C349" s="1" t="inlineStr">
+      <c r="C353" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D349" s="1" t="inlineStr">
+      <c r="D353" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E353" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F353" s="1" t="inlineStr">
+        <is>
+          <t>1748007062/WC/22012035247623 — Stap Dam Nirman kary nale par gram narkheda</t>
+        </is>
+      </c>
+      <c r="G353" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H353" s="2" t="n">
+        <v>95000</v>
+      </c>
+      <c r="I353" s="2" t="n">
+        <v>72297</v>
+      </c>
+      <c r="J353" s="3" t="n">
+        <v>45792</v>
+      </c>
+      <c r="K353" s="3" t="n">
+        <v>45814</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B354" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C354" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
-      <c r="E349" s="1" t="inlineStr">
+      <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
-      <c r="F349" s="1" t="inlineStr">
+      <c r="F354" s="1" t="inlineStr">
+        <is>
+          <t>1748007062/WC/22012035300512 — Dugwell Recharge pit dwarikaprasad ke koop ke pas</t>
+        </is>
+      </c>
+      <c r="G354" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H354" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I354" s="2" t="n">
+        <v>21572.98</v>
+      </c>
+      <c r="J354" s="3" t="n">
+        <v>45791</v>
+      </c>
+      <c r="K354" s="3" t="n">
+        <v>46128</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C355" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D355" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E355" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1748007062/WC/22012035300515 — Dugwell Recharge pit lakhan singh ke koop ke pas</t>
         </is>
       </c>
-      <c r="G349" s="1" t="inlineStr">
+      <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
-      <c r="H349" s="2" t="n">
+      <c r="H355" s="2" t="n">
         <v>25899.46</v>
       </c>
-      <c r="I349" s="2" t="n">
+      <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J349" s="3" t="n">
+      <c r="J355" s="3" t="n">
         <v>45761</v>
       </c>
-      <c r="K349" s="3"/>
+      <c r="K355" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>