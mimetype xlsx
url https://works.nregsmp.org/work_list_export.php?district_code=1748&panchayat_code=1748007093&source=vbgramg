--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K64"/>
+  <dimension ref="A1:K72"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 07:06:35</t>
+          <t>Exported on: 2026-10-19 14:40:46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: ASHOK NAGAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -367,2430 +367,2808 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45406</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation of Forstry Trees for Individual / Boundary Line Plantation of Forestry Trees for Individuals</t>
+          <t>Boundary Plntation of Forstry Trees for Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012034430162 — khet ki med par plantation malkhan/maharaj singh</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>187000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>43468</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012034465608 — hiteshi kapil dhara kup nirman raju / puraniya</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>43622</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012034573715 — khet talab nirman parash/manoj jain</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>332572.21</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44075</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012034573718 — khet talab nirman vihariya/shukka harijan</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>332572.21</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44262</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012034573720 — kapil dhara koop nirman man bai /syamlal</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>259724.75</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44075</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012034573722 — khet talab nirman jagraj/ghasiram</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>332572.21</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44510</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012034663345 — Kapildhara koop parmal singh/ babulal</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>268936.31</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44572</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012034663352 — Khet talab nirman kamlesh bai/ rajabhaiya</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>337715.44</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44621</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012034663353 — Khet talab nirman krapal singh/ pran singh</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>337715.44</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44626</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012034663354 — Kapildhara koop nirman yashpal singh/ lalsahab</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>268936.31</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>44510</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012034665202 — Khet talab nirman bhajan singh/ gokal singh</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>337715.44</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>44567</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012034665203 — Khet talab nirman chandrapal/ gulab singh</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>337715.44</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44508</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012034665204 — Khet talab nirman malkhan singh/ maharaj singh</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>110516.06</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44510</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012034667498 — Kapildhara koop nirman ajaypal singh/ rajendra singh</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>268936.31</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>44607</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012034669829 — Kapildhara koop nirman kaptan singh/ parwat singh</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>268936.31</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>44508</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012034669836 — Kapildhara koop nirman niranjan singh/ khalak singh</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>268936.31</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>44508</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012034669889 — Kapildhara koop nirman brajlal/ kalla</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>247839.67</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>44626</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012034719641 — Kapildhara koop nirman Udham / ratan singh</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>268936.31</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>44626</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012034733356 — Khet Talab nirman shivraj singh / chimna</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>111248.93</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>44604</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012034733399 — Khet Talab nirman Raju/ badam singh</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>111248.93</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>44604</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012034803356 — Khet talab nirman jajpal/ raguveer singh</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>338902.57</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>44508</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012034803360 — Kapildhara koop nirman Richpal singh/ gurumukh singh</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>268936.31</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>44572</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012034961033 — Khettalab nirman vijaypal/ munshilal</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>356340.1</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>44706</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012035083547 — Khettallab nirman kary malkhan/ rajdhar</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>346836.59</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012035242062 — Khettalab nirman kary gagandeep/ gurnam singh</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>380142.13</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/22012035413632 — Khettalab nirman kary nepal/ bhanupratap</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>351377.54</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/IAY/2120351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4553082</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>43684</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/IAY/3227202 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4959338</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I41" s="2" t="n">
-        <v>0</v>
+        <v>13800</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45704</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/IAY/4288946 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105920984</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I42" s="2" t="n">
-        <v>3600</v>
+        <v>14400</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45704</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/IAY/5518182 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105054846</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>7200</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/IAY/5867809 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116032155</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>46016</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/IAY/5868097 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113611406</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>46016</v>
       </c>
       <c r="K45" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/IAY/6183617 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105921086</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I46" s="2" t="n">
-        <v>7200</v>
+        <v>19800</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>46131</v>
       </c>
-      <c r="K46" s="3"/>
+      <c r="K46" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/IAY/6196638 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124875025</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/IAY/6198246 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147155073</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/IAY/6200365 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117787790</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I49" s="2" t="n">
-        <v>9000</v>
+        <v>22800</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/IAY/6200917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117787817</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/IAY/6204515 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103504608</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I51" s="2" t="n">
-        <v>10800</v>
+        <v>25200</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/IAY/6211118 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117787922</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I52" s="2" t="n">
-        <v>7200</v>
+        <v>23400</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1748007093/IF/IAY/6211940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126450081</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
-          <t>1748007093/IF/IAY/6340571 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117788027</t>
+          <t>1748007093/IF/IAY/6254881 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117787739</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="J54" s="3" t="n">
-        <v>46256</v>
+        <v>46304</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
-          <t>1748007093/IF/IAY/6340855 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126338839</t>
+          <t>1748007093/IF/IAY/6254882 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117787768</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="J55" s="3" t="n">
-        <v>46256</v>
+        <v>46304</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
-          <t>1748007093/IF/IAY/6369856 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123394828</t>
+          <t>1748007093/IF/IAY/6298546 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103508020</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I56" s="2" t="n">
-        <v>1800</v>
+        <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
-        <v>46256</v>
+        <v>46106</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
-          <t>1748007093/IF/IAY/6370054 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118220540</t>
+          <t>1748007093/IF/IAY/6302282 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126188187</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I57" s="2" t="n">
-        <v>1800</v>
+        <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
-        <v>46256</v>
+        <v>46103</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
-          <t>1748007093/RC/22012034534818 — sudur sadak nirman gram singhada se vegampur tak</t>
+          <t>1748007093/IF/IAY/6303168 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148390815</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
-        <v>1482105.81</v>
+        <v>27000</v>
       </c>
       <c r="I58" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J58" s="3" t="n">
-        <v>44102</v>
+        <v>46304</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
-          <t>1748007093/RC/22012034541414 — C.C. Road Nirman Harijan Basti se Dr. Ambedkar Bhawan ki or</t>
+          <t>1748007093/IF/IAY/6308568 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148677581</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
-        <v>68000</v>
+        <v>27000</v>
       </c>
       <c r="I59" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J59" s="3" t="n">
-        <v>44104</v>
+        <v>46304</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
-          <t>1748007093/RC/22012034570160 — Sudur sadak nirman mudra road se god maharaj va piprai road ki or</t>
+          <t>1748007093/IF/IAY/6308569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148677845</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
-        <v>2929930.2</v>
+        <v>27000</v>
       </c>
       <c r="I60" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J60" s="3" t="n">
-        <v>44379</v>
+        <v>46304</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
-          <t>1748007093/RS/22012034497725 — Samudaik Swachchhata Parisar Singhada</t>
+          <t>1748007093/IF/IAY/6340571 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117788027</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
-        <v>86000</v>
+        <v>27000</v>
       </c>
       <c r="I61" s="2" t="n">
-        <v>0</v>
+        <v>23400</v>
       </c>
       <c r="J61" s="3" t="n">
-        <v>44104</v>
+        <v>46256</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
-          <t>1748007093/RS/22012035131076 — Nali nirman kary devendra yadav ke makan se gurudwara ki or</t>
+          <t>1748007093/IF/IAY/6340855 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126338839</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
-        <v>82000</v>
+        <v>27000</v>
       </c>
       <c r="I62" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J62" s="3" t="n">
-        <v>45461</v>
+        <v>46256</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
-          <t>1748007093/WC/22012035161081 — Samudayik khettalab nirman kary singhada</t>
+          <t>1748007093/IF/IAY/6369856 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123394828</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I63" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J63" s="3" t="n">
-        <v>45390</v>
+        <v>46256</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F64" s="1" t="inlineStr">
+        <is>
+          <t>1748007093/IF/IAY/6370054 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118220540</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I64" s="2" t="n">
+        <v>23400</v>
+      </c>
+      <c r="J64" s="3" t="n">
+        <v>46256</v>
+      </c>
+      <c r="K64" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C65" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F65" s="1" t="inlineStr">
+        <is>
+          <t>1748007093/IF/IAY/6405778 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126463628</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H65" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I65" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J65" s="3" t="n">
+        <v>46224</v>
+      </c>
+      <c r="K65" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F66" s="1" t="inlineStr">
+        <is>
+          <t>1748007093/RC/22012034534818 — sudur sadak nirman gram singhada se vegampur tak</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H66" s="2" t="n">
+        <v>1482105.81</v>
+      </c>
+      <c r="I66" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J66" s="3" t="n">
+        <v>44102</v>
+      </c>
+      <c r="K66" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C67" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F67" s="1" t="inlineStr">
+        <is>
+          <t>1748007093/RC/22012034541414 — C.C. Road Nirman Harijan Basti se Dr. Ambedkar Bhawan ki or</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H67" s="2" t="n">
+        <v>68000</v>
+      </c>
+      <c r="I67" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J67" s="3" t="n">
+        <v>44104</v>
+      </c>
+      <c r="K67" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C68" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F68" s="1" t="inlineStr">
+        <is>
+          <t>1748007093/RC/22012034570160 — Sudur sadak nirman mudra road se god maharaj va piprai road ki or</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="n">
+        <v>2929930.2</v>
+      </c>
+      <c r="I68" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J68" s="3" t="n">
+        <v>44379</v>
+      </c>
+      <c r="K68" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C69" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Multi Unit Toilets for School / Construction of Toilet for Government School for Community</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F69" s="1" t="inlineStr">
+        <is>
+          <t>1748007093/RS/22012034497725 — Samudaik Swachchhata Parisar Singhada</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H69" s="2" t="n">
+        <v>86000</v>
+      </c>
+      <c r="I69" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J69" s="3" t="n">
+        <v>44104</v>
+      </c>
+      <c r="K69" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C70" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F70" s="1" t="inlineStr">
+        <is>
+          <t>1748007093/RS/22012035131076 — Nali nirman kary devendra yadav ke makan se gurudwara ki or</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H70" s="2" t="n">
+        <v>82000</v>
+      </c>
+      <c r="I70" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J70" s="3" t="n">
+        <v>45461</v>
+      </c>
+      <c r="K70" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C71" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F71" s="1" t="inlineStr">
+        <is>
+          <t>1748007093/WC/22012035161081 — Samudayik khettalab nirman kary singhada</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H71" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I71" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J71" s="3" t="n">
+        <v>45390</v>
+      </c>
+      <c r="K71" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
           <t>2025-2026</t>
         </is>
       </c>
-      <c r="C64" s="1" t="inlineStr">
+      <c r="C72" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E64" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
-      <c r="F64" s="1" t="inlineStr">
+      <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1748007093/WC/22012035296636 — Dugwell Recharge pit rakesh ke koop ke pas</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
-      <c r="H64" s="2" t="n">
-[...5 lines deleted...]
-      <c r="J64" s="3" t="n">
+      <c r="H72" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I72" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J72" s="3" t="n">
         <v>45761</v>
       </c>
-      <c r="K64" s="3"/>
+      <c r="K72" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>