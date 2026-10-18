--- v0 (2026-08-31)
+++ v1 (2026-10-18)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K921"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-31 06:40:57</t>
+          <t>Exported on: 2026-10-18 22:32:35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: ASHOK NAGAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,51 +320,51 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SINGAKHEDI</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1748001004/IF/22012035566020 — kup nirman karey yudhishter singh /madho singh gram singakedi</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45813</v>
@@ -508,51 +508,51 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SINGAKHEDI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1748001004/IF/22012035657083 — kheat talab nirman Gajraj singh /gram Singakedi</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45976</v>
@@ -837,192 +837,192 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KADESRA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/22012035450821 — Khet talab nirman pahalwan singh ke khet me gram kadesra</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KADESRA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/22012035456324 — Khet talab nirman mahesh singh ke khet me gram kadesra</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / AKHAIGHAT</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1748001008/AV/22012034661292 — Adiwasi basti me ps school ke samne khel medan</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / AKHAIGHAT</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1748001008/AV/22012034661294 — gram akhaighat me shanti dham nirman</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45520</v>
@@ -1072,51 +1072,51 @@
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / AKHAIGHAT</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1748001008/WC/22012035293075 — koop recharge pit hanuman mandir ke pass</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45761</v>
@@ -1448,51 +1448,51 @@
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>46037</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KALABAG</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Road for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1748001010/RC/22012034853648 — construction of PMAYG house for individuals PMAYG REG NO MP1284455226</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>46097</v>
@@ -1542,51 +1542,51 @@
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / DEPALKHEDI</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1748001012/WC/22012035296358 — Koop recharge pit choki ke Kua par Depalkhedi</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45761</v>
@@ -1824,51 +1824,51 @@
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45631</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KOHARWAS</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1748001013/WC/22012035248142 — Talab Nirman Survey Number 240/3 me madan babaji ke sthan ke paas</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45631</v>
@@ -1918,98 +1918,98 @@
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / JANGHAR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1748001014/WC/22012035253778 — Percolation Tank Nale Par  Gram / GP Janghar</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / JANGHAR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1748001014/WC/22012035254432 — Percolation Tank Bigha Nale Par Gram / Gp Janghar</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45682</v>
@@ -2059,145 +2059,145 @@
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / PARSOL</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1748001015/IF/22012035473082 — Khet Talab Nirman Sheshpal / Kok Singh Yadav Gp Parsol</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / PARSOL</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1748001015/IF/22012035526360 — Duggwell Recharge Pit Shilkumar Yadav Ke Koop Par Gram Parsol</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / MANAKCHOWK</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1748001017/RS/22012035130476 — NALI NIRMAN KARYA LODHI MOHALLA GRAM MANAKCHOWK</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45427</v>
@@ -2341,192 +2341,192 @@
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / TIGHRA</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja Road for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1748001019/RC/22012034674449 — CC Sadak Tighra</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / TIGHRA</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja Road for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1748001019/RC/22012034674452 — CC SADAK</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / TIGHRA</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1748001019/WC/22012035160231 — Samudayik Talav Arvindr Jat ke Khet ke Paas</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / PIPROL</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1748001020/IF/22012035307385 — खेत तालाब तोरण सिंह के खेत</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45721</v>
@@ -2670,98 +2670,98 @@
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SILPATI</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1748001021/IC/22012034888787 — Par collation Thank nirnam mata ke raste par Silpati</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SILPATI</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1748001021/IC/22012034888788 — Par collation Thank nirnam mata ke ke pass Silpati</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45682</v>
@@ -2858,51 +2858,51 @@
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SIRNI</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1748001022/IF/22012035520663 — हितेसी खेत तालाव राजाराम यादव 447/2</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45761</v>
@@ -2999,474 +2999,474 @@
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / INDORE</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1748001023/FP/22012034641495 — Pokhar nirman Aam talab ke pas Gram Edor</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / INDORE</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1748001023/IC/22012034885990 — pokhar nirman bedmau road gram Edor</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / INDORE</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1748001023/IF/22012035454834 — dug well nirman Gampa Jatav Badiya deh</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / INDORE</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1748001023/LD/22012034945231 — pokhar nirman bedmau road gram Edor</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / INDORE</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1748001023/LD/22012034945269 — pokhar nirman krishnabhan ke khet ke pas Gram Edor</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / INDORE</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1748001023/LD/22012034946551 — percolation tank rinku ke khet ke pas Gram Edor</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / INDORE</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1748001023/LD/22012034951858 — Percolation tank nirman Khacchu ke khet ke pad</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / INDORE</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1748001023/WC/22012035256226 — Parcolation tank nirman Raju ke khet ke pas Gram Indor</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SAKARRA</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1748001024/IF/22012035646122 — Khet talab nirman Surendra lodhi ke khet mein gopalpur</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45982</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SAKARRA</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1748001024/IF/22012035646197 — Khet talab nirman ashok lodhi ke khet me gram gopalpur</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45932</v>
@@ -3516,51 +3516,51 @@
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / MAHUWAN</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1748001027/DP/22012034624145 — Bracha Ropan Nirman Go Sala Parisar Ke Piche Mahuan</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45396</v>
@@ -3657,192 +3657,192 @@
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / MAHUWAN</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1748001027/RC/22012034841123 — SUDUR /KHET SADAK NIRMAN RAGHUVEER YADAV JI K MAKAN SE GOSHALA TAK</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / MAHUWAN</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1748001027/WC/22012035280521 — नवीन तालाब निर्माण ग्राम महूअन</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / GANESHKHEDA</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1748001032/IF/22012035274381 — Khet talab nirman Ramcharan / Kamla Gram Muderi Gp Ganeshkheda</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / GANESHKHEDA</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1748001032/IF/22012035652944 — Khet Talab Nirman Ghuman / Bhamra Adiwasi Gram Muderi Gp Ganeshkheda</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45932</v>
@@ -3939,51 +3939,51 @@
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / FUTERA NAYAGAON</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1748001034/WC/22012035258968 — Percolation tenk muniram ke khet ke pass</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45749</v>
@@ -4080,192 +4080,192 @@
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAKHTAAR</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1748001037/IF/22012035331458 — Khettalab Kasiram/Gajua Aadiwasi Ke khet me Khasra P75 FRA</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAKHTAAR</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1748001037/IF/22012035341040 — Kishna Adiwasi ke kHet Ke pas Khasra 12</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAKHTAAR</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1748001037/IF/22012035355127 — Khet Talab Kasiram/Gajua Adiwasi ke khet me Khasra P75 FRA</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BHAINSARWAS</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1748001038/IC/22012034888386 — pokhar nirma fakir bail puliya ke pass bherogad</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45681</v>
@@ -4362,51 +4362,51 @@
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BHAINSARWAS</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1748001038/LD/22012034942713 — वृक्ष रोपण सिद्धन की पहाड़ी पर भैंसरबास</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45458</v>
@@ -4503,192 +4503,192 @@
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / RUSALLABUJURG</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1748001040/IF/22012035392064 — khet talab nirman birkha s/o jasua harijan khaskheda</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / RUSALLABUJURG</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1748001040/IF/22012035392129 — khet talab nirman malam singh s/o laxman singh khaskheda</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / RUSALLABUJURG</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1748001040/IF/22012035393410 — Khet talab nirman brajesh s/o diman singh Khaskheda</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / RUSALLABUJURG</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1748001040/IF/22012035393493 — Khet talab nirman brajesh s/o diman singh Khaskheda</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45762</v>
@@ -4785,51 +4785,51 @@
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / MADHIMAHIDPUR</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1748001043/AV/22012034669279 — Atirikt Shed Nirman Karya Goushala mi Gram Madi Mahidpur Serve No 332</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>46048</v>
@@ -4926,2354 +4926,2354 @@
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / MADHIMAHIDPUR</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1748001043/IF/22012035236118 — khet talab nirman ajeet singh/baldev raghu gram badora</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / MADHIMAHIDPUR</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1748001043/IF/22012035238145 — Khet talab nirman pooja bai ke khet me gram badora</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / MADHIMAHIDPUR</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1748001043/LD/22012034943186 — Puliya nirman seetaram kushwah ke khet ke pas</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KURAYLA</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1748001045/IF/22012035662397 — khet talav nirman rajeet /vijay singh kukreta Gp kurayla</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KURAYLA</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1748001045/IF/22012035662399 — khet talav nirman ashok /alam siyar</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KURAYLA</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1748001045/RC/22012034838211 — CC Road Nirman Sitaram Ji ke Ghar se Narendra singh ke ghar ki or</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / DHURRA</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
-          <t>1748001046/IF/22012035300302 — Khet Talab Nirman Lalaram / Anrat Sahu Gram / Gp Dhurra</t>
+          <t>1748001046/IF/22012035300350 — khet Talab Nirman Ramesh / Ram Singh Raghuwanshi Gram Amhera Gp Dhurra</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / DHURRA</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
-          <t>1748001046/IF/22012035300350 — khet Talab Nirman Ramesh / Ram Singh Raghuwanshi Gram Amhera Gp Dhurra</t>
+          <t>1748001046/IF/22012035426939 — Khet Talav Nirman Anant Singh Jatav/ Bharosa Jatav  Ke Khet Par Gram Dhurra Gram Panchyat Dhurra</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / DHURRA</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
-          <t>1748001046/IF/22012035426939 — Khet Talav Nirman Anant Singh Jatav/ Bharosa Jatav  Ke Khet Par Gram Dhurra Gram Panchyat Dhurra</t>
+          <t>1748001046/IF/22012035615556 — EK BagiyaMaa Ke Naam Sangita/ Nilesh singh Raghuwanshi Gram Dhurra</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
-        <v>45761</v>
+        <v>45870</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>ISAGARH / DHURRA</t>
+          <t>ISAGARH / SANDOH</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
-          <t>1748001046/IF/22012035615556 — EK BagiyaMaa Ke Naam Sangita/ Nilesh singh Raghuwanshi Gram Dhurra</t>
+          <t>1748001047/AV/22012034660312 — Shantidham Nirman Karya sarve No269 gram Gasedi muhal</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
-        <v>45870</v>
+        <v>45519</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SANDOH</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
-          <t>1748001047/AV/22012034660312 — Shantidham Nirman Karya sarve No269 gram Gasedi muhal</t>
+          <t>1748001047/IF/22012035212122 — KHET TALAB MEHARWAN SINGH KE KHET ME</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
-        <v>45519</v>
+        <v>45343</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SANDOH</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
-          <t>1748001047/IF/22012035212122 — KHET TALAB MEHARWAN SINGH KE KHET ME</t>
+          <t>1748001047/IF/22012035212213 — KHET TALAB RAGHUVEER KEWAT KE KHET ME</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45343</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SANDOH</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
-          <t>1748001047/IF/22012035212213 — KHET TALAB RAGHUVEER KEWAT KE KHET ME</t>
+          <t>1748001047/IF/22012035212217 — KHET TALAB RANI KE KHET ME</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45343</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SANDOH</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
-          <t>1748001047/IF/22012035212217 — KHET TALAB RANI KE KHET ME</t>
+          <t>1748001047/IF/22012035212221 — KHET TALAB MUNNA HARIJAN KE KHET ME</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
-        <v>45343</v>
+        <v>45344</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SANDOH</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
-          <t>1748001047/IF/22012035212221 — KHET TALAB MUNNA HARIJAN KE KHET ME</t>
+          <t>1748001047/IF/22012035212226 — KHET TALAB PRANAV KE KHET ME</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45344</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SANDOH</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
-          <t>1748001047/IF/22012035212226 — KHET TALAB PRANAV KE KHET ME</t>
+          <t>1748001047/IF/22012035212231 — KHET TALAB MAMTA DEVENDRA KE KHET ME</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45344</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SANDOH</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
-          <t>1748001047/IF/22012035212231 — KHET TALAB MAMTA DEVENDRA KE KHET ME</t>
+          <t>1748001047/IF/22012035457297 — Khet talab nirman baijnat ke khet me</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
-        <v>45344</v>
+        <v>45761</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SANDOH</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
-          <t>1748001047/IF/22012035457297 — Khet talab nirman baijnat ke khet me</t>
+          <t>1748001047/IF/22012035614883 — Ek bagiya Maa ke naa</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
-        <v>45761</v>
+        <v>45907</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SANDOH</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
-          <t>1748001047/IF/22012035614883 — Ek bagiya Maa ke naa</t>
+          <t>1748001047/IF/22012035657858 — EK BAGIYA MAA KE NAAM VIDHYA BAI BEVA KISHOR SINGH GRAM SANDOH 305/2</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
-        <v>45907</v>
+        <v>46003</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>ISAGARH / SANDOH</t>
+          <t>ISAGARH / DERKHA</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
-          <t>1748001047/IF/22012035657858 — EK BAGIYA MAA KE NAAM VIDHYA BAI BEVA KISHOR SINGH GRAM SANDOH 305/2</t>
+          <t>1748001048/IF/22012035232096 — Khet Talab Nirman Sanjeev / Arjun Singh Raghuwanshi Gp Derkha</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
-        <v>46003</v>
+        <v>45453</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / DERKHA</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
-          <t>1748001048/IF/22012035232096 — Khet Talab Nirman Sanjeev / Arjun Singh Raghuwanshi Gp Derkha</t>
+          <t>1748001048/IF/22012035633017 — EK BAGIYA MAA KE NAAM VANDNA RAGHUWANSHI/DILEEP SINGH GRAM DERKHA</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
-        <v>45453</v>
+        <v>45884</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / DERKHA</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
-          <t>1748001048/IF/22012035633017 — EK BAGIYA MAA KE NAAM VANDNA RAGHUWANSHI/DILEEP SINGH GRAM DERKHA</t>
+          <t>1748001048/IF/22012035647591 — pmay arvind/sankariya harijan</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
-        <v>45884</v>
+        <v>45932</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>ISAGARH / DERKHA</t>
+          <t>ISAGARH / UMRAI</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
-          <t>1748001048/IF/22012035647591 — pmay arvind/sankariya harijan</t>
+          <t>1748001050/IF/22012035239268 — Khet Talab Nirman Arvind / Badri Singh Raghuwanshi Gram Ranth Gp Umari</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
-        <v>45932</v>
+        <v>45453</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / UMRAI</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
-          <t>1748001050/IF/22012035239268 — Khet Talab Nirman Arvind / Badri Singh Raghuwanshi Gram Ranth Gp Umari</t>
+          <t>1748001050/IF/22012035394200 — khet Talab Nirman Tara Bai / Ashok Sen Gram Ranth Gp Umri</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
-        <v>45453</v>
+        <v>45761</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>ISAGARH / UMRAI</t>
+          <t>ISAGARH / BAYANGA</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
-          <t>1748001050/IF/22012035394200 — khet Talab Nirman Tara Bai / Ashok Sen Gram Ranth Gp Umri</t>
+          <t>1748001051/IF/22012035525958 — khet talav nirman nannulal/nanda</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
-        <v>45761</v>
+        <v>45771</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAYANGA</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
-          <t>1748001051/IF/22012035525958 — khet talav nirman nannulal/nanda</t>
+          <t>1748001051/IF/22012035526309 — khet talav nirman parmal singh yadav/sirnam singh</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAYANGA</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
-          <t>1748001051/IF/22012035526309 — khet talav nirman parmal singh yadav/sirnam singh</t>
+          <t>1748001051/IF/22012035526658 — khet talab nirman dileep yadav/lakhan singh</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAYANGA</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
-          <t>1748001051/IF/22012035526658 — khet talab nirman dileep yadav/lakhan singh</t>
+          <t>1748001051/IF/22012035534543 — khet talav nirman mahendra singh yadav /kamal singh</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAYANGA</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
-          <t>1748001051/IF/22012035534543 — khet talav nirman mahendra singh yadav /kamal singh</t>
+          <t>1748001051/IF/22012035565727 — khet talav nirman ramvati bai yadav</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>ISAGARH / BAYANGA</t>
+          <t>ISAGARH / BAMURIYA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
-          <t>1748001051/IF/22012035565727 — khet talav nirman ramvati bai yadav</t>
+          <t>1748001052/IF/22012035275163 — khet talab nirman ramlal S/o Shayam adiwsasi gram bamuriya</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
-        <v>45771</v>
+        <v>45427</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAMURIYA</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
-          <t>1748001052/IF/22012035275163 — khet talab nirman ramlal S/o Shayam adiwsasi gram bamuriya</t>
+          <t>1748001052/IF/22012035305186 — Khet Talab Nirman Rajesh Raghuwanshi/ gajraj Singh Gram Ganihari</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
-        <v>45427</v>
+        <v>45682</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAMURIYA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
-          <t>1748001052/IF/22012035305186 — Khet Talab Nirman Rajesh Raghuwanshi/ gajraj Singh Gram Ganihari</t>
+          <t>1748001052/IF/22012035523796 — Khet Talab Nirman Archana / Mahesh Singh</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
-        <v>45682</v>
+        <v>45791</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAMURIYA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
-          <t>1748001052/IF/22012035523796 — Khet Talab Nirman Archana / Mahesh Singh</t>
+          <t>1748001052/IF/22012035612475 — Ek Bagiya Ma ke naam Chanda bai Ahirwar/ Sanjeev Ahirwar Gram Bamuriya serve No 808</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
-        <v>45791</v>
+        <v>45884</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAMURIYA</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
-          <t>1748001052/IF/22012035612475 — Ek Bagiya Ma ke naam Chanda bai Ahirwar/ Sanjeev Ahirwar Gram Bamuriya serve No 808</t>
+          <t>1748001052/IF/22012035612498 — Ek Bagiya ma ke naam Ramkumari Ahirwar/lalu Ahirwar Gram Bamuriya serve no 708/1</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAMURIYA</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
-          <t>1748001052/IF/22012035612498 — Ek Bagiya ma ke naam Ramkumari Ahirwar/lalu Ahirwar Gram Bamuriya serve no 708/1</t>
+          <t>1748001052/IF/22012035612502 — Ek Bagiya ma ke naam Ramkumari Ahirwar/lalu Ahirwar Gram Bamuriya serve no 708/1</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAMURIYA</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
-          <t>1748001052/IF/22012035612502 — Ek Bagiya ma ke naam Ramkumari Ahirwar/lalu Ahirwar Gram Bamuriya serve no 708/1</t>
+          <t>1748001052/IF/22012035612514 — Ek Bagiya Ma ke nam Priti Raghuwanshi/ Pradeep Singh Gram bamuriya serve no587</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAMURIYA</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
-          <t>1748001052/IF/22012035612514 — Ek Bagiya Ma ke nam Priti Raghuwanshi/ Pradeep Singh Gram bamuriya serve no587</t>
+          <t>1748001052/RC/22012034680731 — Sudur Sampark sadak Gram Bamuriya se Gram Amahi Raste per Bamuriya Nai</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
-        <v>45884</v>
+        <v>45201</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAMURIYA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
-          <t>1748001052/RC/22012034680731 — Sudur Sampark sadak Gram Bamuriya se Gram Amahi Raste per Bamuriya Nai</t>
+          <t>1748001052/WC/22012035180537 — Stop Dam Nirman Adiwasi Basti ke pass Bamuriya nale per</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAMURIYA</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
-          <t>1748001052/WC/22012035180537 — Stop Dam Nirman Adiwasi Basti ke pass Bamuriya nale per</t>
+          <t>1748001052/WC/22012035189206 — Stop Dam Nirman Adiwasi Basti ke pass Bamuriya nai</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>ISAGARH / BAMURIYA</t>
+          <t>ISAGARH / KANHERA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
-          <t>1748001052/WC/22012035189206 — Stop Dam Nirman Adiwasi Basti ke pass Bamuriya nai</t>
+          <t>1748001053/IF/22012035236018 — Khet talab manna kevat ke khet mein</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
-        <v>45201</v>
+        <v>45383</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KANHERA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
-          <t>1748001053/IF/22012035236018 — Khet talab manna kevat ke khet mein</t>
+          <t>1748001053/IF/22012035239201 — Khet talab nirman Ashok Raghuwanshi  Gram kanhera</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KANHERA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
-          <t>1748001053/IF/22012035239201 — Khet talab nirman Ashok Raghuwanshi  Gram kanhera</t>
+          <t>1748001053/IF/22012035654372 — PMAGY SANTOSH /PURAN NAMDEV</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
-        <v>45383</v>
+        <v>45932</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KANHERA</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
-          <t>1748001053/IF/22012035654372 — PMAGY SANTOSH /PURAN NAMDEV</t>
+          <t>1748001053/IF/22012035654382 — PMAGY  PREETAM/HAMEERA KORI</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
-        <v>45932</v>
+        <v>46017</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>ISAGARH / KANHERA</t>
+          <t>ISAGARH / MAHANA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
-          <t>1748001053/IF/22012035654382 — PMAGY  PREETAM/HAMEERA KORI</t>
+          <t>1748001054/WC/22012035207953 — Community Khet Talab Nirman Shakir Khan Ke Khet Ke Pass Gp Mahana</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
-        <v>46017</v>
+        <v>45453</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / MAHANA</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
-          <t>1748001054/WC/22012035207953 — Community Khet Talab Nirman Shakir Khan Ke Khet Ke Pass Gp Mahana</t>
+          <t>1748001054/WC/22012035207954 — Community Khet Talab Nirman Shakir Khan Ke Khet Ke Pass Gp Mahana</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>ISAGARH / MAHANA</t>
+          <t>ISAGARH / BHARROLI</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>1748001054/WC/22012035207954 — Community Khet Talab Nirman Shakir Khan Ke Khet Ke Pass Gp Mahana</t>
+          <t>1748001055/AV/22012034662273 — Shanti Dham Talab ki par ke niche gram Bharroli</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
-        <v>45453</v>
+        <v>45567</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BHARROLI</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>1748001055/AV/22012034662273 — Shanti Dham Talab ki par ke niche gram Bharroli</t>
+          <t>1748001055/IF/22012035640927 — Pmay awash rajkisho putra hajrat adiwasi</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
-        <v>45567</v>
+        <v>45932</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>ISAGARH / BHARROLI</t>
+          <t>ISAGARH / BHAGWANPUR</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>1748001055/IF/22012035640927 — Pmay awash rajkisho putra hajrat adiwasi</t>
+          <t>1748001056/AV/VB/22012034669599 — Khel Medan Prathmik Sala Bhavan gram Jolan serve No 136</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
-        <v>45932</v>
+        <v>46249</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BHAGWANPUR</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1748001056/IF/22012035280656 — Khet Talab Nirman Santosh / Narayan Prasad Sharma Gram Jolan Gp Bhagwanpur</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BHAGWANPUR</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1748001056/IF/22012035417880 — खेत तालाब निर्माण संतोष शर्मा का खेत मे ग्राम जोलन</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45771</v>
@@ -7323,192 +7323,192 @@
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BHAGWANPUR</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1748001056/WC/22012035240520 — Percolation Tank Prathmik Shala Bhavan  Ke Pass Gram / GP Bhagwanpur</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KHIRIYADEWAT</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1748001057/IC/22012034893375 — Percolation tank nirman Shantidhaam ke paas khiriyat devat</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KHIRIYADEWAT</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1748001057/IF/22012035403621 — Khet talab ashok raghuveer 796</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / PIPRODA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1748001059/IC/22012034885387 — community plantaion bahadiya par  jajankhedi</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45495</v>
@@ -7605,51 +7605,51 @@
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / PIPRODA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1748001059/RC/22012034821112 — CC SADAK NIRMAN CHAKK PRANGAN MI GRAM JAJANKHEDI</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45396</v>
@@ -7699,51 +7699,51 @@
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SARASKHEDI</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1748001064/IF/22012035529699 — KHET TALAV NIRMAN SHATRUDHAN/RAJDHAR SINGH YADAV KHET ME GRAM SARASKHEDI</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45761</v>
@@ -7793,145 +7793,145 @@
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45992</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / CHHEERKHEDA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1748001065/IF/22012035383963 — Khet talav nirman nathan Ahirwar chhirkheda</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / CHHEERKHEDA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1748001065/IF/22012035384632 — Khet talav nirman nathan Ahirwar chhirkheda</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / CHHEERKHEDA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1748001065/IF/22012035385388 — Khet Talav nirman Ashis/tofan Ahirwar chhirkheda</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45761</v>
@@ -8263,145 +8263,145 @@
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SEMARKHEDI</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1748001068/IF/22012035385151 — Khet talab nirman maherbansingh gram govindpur</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SEMARKHEDI</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1748001068/IF/22012035393409 — suresh ke khet ke pass parculacation tank</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SEMARKHEDI</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1748001068/IF/22012035393436 — parculation tank suresh ke khet ke pass</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45762</v>
@@ -8451,51 +8451,51 @@
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45883</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / RUHANA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1748001070/IF/22012035489171 — Khet talab nirman sukanlal/nattha adiwasi gram chandanbhenta</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45761</v>
@@ -8545,98 +8545,98 @@
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / AKLON</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1748001071/WC/22012035249260 — Perculation Tank Nirman Parsu Adiwasi ke khet  ke pass</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / AKLON</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1748001071/WC/22012035249375 — Peculation tank parshu adiwasi ke khet ke pas</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45682</v>
@@ -9015,98 +9015,98 @@
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45569</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KULWAR</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1748001074/IF/22012035353437 — KHET TALAB NIRMAN MULCHAND ADIWASI KE KHET ME GRAM IMJHERA GP KULWAR</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KULWAR</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1748001074/IF/22012035354051 — KHET TALAB NIRMAN AMAR SINGH ADIWASI ke Me Imjhera Kulwar</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45761</v>
@@ -9203,568 +9203,568 @@
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1748001075/AV/22012034669158 — Khel Medan High school ground gram Kalitor serve No 180/1</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1748001075/IF/22012035463850 — sirnam/sukka adhiwashi khet talab nirman kalitor</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1748001075/IF/22012035463878 — sirnam/sukka adhiwashi khet talab nirman kalitor</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1748001075/IF/22012035463885 — pramal / gulab adhiwashi khet talab nirman kalitor</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1748001075/IF/22012035463894 — gyarsi /braja adhiwashi khet talab nirman kalitor</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1748001075/IF/22012035463901 — gopal /haryan adhiwashi khet talab nirman kalitor</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1748001075/IF/22012035463913 — kartar /harnam singh gurjari khet talab nirman kalitor</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1748001075/IF/22012035463920 — ramsurup /haryan gurjar khet talab nirman kalitor</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1748001075/IF/22012035463930 — Rajpal / shyamtori gurjarikhet talab nirman kalitor</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1748001075/IF/22012035467990 — khet talb nirman pramal/ gulab singh adhiwashi sa27</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1748001075/IF/22012035469289 — KHET TALAV NIRMAN KARTAR GURJAR KE KHET ME GRAM KALITOR</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1748001075/IF/22012035479397 — KHET TALAV NIRMAN RAMSWAROP GURJAR KE KHET ME GRAM KALITOR</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45761</v>
@@ -9908,192 +9908,192 @@
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1748001075/WC/22012035282085 — community  percolatank  bhaisasur nale ke pass</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1748001075/WC/22012035282086 — community  percolatank</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1748001075/WC/22012035282096 — Pond Repair naini khoye</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1748001075/WC/22012035286829 — Pond Repair naini khoye</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45761</v>
@@ -10143,239 +10143,239 @@
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHANKARPUR</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1748001076/IF/22012035237999 — Khet Talab Nirman Pancham Harijan Muliya Chackk Gp Shankarpur</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHANKARPUR</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1748001076/LD/22012034602633 — Baundry nirman shiv jyoti goshala shankarpur</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHANKARPUR</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1748001076/LD/22012034602634 — Baundry nirman shiv jyoti goshala shankarpur</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHANKARPUR</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1748001076/WC/22012035180077 — Stap dam nirman Amna/Kishna ke khet ke pas shankarpur</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHANKARPUR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1748001076/WC/22012035296413 — Jal Ganga Samvardhan Abhiyan antergat  Dug well Rechage pit nirman community koop ke pass Karondi gp</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45761</v>
@@ -10519,51 +10519,51 @@
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / LAHIDPUR</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1748001078/IF/22012035653384 — kapil dhara koop nirman maan bai w/o hariram harijan</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45932</v>
@@ -10613,333 +10613,333 @@
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / DHAKONI</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1748001079/IF/22012035483874 — talav nirman milkha singh/vishakha singh</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / PATKHEDA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1748001080/IF/22012035427020 — Khet Talab Nirman Phul Singh / Chatra Adiwasi Gp Ghurwarkala</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / JANODA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1748001081/IF/22012035351214 — koop nirman surendr kour gram janoda</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / JANODA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1748001081/IF/22012035390425 — khet talab nannu lal rai gram janoda</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / JANODA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1748001081/IF/22012035390527 — khet talab nannu lal rai gram janoda</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / JANODA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1748001081/IF/22012035401405 — Khet talab ragraj gadariya janoda</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / HAIDAR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1748001082/IF/22012035521910 — khet talab nirman piragbai ke khet me haider</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45761</v>
@@ -10989,192 +10989,192 @@
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / HAIDAR</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1748001082/IF/22012035662290 — Keith Talab Nirman Dileep Ke Khet Ke paas</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / HAIDAR</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1748001082/WC/22012035212818 — community khet talab Nirman Pathar Par</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / HAIDAR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1748001082/WC/22012035281954 — Percolation tank pathar per 1  Haider</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / HAIDAR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1748001082/WC/22012035306440 — Community Ponds Nirman Pathar per purani taliya ke khere ke paas Haider</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45761</v>
@@ -11224,51 +11224,51 @@
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45427</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / GHURWARKALAN</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/22012035312650 — Khet Talab Nirman Rajdhar Singh / Gajram Singh Yadav Gram / Gp Ghurwarkala</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45682</v>
@@ -11412,51 +11412,51 @@
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>46005</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAYBENI</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1748001091/IC/22012034888073 — Comunity koop nirman sekhar vanskar ke ghar ke pass gram sahsudi</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45567</v>
@@ -12164,51 +12164,51 @@
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BALDEVPUR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1748001093/IF/22012035662136 — khet talab nirman rambai/lalaram</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>46048</v>
@@ -12352,239 +12352,239 @@
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45466</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BALDEVPUR</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dyke for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1748001093/WC/22012035249271 — NAVIN TALAB NIRMAN BAGHNARI</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45688</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BALDEVPUR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1748001093/WC/22012035249281 — Percolation Tank PESH BAGHNARI</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BALDEVPUR</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1748001093/WC/22012035249283 — Percolation Tank MAHUA VALI PESH BAGHNARI</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BALDEVPUR</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1748001093/WC/22012035249286 — Percolation Tank BAGHNARI</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BALDEVPUR</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1748001093/WC/22012035249289 — Percolation Tank BAGHNARI</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45682</v>
@@ -12775,145 +12775,145 @@
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / HINOTIYA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1748001096/IF/22012035385028 — Khet talab nirman Jeevan kushwah s/o Roop Singh Pakon</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / HINOTIYA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1748001096/IF/22012035391696 — Khet talab nirman Vishnuprasad Sharma s/o Hajarilal Pakon</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / HINOTIYA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1748001096/WC/22012035214866 — pokhar nirman shishupal ke ghar ke pas pakon</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45452</v>
@@ -13104,51 +13104,51 @@
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / THOBON</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1748002001/WC/22012035161604 — Samudayik khet talab nirman karya</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45315</v>
@@ -13245,98 +13245,98 @@
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / MUDRAKALAN</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1748002003/WC/22012035164087 — Samudayik khet talab nirman kary mudrakala</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / KHERAI</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1748002004/AV/22012034665114 — Khel maidhan nirman kary kherai baksanpur main road ke pas gram mardankhedi gp kherai</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45682</v>
@@ -13715,98 +13715,98 @@
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / GARETI</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1748002006/WC/22012035164099 — Samudayik khet talab nirman kary Garethi</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / AAKATE</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1748002007/WC/22012035164016 — Samudayik khet talab nirman kary aaket</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45201</v>
@@ -14138,51 +14138,51 @@
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / BANKALPUR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1748002011/WC/22012035164019 — Samudayik khet talab nirman kary bakalpur</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45201</v>
@@ -14232,51 +14232,51 @@
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / NAYAKHEDA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1748002014/WC/22012035164063 — Samudayik khet talab nirman kary Nayakheda</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45201</v>
@@ -14420,98 +14420,98 @@
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / JAARSAL</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1748002017/FR/22012034323775 — Samudayik khet talab nirman kary nepal ke khet ke pas gp jarsal</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / JAARSAL</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1748002017/WC/22012035164094 — Samudayik khet talab nirman kary Jarsal</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45201</v>
@@ -14702,145 +14702,145 @@
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / LALOITANKA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1748002022/WC/22012035164133 — Samudayik khet talab nirman kary laloitaka</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / KHIRAKATANKA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1748002023/AV/22012034663944 — Khel maidhan nirman kary gram rampur muhal gp khirkataka</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / KHIRAKATANKA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1748002023/AV/22012034663965 — Khel maidhan nirman kary gram khirkataka gp khirkataka</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45567</v>
@@ -15591,192 +15591,192 @@
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>46005</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / MOHARI</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1748002026/WC/22012035164163 — Samudayik khet talab nirman kary mohari</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / DONGAR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1748002028/WC/22012035164074 — Samudayik khet talab nirman kary dogar</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / AMROD</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1748002029/WC/22012035164021 — Samudayik khet talab nirman kary Amrod</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / BHARIYAKHADI</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1748002030/WC/22012035164026 — Samudayik khet talab nirman kary bhariyakhedi</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>45201</v>
@@ -15826,145 +15826,145 @@
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / BHATOLI</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1748002031/WC/22012035251671 — Samudayik khet talab nirman kary Anant kumar ke khet ke pas gp bhatoli</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / BHATOLI</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1748002031/WC/22012035251673 — Samudayik khet talab nirman kary Anant kumar ke khet ke pas gp bhatoli</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / BHATOLI</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1748002031/WC/22012035251675 — Samudayik khet talab nirman kary Anant kumar ke khet ke pas gp bhatoli</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45650</v>
@@ -16014,51 +16014,51 @@
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / MAHOLI</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1748002034/WC/22012035164151 — Samudayik khet talab nirman kary maholi</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45201</v>
@@ -16484,51 +16484,51 @@
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / GODHAN</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1748002037/WC/22012035295330 — Dug well recharge Pit Ramju raja ke kapil dhara kuaa ke pas Gram nidhanpur Gp godhan</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45761</v>
@@ -17048,51 +17048,51 @@
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / MOHANPUR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1748002044/WC/22012035164160 — Samudayik khet talab nirman kary mohanpur</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45201</v>
@@ -17894,51 +17894,51 @@
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / ARRON</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1748002060/IF/22012035442305 — Hitgrahi khet talab nirman kary Roop singh / Rajdhar singh yadav gram Pandri Seharai Gp Arron</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45761</v>
@@ -18035,51 +18035,51 @@
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / ARRON</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1748002060/WC/22012035164020 — Samudayik khet talab nirman kary Arron</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45201</v>
@@ -18364,51 +18364,51 @@
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / MITHAKHEDA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1748002064/WC/22012035164155 — Samudayik khet talab nirman kary meethakheda</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45201</v>
@@ -18928,98 +18928,98 @@
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / BADERA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1748002070/WC/22012035290864 — Dug well recharge Pit Kirpal singh / Chandan singh lodhi ke kua ke pas gram Chak badera Gp badera</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MASIDPUR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1748005001/AV/22012034666666 — शान्ति धाम निर्माण गोरा धमना रोड</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>45748</v>
@@ -19116,145 +19116,145 @@
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SONERA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1748005003/IC/22012034891155 — Samudayik koop nirman Karya Sonera</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SONERA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1748005003/WC/22012035316429 — Talab jirnoddhar karya gram mohri sonera</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / DHAMNA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1748005004/IF/22012035428821 — parmal singh</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>45761</v>
@@ -19492,51 +19492,51 @@
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KACHNAR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1748005006/AV/22012034664760 — Kabristan Nirman Kary thane ke Pass Kachnar</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>45681</v>
@@ -19680,145 +19680,145 @@
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / AKHAIKRISHAN</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1748005008/IF/22012035284344 — Kapidhara koop purushottam/ gopilal</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45632</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / AKHAIKRISHAN</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1748005008/IF/22012035463155 — khet talab nirman jalam singh / kalyan singh</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / AKHAIKRISHAN</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1748005008/IF/22012035472398 — khettalab nirman jalamsingh khejra nai</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>45761</v>
@@ -20009,98 +20009,98 @@
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>45458</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KAKARUARAI</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1748005011/IF/22012035486899 — Kapil dhara  koop Nirman karya Rajendra kumar ke khet me gram Chirola</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KAKARUARAI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1748005011/IF/22012035486900 — Kapil dhara  koop Nirman karya Rajendra kumar ke khet me gram Chirola</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>45761</v>
@@ -20385,239 +20385,239 @@
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45920</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BERKHEDI TOMEN</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1748005020/IC/22012034890217 — samudayik koop berkhedi tumen</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BERKHEDI TOMEN</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1748005020/IF/22012035197297 — खेत तालाब निर्माण मुन्नी बाई पत्नी बहादुर</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BERKHEDI TOMEN</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1748005020/RC/22012034674447 — सुदूर सड़क निर्माण प्रकाश चौकीदार के खेत से मलावनी पक्की सड़क तरफ</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45320</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / HINOTIYA PACHAR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1748005021/IC/22012034890471 — stap dem ke pass</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / HINOTIYA PACHAR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1748005021/IC/22012034890472 — kuph nirman jetendra ghar ke pass</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45761</v>
@@ -20761,333 +20761,333 @@
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SIRSI PACHAR-1</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1748005022/AV/22012034668922 — khel medan nirman gram pipnawada</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SIRSI PACHAR-1</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1748005022/AV/22012034668923 — khel medan nirman gram sirsi pachhar</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SIRSI PACHAR-1</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1748005022/IC/22012034891117 — sarvjanik kup nirman aam ke ped ke pas gram pipnwada</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SIRSI PACHAR-1</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1748005022/IF/22012035662331 — khet talav nirman amandeep kour /veerbahadur ke khet par gram bamori bheema</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SIRSI PACHAR-1</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1748005022/IF/22012035662333 — khet talav niraman sunil kumar /brajmohan ke khet par gram sirsi pachhar</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SIRSI PACHAR-1</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1748005022/WC/22012035253017 — talav nirman halke ke makan ke pas gra bamori bheema</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHIRIYA GUNHAS</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1748005023/IC/22012034891142 — Sarvajanik koop nirman karya Bundel Ahirwar ke ghar ke pas Harijan basti</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>45761</v>
@@ -21231,145 +21231,145 @@
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KARIYA KHEDI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>1748005025/WC/22012035224187 — Poker nirman karye Nandlal ke khet ke pass gram salmai</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>45521</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MAD KHEDA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1748005026/IC/22012034889220 — samudayik koop nirman karya sakir khan ke makan ke pas</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MAD KHEDA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1748005026/IC/22012034889641 — Samudyik koop nirman karya raja miyan ke ke makan ke pas chakka par</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>45746</v>
@@ -21419,12672 +21419,12672 @@
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BAMORIYA FUT</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1748005028/IC/22012034884162 — koop  nirman samudayak bhaban k pass bamuriya foot</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / BAMORIYA FUT</t>
+          <t>ASHOKNAGAR / AWARI MAFI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1748005028/IF/22012035530460 — खेत तालाब निर्माण कार्य सोमसिंह यादव/कप्तान सिंह</t>
+          <t>1748005029/AV/22012034663344 — Shantidham Nirman Karya Gram Palkatori</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>45761</v>
+        <v>45631</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / AWARI MAFI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1748005029/AV/22012034663344 — Shantidham Nirman Karya Gram Palkatori</t>
+          <t>1748005029/AV/22012034666953 — Shantidham Nirman Karya Gram Palkatori</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>45631</v>
+        <v>45761</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / AWARI MAFI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1748005029/AV/22012034666953 — Shantidham Nirman Karya Gram Palkatori</t>
+          <t>1748005029/IF/22012035651335 — khet talab prakash ahirwar khet pur awari</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / AWARI MAFI</t>
+          <t>ASHOKNAGAR / KOLUA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1748005029/IF/22012035651335 — khet talab prakash ahirwar khet pur awari</t>
+          <t>1748005030/AV/22012034659461 — Shantidham nirman Karya gram Kolua 0</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>45932</v>
+        <v>45455</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KOLUA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1748005030/AV/22012034659461 — Shantidham nirman Karya gram Kolua 0</t>
+          <t>1748005030/IF/22012035659198 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO.MP148275518</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>45455</v>
+        <v>45884</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / KOLUA</t>
+          <t>ASHOKNAGAR / NARYANPUR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1748005030/IF/22012035659198 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO.MP148275518</t>
+          <t>1748005031/IC/22012034883921 — सार्वजनिक कूप निर्माण सुभम सेन के मकान के पास</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>45884</v>
+        <v>45317</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / NARYANPUR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1748005031/IC/22012034883921 — सार्वजनिक कूप निर्माण सुभम सेन के मकान के पास</t>
+          <t>1748005031/IC/22012034883922 — सार्वजनिक कूप निर्माण रघुराज सिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / NARYANPUR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Canal</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1748005031/IC/22012034883922 — सार्वजनिक कूप निर्माण रघुराज सिंह के खेत के पास</t>
+          <t>1748005031/IF/22012035300115 — pmay</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>45317</v>
+        <v>45700</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / NARYANPUR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1748005031/IF/22012035300115 — pmay</t>
+          <t>1748005031/WC/22012035198713 — Naveen talav nirman tarun ke khet ke pass narayanpur</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>45700</v>
+        <v>45316</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / NARYANPUR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1748005031/WC/22012035198713 — Naveen talav nirman tarun ke khet ke pass narayanpur</t>
+          <t>1748005031/WC/22012035325407 — Pokhar Nirman karya Sita ke khet ke pass Narayanpur</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>45316</v>
+        <v>45932</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / NARYANPUR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1748005031/WC/22012035325407 — Pokhar Nirman karya Sita ke khet ke pass Narayanpur</t>
+          <t>1748005031/WC/22012035328832 — Community khet talab nirman karya sanjay ke khet ke pas</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>45932</v>
+        <v>46048</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / NARYANPUR</t>
+          <t>ASHOKNAGAR / RIJODA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1748005031/WC/22012035328832 — Community khet talab nirman karya sanjay ke khet ke pas</t>
+          <t>1748005034/AV/22012034657623 — Shantidham nirman gram rijoda</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>46048</v>
+        <v>45454</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / RIJODA</t>
+          <t>ASHOKNAGAR / DANGORA FUT</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1748005034/AV/22012034657623 — Shantidham nirman gram rijoda</t>
+          <t>1748005035/IF/22012035360011 — Koop nirman karya Ramkisan / Gyarsa</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>45454</v>
+        <v>45748</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / DANGORA FUT</t>
+          <t>ASHOKNAGAR / GATASHADORA-</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1748005035/IF/22012035360011 — Koop nirman karya Ramkisan / Gyarsa</t>
+          <t>1748005037/IF/22012035436883 — khet talab vishveer dola</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / GATASHADORA-</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1748005037/IF/22012035436883 — khet talab vishveer dola</t>
+          <t>1748005037/IF/22012035642204 — Ek Bagiya Maa ne Naam Kasibai Pal / Tophan singh</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>45761</v>
+        <v>45885</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / GATASHADORA-</t>
+          <t>ASHOKNAGAR / SEMRA PAHAD</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1748005037/IF/22012035642204 — Ek Bagiya Maa ne Naam Kasibai Pal / Tophan singh</t>
+          <t>1748005038/AV/22012034658890 — Puliya nirmand karya shantidham marg par</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>0</v>
+        <v>25000</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>45885</v>
+        <v>45455</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRA PAHAD</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1748005038/AV/22012034658890 — Puliya nirmand karya shantidham marg par</t>
+          <t>1748005038/IC/22012034892095 — Samudayik koop nirman karya Bawadikheda Marg ke pas</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>25000</v>
+        <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>45455</v>
+        <v>45761</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRA PAHAD</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1748005038/IC/22012034892095 — Samudayik koop nirman karya Bawadikheda Marg ke pas</t>
+          <t>1748005038/IC/22012034892097 — Samudayik koop nirman karya Shankar ji ke chbutra ke pas</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRA PAHAD</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1748005038/IC/22012034892097 — Samudayik koop nirman karya Shankar ji ke chbutra ke pas</t>
+          <t>1748005038/WC/22012035225889 — Sarvajanik Koop Nirman karya Adiwashi wasti  Gram Sagar chakka</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / SEMRA PAHAD</t>
+          <t>ASHOKNAGAR / BARKHEDALAL</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Renovation of sub-minor Canal for Community / Renovation of sub-minor Canal for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Renovation of Canal</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1748005038/WC/22012035225889 — Sarvajanik Koop Nirman karya Adiwashi wasti  Gram Sagar chakka</t>
+          <t>1748005039/IC/22012034890640 — kapil dhara koop dallu /karanju</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>45567</v>
+        <v>45762</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARKHEDALAL</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Renovation of sub-minor Canal for Community / Renovation of sub-minor Canal for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Canal</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1748005039/IC/22012034890640 — kapil dhara koop dallu /karanju</t>
+          <t>1748005039/IC/22012034893354 — sarbjanik kup harijan basti</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>45762</v>
+        <v>46048</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARKHEDALAL</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Earthen peripheral bund for indiv / Construction of Earthen peripheral/farm/field Bund for Individuals</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1748005039/IC/22012034893354 — sarbjanik kup harijan basti</t>
+          <t>1748005039/IF/22012035384404 — kapil dhara koop dallu /karanju</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>46048</v>
+        <v>45762</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARKHEDALAL</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral bund for indiv / Construction of Earthen peripheral/farm/field Bund for Individuals</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1748005039/IF/22012035384404 — kapil dhara koop dallu /karanju</t>
+          <t>1748005039/IF/22012035384785 — kapil dhara koop Ram singh</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>45762</v>
+        <v>45761</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARKHEDALAL</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral bund for indiv / Construction of Earthen peripheral/farm/field Bund for Individuals</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1748005039/IF/22012035384785 — kapil dhara koop Ram singh</t>
+          <t>1748005039/IF/22012035662449 — Hshahhsshsggssgsg</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>45761</v>
+        <v>46127</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / BARKHEDALAL</t>
+          <t>ASHOKNAGAR / BHADON</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Constr of Infra for Liquid Biomanure for Grps / Construction of Infrastructure for Liquid Biomanure for Groups</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Bio-Fertilizer</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1748005039/IF/22012035662449 — Hshahhsshsggssgsg</t>
+          <t>1748005040/AV/22012034657970 — samudayak suwachta parisar bhadon</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>46127</v>
+        <v>45450</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BHADON</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Constr of Infra for Liquid Biomanure for Grps / Construction of Infrastructure for Liquid Biomanure for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Bio-Fertilizer</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1748005040/AV/22012034657970 — samudayak suwachta parisar bhadon</t>
+          <t>1748005040/AV/22012034662487 — go sala charagah bhadon</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>45450</v>
+        <v>45506</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BHADON</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1748005040/AV/22012034662487 — go sala charagah bhadon</t>
+          <t>1748005040/IC/22012034889788 — Sarvjanik koop nirmad Bhadon Colony</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>45506</v>
+        <v>45748</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BHADON</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1748005040/IC/22012034889788 — Sarvjanik koop nirmad Bhadon Colony</t>
+          <t>1748005040/IC/22012034889801 — samudayak koop nirman hinnoda</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BHADON</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1748005040/IC/22012034889801 — samudayak koop nirman hinnoda</t>
+          <t>1748005040/IF/22012035232805 — khet talab vimlesh bai</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>45748</v>
+        <v>45450</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BHADON</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1748005040/IF/22012035232805 — khet talab vimlesh bai</t>
+          <t>1748005040/IF/22012035276285 — Gosala charagah bhadon</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>45450</v>
+        <v>45628</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BHADON</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1748005040/IF/22012035276285 — Gosala charagah bhadon</t>
+          <t>1748005040/IF/22012035276300 — Gosahala nirman charahgah bhadon</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>45628</v>
+        <v>45506</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BHADON</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>Constr of Mini Percolation Tank for Individuals / Construction of Mini Percolation Tank for Individuals</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1748005040/IF/22012035276300 — Gosahala nirman charahgah bhadon</t>
+          <t>1748005040/IF/22012035287158 — hitesi kapldhara koop nirman rekha pardi</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>45506</v>
+        <v>45664</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BHADON</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of Mini Percolation Tank for Individuals / Construction of Mini Percolation Tank for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1748005040/IF/22012035287158 — hitesi kapldhara koop nirman rekha pardi</t>
+          <t>1748005040/IF/22012035541864 — khet talab nirman krishnpal singh</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>45664</v>
+        <v>45791</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BHADON</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1748005040/IF/22012035541864 — khet talab nirman krishnpal singh</t>
+          <t>1748005040/IF/22012035553144 — khet talab nirman kallu</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>45791</v>
+        <v>45767</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BHADON</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1748005040/IF/22012035553144 — khet talab nirman kallu</t>
+          <t>1748005040/IF/22012035565236 — khet talab nirman meera bai</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>45767</v>
+        <v>45813</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BHADON</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1748005040/IF/22012035565236 — khet talab nirman meera bai</t>
+          <t>1748005040/IF/22012035646579 — khet talab nirman satpal simngh</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>45813</v>
+        <v>45976</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BHADON</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1748005040/IF/22012035646579 — khet talab nirman satpal simngh</t>
+          <t>1748005040/IF/22012035662325 — Khet talab nirman karya durgesh ke khet mein</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>45976</v>
+        <v>46048</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BHADON</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1748005040/IF/22012035662325 — Khet talab nirman karya durgesh ke khet mein</t>
+          <t>1748005040/WC/22012035306148 — samudayk dagbel bhadon</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>46048</v>
+        <v>45797</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BHADON</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1748005040/WC/22012035306148 — samudayk dagbel bhadon</t>
+          <t>1748005040/WH/22012034944452 — hitesi kapildhara koop nirman balvindar</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>45797</v>
+        <v>45767</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / BHADON</t>
+          <t>ASHOKNAGAR / NAGESHRI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1748005040/WH/22012034944452 — hitesi kapildhara koop nirman balvindar</t>
+          <t>1748005041/IC/22012034889595 — सार्वजनिक कूप निर्माण  शाला भवन के पास नगेश्री</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>45767</v>
+        <v>45681</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / NAGESHRI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1748005041/IC/22012034889595 — सार्वजनिक कूप निर्माण  शाला भवन के पास नगेश्री</t>
+          <t>1748005041/IC/22012034889596 — सार्वजनिक कूप निर्माण पुराने प्राथमिक शाला भवन के पास इंगलेखेड़ी</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>45681</v>
+        <v>45682</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / NAGESHRI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1748005041/IC/22012034889596 — सार्वजनिक कूप निर्माण पुराने प्राथमिक शाला भवन के पास इंगलेखेड़ी</t>
+          <t>1748005041/IF/22012035299110 — Construction Of PMAY G House for Indivduals PMAY G REG NO MP106124140</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>45682</v>
+        <v>45685</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / NAGESHRI</t>
+          <t>ASHOKNAGAR / BHONRA KACHHI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1748005041/IF/22012035299110 — Construction Of PMAY G House for Indivduals PMAY G REG NO MP106124140</t>
+          <t>1748005043/IF/22012035646673 — Khet talab khilan</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>45685</v>
+        <v>45932</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BHONRA KACHHI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1748005043/IF/22012035646673 — Khet talab khilan</t>
+          <t>1748005043/IF/22012035646675 — Khet talab mansingh</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / BHONRA KACHHI</t>
+          <t>ASHOKNAGAR / SIKANDRA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1748005043/IF/22012035646675 — Khet talab mansingh</t>
+          <t>1748005044/AV/22012034669155 — Shanti Dham nirman Gram Jalalpur Tumen</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>45932</v>
+        <v>46047</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / SIKANDRA</t>
+          <t>ASHOKNAGAR / SHABAJPUR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1748005044/AV/22012034669155 — Shanti Dham nirman Gram Jalalpur Tumen</t>
+          <t>1748005045/AV/22012034666866 — शांतिधाम निर्माण कार्य हरिजन बस्ती ग्राम शहवाजपुर</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>46047</v>
+        <v>45761</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / SHABAJPUR</t>
+          <t>ASHOKNAGAR / CHHIPON</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1748005045/AV/22012034666866 — शांतिधाम निर्माण कार्य हरिजन बस्ती ग्राम शहवाजपुर</t>
+          <t>1748005047/IF/22012035415744 — khet talab ram singh ke khet me</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / CHHIPON</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1748005047/IF/22012035415744 — khet talab ram singh ke khet me</t>
+          <t>1748005047/WC/22012035284030 — dugwel sarvjink koop</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / CHHIPON</t>
+          <t>ASHOKNAGAR / REPRI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1748005047/WC/22012035284030 — dugwel sarvjink koop</t>
+          <t>1748005048/AV/22012034667989 — Kabristan Nirman karya Gram Karamsi</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / REPRI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1748005048/AV/22012034667989 — Kabristan Nirman karya Gram Karamsi</t>
+          <t>1748005048/IC/22012034889496 — sarvjanik koop mata ke pass ratikheda</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>45932</v>
+        <v>45683</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / REPRI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1748005048/IC/22012034889496 — sarvjanik koop mata ke pass ratikheda</t>
+          <t>1748005048/IF/22012035572249 — Khet talab nirman karya Ghanshyam</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / REPRI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1748005048/IF/22012035572249 — Khet talab nirman karya Ghanshyam</t>
+          <t>1748005048/IF/22012035581831 — PMAY</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>45761</v>
+        <v>45755</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / REPRI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1748005048/IF/22012035581831 — PMAY</t>
+          <t>1748005048/IF/22012035662334 — Khet Tallab kary nirman Rumal singh</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>45755</v>
+        <v>46048</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / REPRI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1748005048/IF/22012035662334 — Khet Tallab kary nirman Rumal singh</t>
+          <t>1748005048/IF/22012035662335 — खेत तालाब निर्माण कार्य रुमाल सिंह</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>46048</v>
+        <v>46049</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / REPRI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1748005048/IF/22012035662335 — खेत तालाब निर्माण कार्य रुमाल सिंह</t>
+          <t>1748005048/WC/22012035315959 — Talab Jirnoddhar Karya Tari ke pas Gram Repri</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>46049</v>
+        <v>45761</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / REPRI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1748005048/WC/22012035315959 — Talab Jirnoddhar Karya Tari ke pas Gram Repri</t>
+          <t>1748005048/WC/22012035326020 — Sarvjanik koop nirman kary gau shala ke pass gram repri</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>45761</v>
+        <v>46017</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / REPRI</t>
+          <t>ASHOKNAGAR / AMKHEDA SUKHA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1748005048/WC/22012035326020 — Sarvjanik koop nirman kary gau shala ke pass gram repri</t>
+          <t>1748005049/WC/22012035305753 — Dugwell recharge nirman karya sarwzanik koop ke pas hamidpur</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>46017</v>
+        <v>45761</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / AMKHEDA SUKHA</t>
+          <t>ASHOKNAGAR / BAMORA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1748005049/WC/22012035305753 — Dugwell recharge nirman karya sarwzanik koop ke pas hamidpur</t>
+          <t>1748005050/AV/22012034668038 — Kabristan Nirman karya Gram Bamora</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BAMORA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1748005050/AV/22012034668038 — Kabristan Nirman karya Gram Bamora</t>
+          <t>1748005050/IC/22012034890212 — Samudayik koop nirman karya Nale ke pas</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>45932</v>
+        <v>45748</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / BAMORA</t>
+          <t>ASHOKNAGAR / SEMRA BAMORA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1748005050/IC/22012034890212 — Samudayik koop nirman karya Nale ke pas</t>
+          <t>1748005051/IF/22012035243674 — pokhar nirman Lalaram /Fheran singh ke khet ke pass gram banskhedi</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>45748</v>
+        <v>45383</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRA BAMORA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1748005051/IF/22012035243674 — pokhar nirman Lalaram /Fheran singh ke khet ke pass gram banskhedi</t>
+          <t>1748005051/LD/22012034942694 — pokhar niraman Lakhansingh /Gangaram ke khet pass gram banskhedi</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRA BAMORA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair &amp; Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1748005051/LD/22012034942694 — pokhar niraman Lakhansingh /Gangaram ke khet pass gram banskhedi</t>
+          <t>1748005051/WC/22012035149685 — pokhar nirman kamalsingh ke khet pass</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>45383</v>
+        <v>45201</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRA BAMORA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair &amp; Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1748005051/WC/22012035149685 — pokhar nirman kamalsingh ke khet pass</t>
+          <t>1748005051/WC/22012035149686 — pokhar nirman kamalsingh ke khet pass</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRA BAMORA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1748005051/WC/22012035149686 — pokhar nirman kamalsingh ke khet pass</t>
+          <t>1748005051/WC/22012035186679 — pokhar nirman jendarsingh ke khet pass gram banskhedi</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>45201</v>
+        <v>45317</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRA BAMORA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair &amp; Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1748005051/WC/22012035186679 — pokhar nirman jendarsingh ke khet pass gram banskhedi</t>
+          <t>1748005051/WC/22012035186684 — pokhar nirman Rajpal ke khet pass gram banskhedi</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRA BAMORA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1748005051/WC/22012035186684 — pokhar nirman Rajpal ke khet pass gram banskhedi</t>
+          <t>1748005051/WC/22012035186686 — pokhar nirman Lallu ke khet ke pass gram banskhedi</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRA BAMORA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair &amp; Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1748005051/WC/22012035186686 — pokhar nirman Lallu ke khet ke pass gram banskhedi</t>
+          <t>1748005051/WC/22012035186688 — pokhar nirman shivjeet ke khet pass gram banskhedi                      pass</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRA BAMORA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Repair &amp; maint of Earthen Gully Plugs for Comm / Repair and maintenance of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1748005051/WC/22012035186688 — pokhar nirman shivjeet ke khet pass gram banskhedi                      pass</t>
+          <t>1748005051/WC/22012035186689 — pokhar nirman Nandeshbabu ke khet pass gram banskhedi</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRA BAMORA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Earthen Gully Plugs for Comm / Repair and maintenance of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1748005051/WC/22012035186689 — pokhar nirman Nandeshbabu ke khet pass gram banskhedi</t>
+          <t>1748005051/WC/22012035186691 — pokhar nirman Nandeshbabu ke khet pass gram banskhedi</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / SEMRA BAMORA</t>
+          <t>ASHOKNAGAR / MAHUALAMPUR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Earthen Gully Plugs for Comm / Repair and maintenance of Earthen Gully Plugs for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1748005051/WC/22012035186691 — pokhar nirman Nandeshbabu ke khet pass gram banskhedi</t>
+          <t>1748005053/IF/22012035431577 — khet talab nirman karya veeran singh /chhogilal yadav gram alampur</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>45317</v>
+        <v>45761</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / MAHUALAMPUR</t>
+          <t>ASHOKNAGAR / MENAI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1748005053/IF/22012035431577 — khet talab nirman karya veeran singh /chhogilal yadav gram alampur</t>
+          <t>1748005054/IF/22012035652258 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP105727767</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>45761</v>
+        <v>45942</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MENAI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1748005054/IF/22012035652258 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP105727767</t>
+          <t>1748005054/IF/22012035652387 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP125266760</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>45942</v>
+        <v>45972</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MENAI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1748005054/IF/22012035652387 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP125266760</t>
+          <t>1748005054/IF/22012035652402 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP126834866</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>45972</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MENAI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1748005054/IF/22012035652402 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP126834866</t>
+          <t>1748005054/IF/22012035652403 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP126834866</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>45972</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MENAI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1748005054/IF/22012035652403 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP126834866</t>
+          <t>1748005054/IF/22012035655591 — Construction of PMAYG House for Individuals PMAYG REG NO MP127170649</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>45972</v>
+        <v>45748</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MENAI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1748005054/IF/22012035655591 — Construction of PMAYG House for Individuals PMAYG REG NO MP127170649</t>
+          <t>1748005054/IF/22012035655597 — Construction of PMAYG House for Individuals PMAYG REG NO MP113535153</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MENAI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1748005054/IF/22012035655597 — Construction of PMAYG House for Individuals PMAYG REG NO MP113535153</t>
+          <t>1748005054/IF/22012035655599 — Construction of PMAYG House for Individuals PMAYG REG NO MP117639523</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MENAI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1748005054/IF/22012035655599 — Construction of PMAYG House for Individuals PMAYG REG NO MP117639523</t>
+          <t>1748005054/IF/22012035655601 — Construction of PMAYG House for Individuals PMAYG REG NO MP117639577</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MENAI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1748005054/IF/22012035655601 — Construction of PMAYG House for Individuals PMAYG REG NO MP117639577</t>
+          <t>1748005054/WC/22012035186928 — sarvjanik koop nirman bhurakhedi</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>45748</v>
+        <v>45316</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MENAI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1748005054/WC/22012035186928 — sarvjanik koop nirman bhurakhedi</t>
+          <t>1748005054/WC/22012035187839 — pokhar nirman dharmraj k khet k paas</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MENAI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1748005054/WC/22012035187839 — pokhar nirman dharmraj k khet k paas</t>
+          <t>1748005054/WC/22012035187842 — pokhar nirman lakhan  k khet k paas</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MENAI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1748005054/WC/22012035187842 — pokhar nirman lakhan  k khet k paas</t>
+          <t>1748005054/WC/22012035187844 — pokhar nirman gopal k khet k paas</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MENAI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1748005054/WC/22012035187844 — pokhar nirman gopal k khet k paas</t>
+          <t>1748005054/WC/22012035187847 — pokhar nirman prakash k khet k paas</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / MENAI</t>
+          <t>ASHOKNAGAR / KAKAKHEDI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1748005054/WC/22012035187847 — pokhar nirman prakash k khet k paas</t>
+          <t>1748005055/WC/22012035244272 — Percolation Tanks Nirman Karya Bhura khet ke pass 3</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>45316</v>
+        <v>45631</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / KAKAKHEDI</t>
+          <t>ASHOKNAGAR / JATOLI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1748005055/WC/22012035244272 — Percolation Tanks Nirman Karya Bhura khet ke pass 3</t>
+          <t>1748005056/IC/22012034888892 — Samudayik koop nirman karya  jatoli</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>45631</v>
+        <v>45651</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / JATOLI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1748005056/IC/22012034888892 — Samudayik koop nirman karya  jatoli</t>
+          <t>1748005056/WC/22012035228449 — Pokhar nirman karya Nale ke pas</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>45651</v>
+        <v>45567</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / JATOLI</t>
+          <t>ASHOKNAGAR / KARRIYA BUDHU</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1748005056/WC/22012035228449 — Pokhar nirman karya Nale ke pas</t>
+          <t>1748005058/IF/22012035657548 — Khet talab nirman karya parmal singh ke khet me gram kariya buddhu</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>45567</v>
+        <v>46017</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / KARRIYA BUDHU</t>
+          <t>ASHOKNAGAR / BARKHEDA CHAJJU</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1748005058/IF/22012035657548 — Khet talab nirman karya parmal singh ke khet me gram kariya buddhu</t>
+          <t>1748005059/AV/22012034658234 — Plantion work School Barkheda chhajju</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>46017</v>
+        <v>45454</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARKHEDA CHAJJU</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1748005059/AV/22012034658234 — Plantion work School Barkheda chhajju</t>
+          <t>1748005059/AV/22012034668863 — Khel Medan Nirman karya School parisar Barkheda chajju</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>45454</v>
+        <v>45932</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARKHEDA CHAJJU</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1748005059/AV/22012034668863 — Khel Medan Nirman karya School parisar Barkheda chajju</t>
+          <t>1748005059/AV/22012034668864 — Khel Medan Nirman karya Gram Sumer</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARKHEDA CHAJJU</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1748005059/AV/22012034668864 — Khel Medan Nirman karya Gram Sumer</t>
+          <t>1748005059/IC/22012034890234 — Hitgrahi koop Nirman Karya Santosh Singh Kekhet Me</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARKHEDA CHAJJU</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1748005059/IC/22012034890234 — Hitgrahi koop Nirman Karya Santosh Singh Kekhet Me</t>
+          <t>1748005059/IC/22012034890816 — Hiteshi Koop Nirman Parvat Singh Ke Khet Me</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARKHEDA CHAJJU</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1748005059/IC/22012034890816 — Hiteshi Koop Nirman Parvat Singh Ke Khet Me</t>
+          <t>1748005059/IF/22012035302470 — Khet Talav Nirman Ramveer Singh Khet Me</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>45761</v>
+        <v>45683</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARKHEDA CHAJJU</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1748005059/IF/22012035302470 — Khet Talav Nirman Ramveer Singh Khet Me</t>
+          <t>1748005059/IF/22012035302475 — Khet Talav Nirman Santosh Singh Khet Me</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARKHEDA CHAJJU</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1748005059/IF/22012035302475 — Khet Talav Nirman Santosh Singh Khet Me</t>
+          <t>1748005059/IF/22012035302476 — Khet Talav Nirman Santosh Singh Khet Me</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARKHEDA CHAJJU</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1748005059/IF/22012035302476 — Khet Talav Nirman Santosh Singh Khet Me</t>
+          <t>1748005059/IF/22012035348258 — Hitgrahi koop Nirman Karya Santosh Singh Kekhet Me</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARKHEDA CHAJJU</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1748005059/IF/22012035348258 — Hitgrahi koop Nirman Karya Santosh Singh Kekhet Me</t>
+          <t>1748005059/IF/22012035402644 — Khet Talav Nirman Fool Singh ke Khet Me</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / BARKHEDA CHAJJU</t>
+          <t>ASHOKNAGAR / BARODIYA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1748005059/IF/22012035402644 — Khet Talav Nirman Fool Singh ke Khet Me</t>
+          <t>1748005060/IC/22012034892153 — Koop nirman karya kartik yadav</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARODIYA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1748005060/IC/22012034892153 — Koop nirman karya kartik yadav</t>
+          <t>1748005060/IF/22012035291477 — Khet Talab Nirman karya lalla / mangaliya</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>45761</v>
+        <v>45631</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARODIYA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1748005060/IF/22012035291477 — Khet Talab Nirman karya lalla / mangaliya</t>
+          <t>1748005060/IF/22012035595468 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP105008322</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>45631</v>
+        <v>45761</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARODIYA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1748005060/IF/22012035595468 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP105008322</t>
+          <t>1748005060/WH/22012034945449 — TALAB JIRNOUDDHAR SCHOOL KE PASS BARODIYA</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>45761</v>
+        <v>45823</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARODIYA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1748005060/WH/22012034945449 — TALAB JIRNOUDDHAR SCHOOL KE PASS BARODIYA</t>
+          <t>1748005060/WH/22012034945450 — TALAB JIRNOUDDHAR ANGANBADI BHAVAN KE PASS GRAM BARODIYA</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>45823</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / BARODIYA</t>
+          <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1748005060/WH/22012034945450 — TALAB JIRNOUDDHAR ANGANBADI BHAVAN KE PASS GRAM BARODIYA</t>
+          <t>1748005062/AV/22012034666884 — मुक्ति धाम ग्राम सेपरा</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>45823</v>
+        <v>45858</v>
       </c>
       <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1748005062/AV/22012034666884 — मुक्ति धाम ग्राम सेपरा</t>
+          <t>1748005062/AV/22012034666886 — मुक्ति धाम ग्राम सेपरा</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>45858</v>
+        <v>45761</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Construction of Cyclone shelter for Community / Construction of Cyclone Shelter for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1748005062/AV/22012034666886 — मुक्ति धाम ग्राम सेपरा</t>
+          <t>1748005062/AV/22012034666890 — मुक्ति धाम ग्राम हिंगोनिया</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cyclone shelter for Community / Construction of Cyclone shelter for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Other Community Building/Assets</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1748005062/AV/22012034666890 — मुक्ति धाम ग्राम हिंगोनिया</t>
+          <t>1748005062/IF/22012035364652 — खेत तालाब निर्माण कार्य तूफान सिंह</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1748005062/IF/22012035364652 — खेत तालाब निर्माण कार्य तूफान सिंह</t>
+          <t>1748005062/IF/22012035578952 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP149333992</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1748005062/IF/22012035578952 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP149333992</t>
+          <t>1748005062/IF/22012035578961 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP148341501</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Raising of Nursery for Community / Raising of Nursery for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Nursery Development</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1748005062/IF/22012035578961 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP148341501</t>
+          <t>1748005062/WC/22012035177940 — सार्वजनिक कूप निर्माण गौशाला</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>45761</v>
+        <v>45317</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Raising of Nursery for Community / Raising of Nursery for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Nursery Development</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1748005062/WC/22012035177940 — सार्वजनिक कूप निर्माण गौशाला</t>
+          <t>1748005062/WC/22012035181159 — स्टॉप डेम निर्माण ग्राम हिंगोनिया पतवा नाले पर</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1748005062/WC/22012035181159 — स्टॉप डेम निर्माण ग्राम हिंगोनिया पतवा नाले पर</t>
+          <t>1748005062/WC/22012035187807 — पोखर निर्माण कार्य हिंगोनिया पतवा नाले के पास भाग 1</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1748005062/WC/22012035187807 — पोखर निर्माण कार्य हिंगोनिया पतवा नाले के पास भाग 1</t>
+          <t>1748005062/WC/22012035187811 — पोखर निर्माण कार्य हिंगोनिया पतवा नाले के पास भाग 2</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1748005062/WC/22012035187811 — पोखर निर्माण कार्य हिंगोनिया पतवा नाले के पास भाग 2</t>
+          <t>1748005062/WC/22012035187814 — पोखर निर्माण कार्य हिंगोनिया पतवा नाले के पास भाग 3</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1748005062/WC/22012035187814 — पोखर निर्माण कार्य हिंगोनिया पतवा नाले के पास भाग 3</t>
+          <t>1748005062/WC/22012035188290 — पोखर निर्माण कार्य हिंगोनिया पतवा नाले के पास भाग 5</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1748005062/WC/22012035188290 — पोखर निर्माण कार्य हिंगोनिया पतवा नाले के पास भाग 5</t>
+          <t>1748005062/WC/22012035188291 — पोखर निर्माण कार्य हिंगोनिया पतवा नाले के पास भाग 5</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1748005062/WC/22012035188291 — पोखर निर्माण कार्य हिंगोनिया पतवा नाले के पास भाग 5</t>
+          <t>1748005062/WC/22012035237323 — परकोलेशन टैंक माता जी के मंदिर के पीछे</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>45317</v>
+        <v>45520</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1748005062/WC/22012035237323 — परकोलेशन टैंक माता जी के मंदिर के पीछे</t>
+          <t>1748005062/WC/22012035237355 — पार्कोलेशन टैंक बबलू के खेत के पास तरावली जागीर</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / KHEJRA HAAT</t>
+          <t>ASHOKNAGAR / BARMAHU</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1748005062/WC/22012035237355 — पार्कोलेशन टैंक बबलू के खेत के पास तरावली जागीर</t>
+          <t>1748005064/IF/22012035419178 — Khet talab Babulal son of mutiya</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>45520</v>
+        <v>45748</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARMAHU</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1748005064/IF/22012035419178 — Khet talab Babulal son of mutiya</t>
+          <t>1748005064/IF/22012035423795 — Khet talab nirman sagun bai wife/o virendra singh</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARMAHU</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1748005064/IF/22012035423795 — Khet talab nirman sagun bai wife/o virendra singh</t>
+          <t>1748005064/IF/22012035496903 — Khet talab nirman bujbal singh ke khet me</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARMAHU</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1748005064/IF/22012035496903 — Khet talab nirman bujbal singh ke khet me</t>
+          <t>1748005064/IF/22012035497202 — khet talab nirman bujbal singh ke khet me</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARMAHU</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1748005064/IF/22012035497202 — khet talab nirman bujbal singh ke khet me</t>
+          <t>1748005064/IF/22012035621116 — Construction of pmay -g house for individuals -pmay-g reg no. MP 115065120</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>45748</v>
+        <v>45853</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARMAHU</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1748005064/IF/22012035621116 — Construction of pmay -g house for individuals -pmay-g reg no. MP 115065120</t>
+          <t>1748005064/WC/22012035219123 — Cantoor nirman barmahu pahadi par</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>45853</v>
+        <v>45455</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARMAHU</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1748005064/WC/22012035219123 — Cantoor nirman barmahu pahadi par</t>
+          <t>1748005064/WC/22012035318210 — Cantoor nirman barmahu pahadi pr bajitpur road side</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>45455</v>
+        <v>45853</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARMAHU</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1748005064/WC/22012035318210 — Cantoor nirman barmahu pahadi pr bajitpur road side</t>
+          <t>1748005064/WC/22012035318259 — Parkulation tank bholu ke khet ke pass</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / BARMAHU</t>
+          <t>ASHOKNAGAR / SEMRA HAT</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1748005064/WC/22012035318259 — Parkulation tank bholu ke khet ke pass</t>
+          <t>1748005065/IC/22012034889472 — Sarvjanik koop gata sonera</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>45853</v>
+        <v>45683</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRA HAT</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1748005065/IC/22012034889472 — Sarvjanik koop gata sonera</t>
+          <t>1748005065/IC/22012034892535 — sarvjanik koop semra hat rod</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>45683</v>
+        <v>45748</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / SEMRA HAT</t>
+          <t>ASHOKNAGAR / TARAWALI</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1748005065/IC/22012034892535 — sarvjanik koop semra hat rod</t>
+          <t>1748005067/IF/22012035372912 — khet talab nirmand surendra/rajaram tarawali</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / TARAWALI</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1748005067/IF/22012035372912 — khet talab nirmand surendra/rajaram tarawali</t>
+          <t>1748005067/IF/22012035402193 — khet talab nirmand sonu/lalliram gram tarawali</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / TARAWALI</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1748005067/IF/22012035402193 — khet talab nirmand sonu/lalliram gram tarawali</t>
+          <t>1748005067/IF/22012035402375 — khet talab nirmand sonu/lalliram tarawali</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / TARAWALI</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1748005067/IF/22012035402375 — khet talab nirmand sonu/lalliram tarawali</t>
+          <t>1748005067/IF/22012035402505 — khet talab sabbo bai/ramsingh tarawali</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / TARAWALI</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1748005067/IF/22012035402505 — khet talab sabbo bai/ramsingh tarawali</t>
+          <t>1748005067/IF/22012035410053 — khet talab nirmand archna bai/rajesh tarawali</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / TARAWALI</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1748005067/IF/22012035410053 — khet talab nirmand archna bai/rajesh tarawali</t>
+          <t>1748005067/IF/22012035649431 — खेत तालाब निर्माण अर्चना /राजेश तरावली</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / TARAWALI</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1748005067/IF/22012035649431 — खेत तालाब निर्माण अर्चना /राजेश तरावली</t>
+          <t>1748005067/IF/22012035655541 — Construction of PMAY G House for individuals PMAY G REG NO MP118445010</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / TARAWALI</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1748005067/IF/22012035655541 — Construction of PMAY G House for individuals PMAY G REG NO MP118445010</t>
+          <t>1748005067/IF/22012035661072 — khet talab nirmand ramesh /emrat singh tarawali</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>45932</v>
+        <v>46048</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / TARAWALI</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1748005067/IF/22012035661072 — khet talab nirmand ramesh /emrat singh tarawali</t>
+          <t>1748005067/WH/22012034944488 — Dugwell nirmand japrakash/khubsingh tarawali</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>46048</v>
+        <v>45761</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / TARAWALI</t>
+          <t>ASHOKNAGAR / DHORA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1748005067/WH/22012034944488 — Dugwell nirmand japrakash/khubsingh tarawali</t>
+          <t>1748005069/IF/22012035565937 — awas nirman santosh 132637804</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>45761</v>
+        <v>45792</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / DHORA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1748005069/IF/22012035565937 — awas nirman santosh 132637804</t>
+          <t>1748005069/IF/22012035658882 — KHET TALAB NIRMAN Karya Balakram dhora</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>45792</v>
+        <v>46028</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / DHORA</t>
+          <t>ASHOKNAGAR / PADRIYA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1748005069/IF/22012035658882 — KHET TALAB NIRMAN Karya Balakram dhora</t>
+          <t>1748005070/WC/22012035268237 — Dugwell recharge Nirman Gram Basanpur</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>46028</v>
+        <v>45762</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / PADRIYA</t>
+          <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1748005070/WC/22012035268237 — Dugwell recharge Nirman Gram Basanpur</t>
+          <t>1748005071/AV/22012034669048 — Khet medan niman karya Gram Kherabhan</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>45762</v>
+        <v>46048</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1748005071/AV/22012034669048 — Khet medan niman karya Gram Kherabhan</t>
+          <t>1748005071/IF/22012035241475 — khet talab chakreskumar</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>46048</v>
+        <v>45396</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1748005071/IF/22012035241475 — khet talab chakreskumar</t>
+          <t>1748005071/IF/22012035241488 — KHET TALAB RAMKUMAR</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1748005071/IF/22012035241488 — KHET TALAB RAMKUMAR</t>
+          <t>1748005071/IF/22012035287971 — khettalab raghubeer</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>45396</v>
+        <v>45567</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1748005071/IF/22012035287971 — khettalab raghubeer</t>
+          <t>1748005071/IF/22012035287982 — khet talab aman</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1748005071/IF/22012035287982 — khet talab aman</t>
+          <t>1748005071/IF/22012035424273 — khet talab</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1748005071/IF/22012035424273 — khet talab</t>
+          <t>1748005071/IF/22012035640067 — khet talab ramkrisn sahu</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>45761</v>
+        <v>45961</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1748005071/IF/22012035640067 — khet talab ramkrisn sahu</t>
+          <t>1748005071/IF/22012035648017 — Khat talab ramkrisn</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>45961</v>
+        <v>45932</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1748005071/IF/22012035648017 — Khat talab ramkrisn</t>
+          <t>1748005071/IF/22012035659440 — khet talab harbeer singh putra chandrabhan</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>45932</v>
+        <v>46017</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1748005071/IF/22012035659440 — khet talab harbeer singh putra chandrabhan</t>
+          <t>1748005071/IF/22012035659448 — khet talab harbeer singh putra chandrabhan</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1748005071/IF/22012035659448 — khet talab harbeer singh putra chandrabhan</t>
+          <t>1748005071/IF/22012035662070 — khet talab indrasen</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>46017</v>
+        <v>46048</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1748005071/IF/22012035662070 — khet talab indrasen</t>
+          <t>1748005071/IF/22012035662181 — khet talab rajendra</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1748005071/IF/22012035662181 — khet talab rajendra</t>
+          <t>1748005071/IF/22012035662182 — khet talab rajendra singh</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / RATI KHEDA</t>
+          <t>ASHOKNAGAR / BAGULYA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1748005071/IF/22012035662182 — khet talab rajendra singh</t>
+          <t>1748005074/AV/22012034666800 — shanti dham Bagulya chakk</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>46048</v>
+        <v>45761</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BAGULYA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1748005074/AV/22012034666800 — shanti dham Bagulya chakk</t>
+          <t>1748005074/IF/22012035401428 — khet talab Rambabu /parmal singh raghuwanshi</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BAGULYA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1748005074/IF/22012035401428 — khet talab Rambabu /parmal singh raghuwanshi</t>
+          <t>1748005074/LD/22012034944885 — shanti dham madhopur chak</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>45761</v>
+        <v>45587</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / BAGULYA</t>
+          <t>ASHOKNAGAR / MAHMODA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1748005074/LD/22012034944885 — shanti dham madhopur chak</t>
+          <t>1748005075/AV/22012034665199 — Shantidham Nirman Karya Shankar ji ke mandir ke pas khanpur</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>45587</v>
+        <v>45681</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MAHMODA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1748005075/AV/22012034665199 — Shantidham Nirman Karya Shankar ji ke mandir ke pas khanpur</t>
+          <t>1748005075/AV/22012034665201 — Shantidham Nirman Karya Nale ke pas</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MAHMODA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1748005075/AV/22012034665201 — Shantidham Nirman Karya Nale ke pas</t>
+          <t>1748005075/AV/22012034665202 — Shantidham nirman karya RAste ke pas</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MAHMODA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1748005075/AV/22012034665202 — Shantidham nirman karya RAste ke pas</t>
+          <t>1748005075/AV/22012034666786 — Santidham Nirmad Mahmuda</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>45681</v>
+        <v>45748</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MAHMODA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1748005075/AV/22012034666786 — Santidham Nirmad Mahmuda</t>
+          <t>1748005075/WC/22012035271707 — सामुदायिक खेत तालाब रामकुमार रघुवंशी के खेत के पास  वेहटा नई</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / MAHMODA</t>
+          <t>ASHOKNAGAR / GYANPUR</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1748005075/WC/22012035271707 — सामुदायिक खेत तालाब रामकुमार रघुवंशी के खेत के पास  वेहटा नई</t>
+          <t>1748005076/AV/22012034668862 — Khel Medan Nirman karya School parisa Gyanpur</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / GYANPUR</t>
+          <t>ASHOKNAGAR / BISORE</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1748005076/AV/22012034668862 — Khel Medan Nirman karya School parisa Gyanpur</t>
+          <t>1748005077/AV/22012034668077 — Shantidham Nirman Karya Kushwah Mohalla ke pas</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BISORE</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1748005077/AV/22012034668077 — Shantidham Nirman Karya Kushwah Mohalla ke pas</t>
+          <t>1748005077/IC/22012034889606 — Samudayik koop nirman karya Baag mein</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>45932</v>
+        <v>45681</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BISORE</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1748005077/IC/22012034889606 — Samudayik koop nirman karya Baag mein</t>
+          <t>1748005077/IF/22012035298983 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP123567831</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BISORE</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1748005077/IF/22012035298983 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP123567831</t>
+          <t>1748005077/IF/22012035300830 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP123567831</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>45681</v>
+        <v>45631</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BISORE</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1748005077/IF/22012035300830 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP123567831</t>
+          <t>1748005077/IF/22012035425387 — Khet talab nirman  Surendra sapera khet par</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>45631</v>
+        <v>45761</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BISORE</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1748005077/IF/22012035425387 — Khet talab nirman  Surendra sapera khet par</t>
+          <t>1748005077/IF/22012035425415 — Khet talab nirman halki bai Kushwah khet par</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BISORE</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1748005077/IF/22012035425415 — Khet talab nirman halki bai Kushwah khet par</t>
+          <t>1748005077/IF/22012035632782 — Khet talab nirman karya Santo Bai ke khet mein</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BISORE</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1748005077/IF/22012035632782 — Khet talab nirman karya Santo Bai ke khet mein</t>
+          <t>1748005077/WH/22012034945477 — Talab Jirnoddhar karya Bhujariya talab Gram Bisore</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BISORE</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1748005077/WH/22012034945477 — Talab Jirnoddhar karya Bhujariya talab Gram Bisore</t>
+          <t>1748005077/WH/22012034945485 — Talab jirnoddhar karya Patariya Talab Bisore</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / BISORE</t>
+          <t>ASHOKNAGAR / KANKADA</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1748005077/WH/22012034945485 — Talab jirnoddhar karya Patariya Talab Bisore</t>
+          <t>1748005078/IF/22012035399087 — Khet Talab Nirman Karya Guddi bai w/o Ramjilal raghuwanshi Gram kankada</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KANKADA</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1748005078/IF/22012035399087 — Khet Talab Nirman Karya Guddi bai w/o Ramjilal raghuwanshi Gram kankada</t>
+          <t>1748005078/WH/22012034945480 — तालाब जीर्णोद्धार कार्य छापरी तालाब ग्राम कांकड़ा</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / KANKADA</t>
+          <t>ASHOKNAGAR / BAMORIYA-1</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1748005078/WH/22012034945480 — तालाब जीर्णोद्धार कार्य छापरी तालाब ग्राम कांकड़ा</t>
+          <t>1748005080/AV/22012034669018 — SantiDham Nirmad Bamuriya shadora</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>45761</v>
+        <v>45884</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BAMORIYA-1</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1748005080/AV/22012034669018 — SantiDham Nirmad Bamuriya shadora</t>
+          <t>1748005080/IF/22012035648576 — Khet Talav Nirman Savitri Ba Yadav Ke Khet me</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>45884</v>
+        <v>45885</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BAMORIYA-1</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1748005080/IF/22012035648576 — Khet Talav Nirman Savitri Ba Yadav Ke Khet me</t>
+          <t>1748005080/IF/22012035662342 — khet talav nirman Dipti Raghuwanshi ke khet me</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>45885</v>
+        <v>46048</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BAMORIYA-1</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1748005080/IF/22012035662342 — khet talav nirman Dipti Raghuwanshi ke khet me</t>
+          <t>1748005080/IF/22012035662344 — khet talav nirman Veerendra singh ke khet me</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BAMORIYA-1</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1748005080/IF/22012035662344 — khet talav nirman Veerendra singh ke khet me</t>
+          <t>1748005080/IF/22012035662345 — khet talav nirman Dipti Raghuwanshi ke khet me</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / BAMORIYA-1</t>
+          <t>ASHOKNAGAR / KARKHIYA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1748005080/IF/22012035662345 — khet talav nirman Dipti Raghuwanshi ke khet me</t>
+          <t>1748005081/IF/22012035239005 — Khet talab nirman lalaram / kapura</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>46048</v>
+        <v>45454</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KARKHIYA</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1748005081/IF/22012035239005 — Khet talab nirman lalaram / kapura</t>
+          <t>1748005081/IF/22012035239007 — Khet talab nirman lalaram / kapura Ahirwar</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KARKHIYA</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1748005081/IF/22012035239007 — Khet talab nirman lalaram / kapura Ahirwar</t>
+          <t>1748005081/IF/22012035239008 — Khet talab nirman Suresh / anant singh</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KARKHIYA</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1748005081/IF/22012035239008 — Khet talab nirman Suresh / anant singh</t>
+          <t>1748005081/IF/22012035239013 — Khet talab nirman Gangaram / kamalsingh</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KARKHIYA</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1748005081/IF/22012035239013 — Khet talab nirman Gangaram / kamalsingh</t>
+          <t>1748005081/IF/22012035440281 — Khet talav nirmad vallu kori</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>45454</v>
+        <v>45761</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KARKHIYA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1748005081/IF/22012035440281 — Khet talav nirmad vallu kori</t>
+          <t>1748005081/IF/22012035571384 — Khet talab nirman laljiram / Malam singh</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / KARKHIYA</t>
+          <t>ASHOKNAGAR / PAHADA</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1748005081/IF/22012035571384 — Khet talab nirman laljiram / Malam singh</t>
+          <t>1748005083/IF/22012035529574 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP127228620</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / PAHADA</t>
+          <t>ASHOKNAGAR / SEJI</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1748005083/IF/22012035529574 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP127228620</t>
+          <t>1748005085/AV/22012034666738 — शांतिधाम निर्माण कार्य अस्पताल के पीछे ग्राम पंचायत सेजी</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>45761</v>
+        <v>45809</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEJI</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1748005085/AV/22012034666738 — शांतिधाम निर्माण कार्य अस्पताल के पीछे ग्राम पंचायत सेजी</t>
+          <t>1748005085/IF/22012035304257 — Construction of PMAY-G House for Individuals PMAY-G REG No. MP103100396</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>45809</v>
+        <v>45646</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / SEJI</t>
+          <t>ASHOKNAGAR / SADUMRA</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1748005085/IF/22012035304257 — Construction of PMAY-G House for Individuals PMAY-G REG No. MP103100396</t>
+          <t>1748005086/WC/22012035159628 — Pokhar nirman Shaskiye Bhumi Par</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>45646</v>
+        <v>45383</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / SADUMRA</t>
+          <t>ASHOKNAGAR / SIRSI NAI</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1748005086/WC/22012035159628 — Pokhar nirman Shaskiye Bhumi Par</t>
+          <t>1748005089/IC/22012034891110 — Khat talab Dharmandar</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>45383</v>
+        <v>45772</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SIRSI NAI</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1748005089/IC/22012034891110 — Khat talab Dharmandar</t>
+          <t>1748005089/IF/22012035632041 — Ek Bagiya Maa Ke naam Kamlesh Bai/Shisupal singh</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>45772</v>
+        <v>45884</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / SIRSI NAI</t>
+          <t>ASHOKNAGAR / MYAPUR</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1748005089/IF/22012035632041 — Ek Bagiya Maa Ke naam Kamlesh Bai/Shisupal singh</t>
+          <t>1748005090/AV/22012034668861 — Khel medan nirman karya School parisar Myapur</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>45884</v>
+        <v>45932</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / MYAPUR</t>
+          <t>ASHOKNAGAR / SEMRI SHAHABAD</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1748005090/AV/22012034668861 — Khel medan nirman karya School parisar Myapur</t>
+          <t>1748005092/AV/22012034658734 — Shantidham nirman karya gram Semrishabad</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>45932</v>
+        <v>45455</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRI SHAHABAD</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1748005092/AV/22012034658734 — Shantidham nirman karya gram Semrishabad</t>
+          <t>1748005092/AV/22012034666485 — Shanti dham nirman semri shahabad</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>45455</v>
+        <v>45813</v>
       </c>
       <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRI SHAHABAD</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1748005092/AV/22012034666485 — Shanti dham nirman semri shahabad</t>
+          <t>1748005092/AV/22012034666486 — Shanti dham nirman gram jhagar</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRI SHAHABAD</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1748005092/AV/22012034666486 — Shanti dham nirman gram jhagar</t>
+          <t>1748005092/AV/22012034666954 — Shantidham Nirman karya Gram Jhagar</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>45813</v>
+        <v>45761</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRI SHAHABAD</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1748005092/AV/22012034666954 — Shantidham Nirman karya Gram Jhagar</t>
+          <t>1748005092/AV/22012034666955 — Shantidham nirman karya gram Semrishabad</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / SEMRI SHAHABAD</t>
+          <t>ASHOKNAGAR / PADAM GHATA</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1748005092/AV/22012034666955 — Shantidham nirman karya gram Semrishabad</t>
+          <t>1748005093/IC/22012034890198 — Samudayak Koop Nirman Deprai Me</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / PADAM GHATA</t>
+          <t>ASHOKNAGAR / KUNDORA</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Agro Forestry Block Plantation in Waste Lands for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1748005093/IC/22012034890198 — Samudayak Koop Nirman Deprai Me</t>
+          <t>1748005094/DP/22012034628709 — Charagaha nirman karya gaushala Kundora</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>45748</v>
+        <v>45567</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KUNDORA</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1748005094/DP/22012034628709 — Charagaha nirman karya gaushala Kundora</t>
+          <t>1748005094/IF/22012035275568 — Charagaha nirman karya gaushala Kundora j</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KUNDORA</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1748005094/IF/22012035275568 — Charagaha nirman karya gaushala Kundora j</t>
+          <t>1748005094/IF/22012035374825 — Khet talab nirman karya balu Harijan ke khet ke pass</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>45567</v>
+        <v>45762</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KUNDORA</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1748005094/IF/22012035374825 — Khet talab nirman karya balu Harijan ke khet ke pass</t>
+          <t>1748005094/IF/22012035581396 — Khet talab nirman karya manoj singh ke khet ke pass</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KUNDORA</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1748005094/IF/22012035581396 — Khet talab nirman karya manoj singh ke khet ke pass</t>
+          <t>1748005094/WC/22012035177978 — Sarvajanik koop nirman karya gaushala ke pas kundora</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>45762</v>
+        <v>45317</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KUNDORA</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1748005094/WC/22012035177978 — Sarvajanik koop nirman karya gaushala ke pas kundora</t>
+          <t>1748005094/WC/22012035177981 — Sarvajanik koop nirman khaijra tas</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KUNDORA</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1748005094/WC/22012035177981 — Sarvajanik koop nirman khaijra tas</t>
+          <t>1748005094/WC/22012035186715 — Sarvajanik koop nirman karya gaushala ke pas kundora</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KUNDORA</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1748005094/WC/22012035186715 — Sarvajanik koop nirman karya gaushala ke pas kundora</t>
+          <t>1748005094/WC/22012035244516 — Parkulation tank nirman karya jindabad mandir ke pass ke pass Kundora</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>45317</v>
+        <v>45567</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KUNDORA</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Shelterbelt Plantation for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1748005094/WC/22012035244516 — Parkulation tank nirman karya jindabad mandir ke pass ke pass Kundora</t>
+          <t>1748005094/WC/22012035257790 — Charagaha nirman karya gaushala Kundora</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>45567</v>
+        <v>45751</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KUNDORA</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1748005094/WC/22012035257790 — Charagaha nirman karya gaushala Kundora</t>
+          <t>1748005094/WH/22012034939310 — Sarvajanik koop nirman karya gaushala ke pas kundora</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>45751</v>
+        <v>45317</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / KUNDORA</t>
+          <t>ASHOKNAGAR / KAKRAI</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1748005094/WH/22012034939310 — Sarvajanik koop nirman karya gaushala ke pas kundora</t>
+          <t>1748005099/IF/22012035661465 — Parcolation tank  raghua  ke khet ke pass</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>45317</v>
+        <v>46046</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / KAKRAI</t>
+          <t>ASHOKNAGAR / JALALPUR</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1748005099/IF/22012035661465 — Parcolation tank  raghua  ke khet ke pass</t>
+          <t>1748005100/AV/22012034668853 — Khel medan nirman karya Jalalpur</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>46046</v>
+        <v>45932</v>
       </c>
       <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / JALALPUR</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1748005100/AV/22012034668853 — Khel medan nirman karya Jalalpur</t>
+          <t>1748005100/IF/22012035301575 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP102109445</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>45932</v>
+        <v>45681</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / JALALPUR</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1748005100/IF/22012035301575 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP102109445</t>
+          <t>1748005100/IF/22012035409087 — Khet Talab Nirman Kary Shivkumar  K Khet Mai</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>45681</v>
+        <v>45761</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / JALALPUR</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1748005100/IF/22012035409087 — Khet Talab Nirman Kary Shivkumar  K Khet Mai</t>
+          <t>1748005100/IF/22012035562970 — Khet Talab Nirman Kary Jaswant (Prema) k Khet Me Gram Jalalpur</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / JALALPUR</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1748005100/IF/22012035562970 — Khet Talab Nirman Kary Jaswant (Prema) k Khet Me Gram Jalalpur</t>
+          <t>1748005100/IF/22012035580642 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP103412628</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / JALALPUR</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1748005100/IF/22012035580642 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP103412628</t>
+          <t>1748005100/IF/22012035580681 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP105247686</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / JALALPUR</t>
+          <t>ASHOKNAGAR / MOHRI GYAN-1</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1748005100/IF/22012035580681 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP105247686</t>
+          <t>1748005101/IF/22012035648350 — Ek bagiya Maa ke naam PHOOL Bai/Chandrpal</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>45761</v>
+        <v>45884</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / MOHRI GYAN-1</t>
+          <t>ASHOKNAGAR / MATHNER-1</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1748005101/IF/22012035648350 — Ek bagiya Maa ke naam PHOOL Bai/Chandrpal</t>
+          <t>1748005102/AV/22012034668852 — Khel medan nirman karya Mathner</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>45884</v>
+        <v>45932</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MATHNER-1</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1748005102/AV/22012034668852 — Khel medan nirman karya Mathner</t>
+          <t>1748005102/IF/22012035448797 — khet talab Nirman Karya Hariom / toran</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>45932</v>
+        <v>45771</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MATHNER-1</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1748005102/IF/22012035448797 — khet talab Nirman Karya Hariom / toran</t>
+          <t>1748005102/IF/22012035448962 — koop nirman karya fodaliya / mangaliya Ahirwar</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MATHNER-1</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1748005102/IF/22012035448962 — koop nirman karya fodaliya / mangaliya Ahirwar</t>
+          <t>1748005102/IF/22012035449028 — koop nirman karya Ramesh / pooran Ahirwar mathner</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MATHNER-1</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1748005102/IF/22012035449028 — koop nirman karya Ramesh / pooran Ahirwar mathner</t>
+          <t>1748005102/IF/22012035453670 — Khet talab nirman karya Mukesh / Kalyan khangar</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / MATHNER-1</t>
+          <t>ASHOKNAGAR / BAMORI TAL</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1748005102/IF/22012035453670 — Khet talab nirman karya Mukesh / Kalyan khangar</t>
+          <t>1748005103/AV/22012034667001 — shanti dham nirman karya mardanpur chakk</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>45771</v>
+        <v>45761</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BAMORI TAL</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1748005103/AV/22012034667001 — shanti dham nirman karya mardanpur chakk</t>
+          <t>1748005103/WC/22012035318050 — sarvjanik khet talab nirman karya sanjeev ke khet ke pas</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / BAMORI TAL</t>
+          <t>ASHOKNAGAR / RAJE BAMORA</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1748005103/WC/22012035318050 — sarvjanik khet talab nirman karya sanjeev ke khet ke pas</t>
+          <t>1748005106/IF/22012035579840 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP130838170</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>45761</v>
+        <v>45813</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RAJE BAMORA</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1748005106/IF/22012035579840 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP130838170</t>
+          <t>1748005106/IF/22012035579845 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP106198523</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / RAJE BAMORA</t>
+          <t>ASHOKNAGAR / DIYADHARI</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1748005106/IF/22012035579845 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP106198523</t>
+          <t>1748005107/AV/22012034666952 — Shantidham nirman karya Barodiya Chakka</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>45813</v>
+        <v>45761</v>
       </c>
       <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / DIYADHARI</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1748005107/AV/22012034666952 — Shantidham nirman karya Barodiya Chakka</t>
+          <t>1748005107/IF/22012035297287 — MP113864684</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>45761</v>
+        <v>45638</v>
       </c>
       <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / DIYADHARI</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1748005107/IF/22012035297287 — MP113864684</t>
+          <t>1748005107/IF/22012035297338 — Construction of pmay G House for individuals Pmay G REG no MP113864684</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / DIYADHARI</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1748005107/IF/22012035297338 — Construction of pmay G House for individuals Pmay G REG no MP113864684</t>
+          <t>1748005107/IF/22012035297349 — Construction of pmay G House for individuals Pmay G REG no MP113864684</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J689" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / DIYADHARI</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1748005107/IF/22012035297349 — Construction of pmay G House for individuals Pmay G REG no MP113864684</t>
+          <t>1748005107/IF/22012035574458 — Construction of pmay G House for individuals Pmay G REG NO MP106130475</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>45638</v>
+        <v>45762</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / DIYADHARI</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1748005107/IF/22012035574458 — Construction of pmay G House for individuals Pmay G REG NO MP106130475</t>
+          <t>1748005107/IF/22012035579594 — Construction of pmay G House for individuals Pmay G REG no MP114052313</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>45762</v>
+        <v>45761</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / DIYADHARI</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1748005107/IF/22012035579594 — Construction of pmay G House for individuals Pmay G REG no MP114052313</t>
+          <t>1748005107/IF/22012035579815 — Construction of pmay G House for individuals Pmay G REG no MP106110211</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / DIYADHARI</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1748005107/IF/22012035579815 — Construction of pmay G House for individuals Pmay G REG no MP106110211</t>
+          <t>1748005107/IF/22012035653234 — Khet talab nirman karya kala bai/ Govind</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / DIYADHARI</t>
+          <t>ASHOKNAGAR / SIJAWAT</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1748005107/IF/22012035653234 — Khet talab nirman karya kala bai/ Govind</t>
+          <t>1748005108/AV/22012034669147 — KHEL MAIDAN VIDHALAYE BA PANCHAYAT BHAVAN PRANGAN ME GRAM SIJAWAT</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>45932</v>
+        <v>46017</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SIJAWAT</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1748005108/AV/22012034669147 — KHEL MAIDAN VIDHALAYE BA PANCHAYAT BHAVAN PRANGAN ME GRAM SIJAWAT</t>
+          <t>1748005108/IC/22012034891722 — kapildhara koop nirman sarvajanik sochalaye ke pass gram sijawat</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>46017</v>
+        <v>45761</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SIJAWAT</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1748005108/IC/22012034891722 — kapildhara koop nirman sarvajanik sochalaye ke pass gram sijawat</t>
+          <t>1748005108/IC/22012034891723 — sarvajanik koop DAYARAM KE KHET KE PASS gram sijawat</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SIJAWAT</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1748005108/IC/22012034891723 — sarvajanik koop DAYARAM KE KHET KE PASS gram sijawat</t>
+          <t>1748005108/IF/22012035355111 — khet talab nirman karya lalchand lodhi ke khet par gram sijawat</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SIJAWAT</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1748005108/IF/22012035355111 — khet talab nirman karya lalchand lodhi ke khet par gram sijawat</t>
+          <t>1748005108/IF/22012035579678 — khet talab nirman karya HARIRAM/BHULAN ke khet par gram sijawat</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SIJAWAT</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1748005108/IF/22012035579678 — khet talab nirman karya HARIRAM/BHULAN ke khet par gram sijawat</t>
+          <t>1748005108/IF/22012035579680 — khet talab nirman karya HALKI BAI /LALARAM ke khet me ,,gram sijawat</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / SIJAWAT</t>
+          <t>ASHOKNAGAR / RANWASAR</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1748005108/IF/22012035579680 — khet talab nirman karya HALKI BAI /LALARAM ke khet me ,,gram sijawat</t>
+          <t>1748005109/AV/22012034666778 — Shanti Dham Nirman Sankerji k Mandir se manakpur ki Pathar pr Ravsar</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RANWASAR</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1748005109/AV/22012034666778 — Shanti Dham Nirman Sankerji k Mandir se manakpur ki Pathar pr Ravsar</t>
+          <t>1748005109/IF/22012035650782 — khet talab nirman mohar singh</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>45748</v>
+        <v>45932</v>
       </c>
       <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / RANWASAR</t>
+          <t>ASHOKNAGAR / LAKHERABASARATI</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1748005109/IF/22012035650782 — khet talab nirman mohar singh</t>
+          <t>1748005112/IF/22012035646919 — Khat talav nirman pooran singh /rajaram</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>45932</v>
+        <v>45976</v>
       </c>
       <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / LAKHERABASARATI</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1748005112/IF/22012035646919 — Khat talav nirman pooran singh /rajaram</t>
+          <t>1748005112/IF/22012035649423 — Khat talav nirman  khalak singh / bhagvat singh</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
         <v>45976</v>
       </c>
       <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / LAKHERABASARATI</t>
+          <t>ASHOKNAGAR / DEV KHEDI</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1748005112/IF/22012035649423 — Khat talav nirman  khalak singh / bhagvat singh</t>
+          <t>1748005115/IC/22012034890468 — sarvajnik kuph hamuman mandir ke pass devkhdi</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>45976</v>
+        <v>45761</v>
       </c>
       <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / DEV KHEDI</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1748005115/IC/22012034890468 — sarvajnik kuph hamuman mandir ke pass devkhdi</t>
+          <t>1748005115/IC/22012034890470 — sarvajnik kuph sera ke ghar ke pass</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / DEV KHEDI</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1748005115/IC/22012034890470 — sarvajnik kuph sera ke ghar ke pass</t>
+          <t>1748005115/IF/22012035658459 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP102656756</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>45761</v>
+        <v>46024</v>
       </c>
       <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / DEV KHEDI</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1748005115/IF/22012035658459 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP102656756</t>
+          <t>1748005115/IF/22012035658468 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP113913355</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>46024</v>
+        <v>46027</v>
       </c>
       <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / DEV KHEDI</t>
+          <t>ASHOKNAGAR / KACHHI BAMORA-</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1748005115/IF/22012035658468 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP113913355</t>
+          <t>1748005116/IF/22012035234302 — Koop Nirman Lattora/ mulla</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>46027</v>
+        <v>45383</v>
       </c>
       <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KACHHI BAMORA-</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1748005116/IF/22012035234302 — Koop Nirman Lattora/ mulla</t>
+          <t>1748005116/IF/22012035358913 — Khet talab nirman Narayan Singh</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KACHHI BAMORA-</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1748005116/IF/22012035358913 — Khet talab nirman Narayan Singh</t>
+          <t>1748005116/IF/22012035489162 — PMAYG  Ajab Singh</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KACHHI BAMORA-</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1748005116/IF/22012035489162 — PMAYG  Ajab Singh</t>
+          <t>1748005116/IF/22012035582127 — Khet talab nirman</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / KACHHI BAMORA-</t>
+          <t>ASHOKNAGAR / SAHODARI</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1748005116/IF/22012035582127 — Khet talab nirman</t>
+          <t>1748005117/IC/22012034885604 — KHET TALAV NIRMAN BRIJBHAN SINGH / TOPHAN</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>45748</v>
+        <v>45567</v>
       </c>
       <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SAHODARI</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1748005117/IC/22012034885604 — KHET TALAV NIRMAN BRIJBHAN SINGH / TOPHAN</t>
+          <t>1748005117/IF/22012035455746 — koop nirman  dhanpal</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>45567</v>
+        <v>45771</v>
       </c>
       <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SAHODARI</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1748005117/IF/22012035455746 — koop nirman  dhanpal</t>
+          <t>1748005117/IF/22012035492065 — KHET TALAV NIRMAN JAGRAM SINGH /BADAM SINGH</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>45771</v>
+        <v>45761</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SAHODARI</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1748005117/IF/22012035492065 — KHET TALAV NIRMAN JAGRAM SINGH /BADAM SINGH</t>
+          <t>1748005117/IF/22012035534320 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP107043823</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SAHODARI</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1748005117/IF/22012035534320 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP107043823</t>
+          <t>1748005117/IF/22012035660690 — KOOP NIRMAN NANNER BALDAU / MOHAN SINGH</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>45761</v>
+        <v>46046</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SAHODARI</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1748005117/IF/22012035660690 — KOOP NIRMAN NANNER BALDAU / MOHAN SINGH</t>
+          <t>1748005117/IF/22012035660697 — KHET TALAV NIRMAN BONDU /MOHANLAL</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SAHODARI</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1748005117/IF/22012035660697 — KHET TALAV NIRMAN BONDU /MOHANLAL</t>
+          <t>1748005117/IF/22012035660699 — KHET TALAV NIRMAN  DHANPAL /ARJUN SINGH</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / SAHODARI</t>
+          <t>ASHOKNAGAR / SAWAN</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1748005117/IF/22012035660699 — KHET TALAV NIRMAN  DHANPAL /ARJUN SINGH</t>
+          <t>1748005118/IC/22012034887616 — Hitesi Koop Nirman karya Jasman/Datari</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>46046</v>
+        <v>45631</v>
       </c>
       <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / SAWAN</t>
+          <t>MUNGAOLI / BHOPAL</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1748005118/IC/22012034887616 — Hitesi Koop Nirman karya Jasman/Datari</t>
+          <t>1748007002/AV/22012034668486 — Shantidham nirman kary jiyajigarh</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>45631</v>
+        <v>45976</v>
       </c>
       <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BHOPAL</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1748007002/AV/22012034668486 — Shantidham nirman kary jiyajigarh</t>
+          <t>1748007002/IF/22012035618903 — Pmay nirman kary Sadhna bai/Kamlesh</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>45976</v>
+        <v>45884</v>
       </c>
       <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
-          <t>MUNGAOLI / BHOPAL</t>
+          <t>MUNGAOLI / GUNDHERU</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1748007002/IF/22012035618903 — Pmay nirman kary Sadhna bai/Kamlesh</t>
+          <t>1748007004/WC/22012035309167 — Talab nirman kary gram sardarpur</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>45884</v>
+        <v>45761</v>
       </c>
       <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
-          <t>MUNGAOLI / GUNDHERU</t>
+          <t>MUNGAOLI / MUDRAMUNGAOLI</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1748007004/WC/22012035309167 — Talab nirman kary gram sardarpur</t>
+          <t>1748007005/IF/22012035327093 — Khettalab nirman kary jagraj singh</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>45761</v>
+        <v>45755</v>
       </c>
       <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / MUDRAMUNGAOLI</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1748007005/IF/22012035327093 — Khettalab nirman kary jagraj singh</t>
+          <t>1748007005/IF/22012035327113 — Khettalab nirman kary bhagwan singh karan singh</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / MUDRAMUNGAOLI</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1748007005/IF/22012035327113 — Khettalab nirman kary bhagwan singh karan singh</t>
+          <t>1748007005/IF/22012035553595 — Khettalab nirman kary balram singh</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>45755</v>
+        <v>45761</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
-          <t>MUNGAOLI / MUDRAMUNGAOLI</t>
+          <t>MUNGAOLI / TARAI</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1748007005/IF/22012035553595 — Khettalab nirman kary balram singh</t>
+          <t>1748007009/IF/22012035367912 — Khettalab nirman kary Sitaram/ parwat</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TARAI</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1748007009/IF/22012035367912 — Khettalab nirman kary Sitaram/ parwat</t>
+          <t>1748007009/IF/22012035371327 — Khettalab nirman kary Kalekter/ sultan</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TARAI</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1748007009/IF/22012035371327 — Khettalab nirman kary Kalekter/ sultan</t>
+          <t>1748007009/IF/22012035371382 — Khettalab nirman kary Suresh/ devi singh</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J728" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TARAI</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1748007009/IF/22012035371382 — Khettalab nirman kary Suresh/ devi singh</t>
+          <t>1748007009/WC/22012035161072 — Samudayik khettalab nirman kary tarai</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>45761</v>
+        <v>45390</v>
       </c>
       <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
-          <t>MUNGAOLI / TARAI</t>
+          <t>MUNGAOLI / BASKHEDI</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1748007009/WC/22012035161072 — Samudayik khettalab nirman kary tarai</t>
+          <t>1748007010/AV/VB/22012034669671 — Culvert puliya nirman karya peudhana nale par</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>45390</v>
+        <v>46244</v>
       </c>
       <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BASKHEDI</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
@@ -34109,51 +34109,51 @@
         <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BASKHEDI</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
           <t>1748007010/WC/22012035260262 — Shokhta gada nirman karya peudhana me</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
         <v>45748</v>
@@ -34297,474 +34297,474 @@
         <v>0</v>
       </c>
       <c r="J735" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TAMASHA</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
           <t>1748007012/IF/22012035312621 — Khettalab nirman kary ansar shah/ phullan shah</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J736" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TAMASHA</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
           <t>1748007012/IF/22012035454505 — Thonga mohalla Koop ke pas</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TAMASHA</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
           <t>1748007012/IF/22012035456870 — Dugwell reacharge pit prakash paliwal ke kua ke pass</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J738" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K738" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TAMASHA</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
           <t>1748007012/IF/22012035549176 — Khet talab nirman karya prideep / babulal yadav</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TAMASHA</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
           <t>1748007012/IF/22012035550642 — khet talab nirman prideep yadav / babulal yadav</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J740" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TAMASHA</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
           <t>1748007012/RS/22012035127385 — Nali nirman karya peerbaba ke chavutare se nale ki or</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J741" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K741" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TAMASHA</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
           <t>1748007012/WC/22012035161073 — Samudayik khettalab nirman kary tamasha</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J742" s="3" t="n">
         <v>45390</v>
       </c>
       <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TAMASHA</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
           <t>1748007012/WC/22012035293691 — koop maramat evm gahrikaran karya thonga mohalla kua puliya ke pas</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J743" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K743" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BARRA</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/22012035348675 — Khettalab nirman kary ashok sen</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J744" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K744" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / KUJRAI</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
           <t>1748007016/WC/22012035294506 — Dugwell Recharge pit dhanvati/ mahesh ahirwar ke koop ke pas</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
         <v>45761</v>
@@ -34814,145 +34814,145 @@
         <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / RUSULLA</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
           <t>1748007017/IF/22012035387725 — Khettalab nirman kary vikram/ tofan singh</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / RUSULLA</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
           <t>1748007017/WC/22012035161111 — Samudayik khettalab nirman kary rusalla</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
         <v>45390</v>
       </c>
       <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / ATHAIKHEDA</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
           <t>1748007019/IF/22012035372232 — Khettalab nirman kary dayashankar/ kailashnarayan</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
         <v>45761</v>
@@ -35002,98 +35002,98 @@
         <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BAMURIYA</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
           <t>1748007022/IF/22012035286621 — Khettalab nirman kary bhaiyalal/ motilal</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
         <v>45598</v>
       </c>
       <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BAMURIYA</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
           <t>1748007022/IF/22012035327154 — Khettalab nirman kary manohar/ imrat lal</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
         <v>45749</v>
@@ -35143,192 +35143,192 @@
         <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / CHHEWALAI</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
           <t>1748007023/IF/22012035243350 — khet talab nirmad babulal/ bablua</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
         <v>45458</v>
       </c>
       <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / CHHEWALAI</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
           <t>1748007023/IF/22012035243360 — khet talab nirmad babulal/balua</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J755" s="3" t="n">
         <v>45458</v>
       </c>
       <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / CHHEWALAI</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
           <t>1748007023/IF/22012035568892 — khet talab nirmad manoj/foolsingh</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SAVHALHADA</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
           <t>1748007025/IF/22012035323810 — Khettalab nirman kary satyanarayan/ chunnilal</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J757" s="3" t="n">
         <v>45751</v>
@@ -35472,51 +35472,51 @@
         <v>0</v>
       </c>
       <c r="J760" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K760" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SAVHALHADA</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
           <t>1748007025/WC/22012035161087 — Talab nirman kary sawalheda</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I761" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J761" s="3" t="n">
         <v>45390</v>
@@ -35989,51 +35989,51 @@
         <v>0</v>
       </c>
       <c r="J771" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K771" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / KIROLLA</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
           <t>1748007033/IF/22012035436130 — khet talab nirman Nanua/amol Singh Ahirwar</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J772" s="3" t="n">
         <v>45761</v>
@@ -36083,192 +36083,192 @@
         <v>0</v>
       </c>
       <c r="J773" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K773" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SONAI</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
           <t>1748007035/WC/22012035161078 — Talab nirman kary sonai</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J774" s="3" t="n">
         <v>45390</v>
       </c>
       <c r="K774" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / MADAUKHEDI</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
           <t>1748007036/IF/22012035453752 — नाथुराम विश्वकर्मा पुत्र दौलति राम विश्वकर्मा डग बेल रिचार्ज मदऊखेडी जंप पंचायत मुंगाबली</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J775" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K775" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / MADAUKHEDI</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
           <t>1748007036/WC/22012035272072 — Talab nirman kary gokulpur ke nale par</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I776" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J776" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K776" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / MADAUKHEDI</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
           <t>1748007036/WC/22012035272073 — Talab nirman kary gokulpur ke nale par</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I777" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J777" s="3" t="n">
         <v>45761</v>
@@ -36506,51 +36506,51 @@
         <v>0</v>
       </c>
       <c r="J782" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K782" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BILAKHEDA</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
           <t>1748007039/IF/22012035266157 — Vanadhikar Khettalab nirman kary raghuveer singh aadiwasi</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J783" s="3" t="n">
         <v>45568</v>
@@ -36835,51 +36835,51 @@
         <v>0</v>
       </c>
       <c r="J789" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K789" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / MUDRAKHANA</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
           <t>1748007040/IF/22012035376121 — Khettalab nirman kary karan singh/ gorelal</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I790" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J790" s="3" t="n">
         <v>45761</v>
@@ -37070,98 +37070,98 @@
         <v>0</v>
       </c>
       <c r="J794" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K794" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / KESHLON</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
           <t>1748007042/IF/22012035373702 — Khettalab nirman kary bhagwat singh/ narayan singh</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J795" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / KESHLON</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
           <t>1748007042/RC/22012034821160 — CC road nirman kary halke ke makan se mohar singh ke makan tk</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J796" s="3" t="n">
         <v>45453</v>
@@ -37305,192 +37305,192 @@
         <v>0</v>
       </c>
       <c r="J799" s="3" t="n">
         <v>45824</v>
       </c>
       <c r="K799" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / JASAYA</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
           <t>1748007043/IF/22012035266506 — Vanadhikar Khettalab nirman kary meharwan/ mobat</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J800" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K800" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / JASAYA</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
           <t>1748007043/IF/22012035436310 — khet talab nirman Dalel Singh/dheeraj FPO</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / JASAYA</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
           <t>1748007043/IF/22012035437747 — khet talab nirman Dalel Singh/dheeraj FPO</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K802" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / JASAYA</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
           <t>1748007043/WC/22012035213793 — samudayik khet talab nirman kary raghuveer singh ke pass</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J803" s="3" t="n">
         <v>45451</v>
@@ -37587,98 +37587,98 @@
         <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BALAI</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
           <t>1748007044/IF/22012035282243 — Khettalab nirman kary laxman/lakhan singh</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J806" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K806" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BALAI</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
           <t>1748007044/IF/22012035364299 — Khettalab nirman kary laxman/ lakhan singh</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J807" s="3" t="n">
         <v>45761</v>
@@ -37822,145 +37822,145 @@
         <v>0</v>
       </c>
       <c r="J810" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K810" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SAGAR</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
           <t>1748007045/IF/22012035463188 — Khettalab nirman kary bharat singh</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J811" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K811" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SAGAR</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
           <t>1748007045/WC/22012035161096 — Samudayik khettalab nirman kary sagar</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J812" s="3" t="n">
         <v>45390</v>
       </c>
       <c r="K812" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SAGAR</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
           <t>1748007045/WC/22012035226366 — Samudayik khettalab nirman kary lakhan ke khet ke pas</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J813" s="3" t="n">
         <v>45396</v>
@@ -38057,333 +38057,333 @@
         <v>0</v>
       </c>
       <c r="J815" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K815" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / CHIROLI</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
           <t>1748007047/IF/22012035234914 — Khettalab nirman kary pawandeep/ kabil Singh</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J816" s="3" t="n">
         <v>45409</v>
       </c>
       <c r="K816" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / CHIROLI</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
           <t>1748007047/IF/22012035234930 — Khettalab nirman kary majoot Singh/ kashiram</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I817" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J817" s="3" t="n">
         <v>45409</v>
       </c>
       <c r="K817" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / CHIROLI</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
           <t>1748007047/IF/22012035234941 — Khettalab nirman kary Prabhu/ amaan singh</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J818" s="3" t="n">
         <v>45409</v>
       </c>
       <c r="K818" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / CHIROLI</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
           <t>1748007047/IF/22012035268147 — Khettalab nirman kary majboot/ kashiram</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J819" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K819" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / CHIROLI</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
           <t>1748007047/IF/22012035268156 — Khettalab nirman kary pawandeep singh</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J820" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K820" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / CHIROLI</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
           <t>1748007047/IF/22012035312643 — Khettalab nirman kary krapal singh/ jahar singh lodhi</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J821" s="3" t="n">
         <v>45731</v>
       </c>
       <c r="K821" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BAMURITANKA</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Individuals / Construction of Masonry/CC Check Dam for Individuals</t>
+          <t>Constr of Masonry/CC Anicut for Individuals / Construction of Masonry Check Dam for Individual</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
           <t>1748007048/IF/22012035414505 — Khet talab nirman kary Charli raja/Ram charan</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J822" s="3" t="n">
         <v>45761</v>
@@ -38480,98 +38480,98 @@
         <v>0</v>
       </c>
       <c r="J824" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K824" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SONAKHEDI</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
           <t>1748007050/WC/22012035161077 — Samudayik khettalab nirman kary sonakhedi</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J825" s="3" t="n">
         <v>45390</v>
       </c>
       <c r="K825" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BAMMANKHIRIYA</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
           <t>1748007052/WC/22012035161129 — Sarvajanik khet talab nirman bammankhiriya</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J826" s="3" t="n">
         <v>45317</v>
@@ -38903,51 +38903,51 @@
         <v>0</v>
       </c>
       <c r="J833" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K833" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SAJANMAUKALAN</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
           <t>1748007055/WC/22012035161092 — Samudayik khettalab nirman kary sajanmau</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I834" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J834" s="3" t="n">
         <v>45390</v>
@@ -39138,51 +39138,51 @@
         <v>0</v>
       </c>
       <c r="J838" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K838" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / PIPRIYAMALHARGARH</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
           <t>1748007057/WC/22012035161116 — Talab nirman kary pipairya</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I839" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J839" s="3" t="n">
         <v>45390</v>
@@ -39279,145 +39279,145 @@
         <v>0</v>
       </c>
       <c r="J841" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K841" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / NARKHEDA</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/22012035517762 — Khettalab nirman kary istiyak/ muveen khan</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I842" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J842" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K842" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / NARKHEDA</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
           <t>1748007062/RC/22012034853736 — Cc road nirman kamarlal ke makan se shivlal ahirwar ke ghar ki or</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I843" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J843" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K843" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / NARKHEDA</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
           <t>1748007062/RC/22012034853737 — Cc road nirman kamarlal ke makan se shivlal ahirwar ke ghar ki or</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J844" s="3" t="n">
         <v>45761</v>
@@ -39514,98 +39514,98 @@
         <v>0</v>
       </c>
       <c r="J846" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K846" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BARRI</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
           <t>1748007063/IF/22012035231360 — Khet talab nirman kary Rajpal/Rajaram Katariya</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I847" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J847" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K847" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BARRI</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
           <t>1748007063/IF/22012035233837 — Khet talab nirman Kary Raja ram/Virndaban katariya</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I848" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J848" s="3" t="n">
         <v>45450</v>
@@ -39796,98 +39796,98 @@
         <v>0</v>
       </c>
       <c r="J852" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K852" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / GILAROPA</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
           <t>1748007065/IF/22012035354478 — Khettalab nirman kary mulli singh/ surat singh</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I853" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J853" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K853" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SUMER</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
           <t>1748007066/WC/22012035161076 — Samudayik khettalab nirman kary sumer</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I854" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J854" s="3" t="n">
         <v>45390</v>
@@ -40031,991 +40031,991 @@
         <v>0</v>
       </c>
       <c r="J857" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K857" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / GUPALIYA</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
           <t>1748007069/IF/22012035369249 — Khettalab nirman kary kartar singh/ bhaiyalal</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I858" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J858" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K858" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / GUPALIYA</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
           <t>1748007069/IF/22012035656454 — Khet talab nirman kary Shivraj Singh/Khushal singh</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I859" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J859" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K859" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / GUPALIYA</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
           <t>1748007069/IF/22012035656461 — Khet talab nirman kary Shishupal/Hajji</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I860" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J860" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K860" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / GUPALIYA</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
           <t>1748007069/IF/22012035656464 — Khet talab nirman kary Gaya prasad/Hajrat</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I861" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J861" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K861" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / GUPALIYA</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
           <t>1748007069/RS/22012035128804 — Nali nirman kary Arvind k ghar se puliya tak</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I862" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J862" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K862" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / IKODIYA</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
           <t>1748007070/IF/22012035480586 — Khettalab nirman kary jayram/ girdhari</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I863" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J863" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K863" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / JAROLIDHUBAYAI</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C864" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D864" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E864" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F864" s="1" t="inlineStr">
         <is>
           <t>1748007072/IF/22012035367315 — Khettalab nirman kary goda/ prabhu</t>
         </is>
       </c>
       <c r="G864" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H864" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I864" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J864" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K864" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / JAROLIDHUBAYAI</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C865" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D865" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E865" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F865" s="1" t="inlineStr">
         <is>
           <t>1748007072/IF/22012035378580 — Dugwell Recharge pit roop singh ke makan ke pas</t>
         </is>
       </c>
       <c r="G865" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H865" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I865" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J865" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K865" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / DAMDMA</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C866" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D866" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E866" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
           <t>1748007073/WC/22012035328353 — naveen talav nirman patan</t>
         </is>
       </c>
       <c r="G866" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H866" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I866" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J866" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K866" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TETORE</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
           <t>1748007074/IF/22012035265871 — Vanadhikar Khettalab nirman kary harnam/ soma</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I867" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J867" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K867" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TETORE</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
           <t>1748007074/IF/22012035315599 — Khettalab nirman kary lalaram/ kishan singh</t>
         </is>
       </c>
       <c r="G868" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H868" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I868" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J868" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K868" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TETORE</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
           <t>1748007074/WC/22012035161068 — Samudayik khettalab nirman kary titor</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I869" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J869" s="3" t="n">
         <v>45390</v>
       </c>
       <c r="K869" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / LAPTORA</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
           <t>1748007076/IF/22012035265107 — Khettalab nirman kary pista bai/ virendra singh</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I870" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J870" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K870" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / MALAUKHEDI</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
           <t>1748007078/IF/22012035367391 — Khettalab nirman kary veeran singh/ pahalwan</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I871" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J871" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K871" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / GORA</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
           <t>1748007079/WC/22012035275322 — Dugwell Recharge pit sarvjanik koop purav ki or sarve no 261</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I872" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J872" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K872" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / GADULI</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C873" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D873" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E873" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F873" s="1" t="inlineStr">
         <is>
           <t>1748007080/IF/22012035289737 — Samudayik khettalab nirman kary bardhwaya</t>
         </is>
       </c>
       <c r="G873" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H873" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I873" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J873" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K873" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / GADULI</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C874" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D874" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E874" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F874" s="1" t="inlineStr">
         <is>
           <t>1748007080/WC/22012035324491 — JIrnodhar kary gaduli nale par</t>
         </is>
       </c>
       <c r="G874" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H874" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I874" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J874" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K874" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / NADANKHEDI</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C875" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D875" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E875" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F875" s="1" t="inlineStr">
         <is>
           <t>1748007081/RS/22012035127688 — Nali nirman kary Kadori lal k makan se nale ki or Gram nadankhedi</t>
         </is>
       </c>
       <c r="G875" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H875" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I875" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J875" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K875" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / DHUNDER</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C876" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D876" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E876" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F876" s="1" t="inlineStr">
         <is>
           <t>1748007082/IF/22012035308246 — Kapildhara koop nirman kary kathin singh/ babulal</t>
         </is>
       </c>
       <c r="G876" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H876" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I876" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J876" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K876" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TILA</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C877" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D877" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E877" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F877" s="1" t="inlineStr">
         <is>
           <t>1748007083/WC/22012035161070 — Samudayik khettalab nirman kary tila</t>
         </is>
       </c>
       <c r="G877" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H877" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I877" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J877" s="3" t="n">
         <v>45390</v>
       </c>
       <c r="K877" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TILA</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C878" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D878" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E878" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F878" s="1" t="inlineStr">
         <is>
           <t>1748007083/WC/22012035161071 — Samudayik khettalab nirman kary tila</t>
         </is>
       </c>
       <c r="G878" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H878" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I878" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J878" s="3" t="n">
         <v>45390</v>
@@ -41065,98 +41065,98 @@
         <v>0</v>
       </c>
       <c r="J879" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K879" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BARKHEDAKACHI</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C880" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D880" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E880" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F880" s="1" t="inlineStr">
         <is>
           <t>1748007084/IF/22012035266675 — Vanadhikar Khettalab nirman kary raddu aadiwasi</t>
         </is>
       </c>
       <c r="G880" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H880" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I880" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J880" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K880" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BARKHEDAKACHI</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C881" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D881" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E881" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F881" s="1" t="inlineStr">
         <is>
           <t>1748007084/IF/22012035267875 — Vanadhikar Khettalab nirman kary ramcharan/ dallu</t>
         </is>
       </c>
       <c r="G881" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H881" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I881" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J881" s="3" t="n">
         <v>45567</v>
@@ -41253,145 +41253,145 @@
         <v>0</v>
       </c>
       <c r="J883" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K883" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BARKHEDAKACHI</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C884" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D884" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E884" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F884" s="1" t="inlineStr">
         <is>
           <t>1748007084/RC/22012034825266 — Cc road nirman kary main road se khet singh ke makan ki or</t>
         </is>
       </c>
       <c r="G884" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H884" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I884" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J884" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K884" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BARKHEDAKACHI</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C885" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D885" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E885" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F885" s="1" t="inlineStr">
         <is>
           <t>1748007084/WC/22012035261985 — Talab nirman kary jakhlon me bandhi ghat nala par</t>
         </is>
       </c>
       <c r="G885" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H885" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I885" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J885" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K885" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BARKHEDAKACHI</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C886" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D886" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E886" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F886" s="1" t="inlineStr">
         <is>
           <t>1748007084/WC/22012035329273 — JIrnodhar kary avdesh ke khet ke pas barkhedakachi</t>
         </is>
       </c>
       <c r="G886" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H886" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I886" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J886" s="3" t="n">
         <v>46048</v>
@@ -41441,51 +41441,51 @@
         <v>0</v>
       </c>
       <c r="J887" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K887" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BADHOLI</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C888" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D888" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E888" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F888" s="1" t="inlineStr">
         <is>
           <t>1748007088/IF/22012035437467 — Khettalab nirman kary Sultan Singh/Gangaram bediya</t>
         </is>
       </c>
       <c r="G888" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H888" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I888" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J888" s="3" t="n">
         <v>45761</v>
@@ -41582,192 +41582,192 @@
         <v>0</v>
       </c>
       <c r="J890" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K890" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / KHOKSI</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C891" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D891" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E891" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F891" s="1" t="inlineStr">
         <is>
           <t>1748007089/IC/22012034890955 — Kapildhara kup nirman Gaushala k pass gram khoksi</t>
         </is>
       </c>
       <c r="G891" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H891" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I891" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J891" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K891" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / KHOKSI</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C892" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D892" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E892" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F892" s="1" t="inlineStr">
         <is>
           <t>1748007089/IF/22012035416251 — kup nirman gaushala k pass gram khoksi</t>
         </is>
       </c>
       <c r="G892" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H892" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I892" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J892" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K892" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / KHOKSI</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C893" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D893" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E893" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F893" s="1" t="inlineStr">
         <is>
           <t>1748007089/IF/22012035480305 — Dugwell recharge pit verendra singh so Rimal singh Khoksi</t>
         </is>
       </c>
       <c r="G893" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H893" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I893" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J893" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K893" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / KHOKSI</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C894" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D894" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E894" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F894" s="1" t="inlineStr">
         <is>
           <t>1748007089/IF/22012035565607 — Khet talab nirman kary Balveer singh/Bahadur singh</t>
         </is>
       </c>
       <c r="G894" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H894" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I894" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J894" s="3" t="n">
         <v>45761</v>
@@ -41911,51 +41911,51 @@
         <v>0</v>
       </c>
       <c r="J897" s="3" t="n">
         <v>45955</v>
       </c>
       <c r="K897" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BAMORI</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C898" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D898" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E898" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F898" s="1" t="inlineStr">
         <is>
           <t>1748007090/WC/22012035161130 — Sarvajanik khet talab nirman bamori</t>
         </is>
       </c>
       <c r="G898" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H898" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I898" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J898" s="3" t="n">
         <v>45317</v>
@@ -42005,98 +42005,98 @@
         <v>0</v>
       </c>
       <c r="J899" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K899" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
       <c r="A900" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SINGHADA-1</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C900" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D900" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E900" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F900" s="1" t="inlineStr">
         <is>
           <t>1748007093/WC/22012035161081 — Samudayik khettalab nirman kary singhada</t>
         </is>
       </c>
       <c r="G900" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H900" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I900" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J900" s="3" t="n">
         <v>45390</v>
       </c>
       <c r="K900" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
       <c r="A901" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SINGHADA-1</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C901" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D901" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E901" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F901" s="1" t="inlineStr">
         <is>
           <t>1748007093/WC/22012035296636 — Dugwell Recharge pit rakesh ke koop ke pas</t>
         </is>
       </c>
       <c r="G901" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H901" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I901" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J901" s="3" t="n">
         <v>45761</v>
@@ -42193,239 +42193,239 @@
         <v>0</v>
       </c>
       <c r="J903" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K903" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
       <c r="A904" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / DHODIYA</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C904" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D904" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E904" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F904" s="1" t="inlineStr">
         <is>
           <t>1748007097/IF/22012035316835 — Khet talab nirman kary Govind Singh so Gajram Singh Yadav Dhodiya</t>
         </is>
       </c>
       <c r="G904" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H904" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I904" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J904" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K904" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
       <c r="A905" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / DHODIYA</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C905" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D905" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E905" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F905" s="1" t="inlineStr">
         <is>
           <t>1748007097/RS/22012035128780 — Nali nirman kary Mehtab k ghar se Pantram k ghar tak</t>
         </is>
       </c>
       <c r="G905" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H905" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I905" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J905" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K905" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
       <c r="A906" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / DHODIYA</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C906" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D906" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E906" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F906" s="1" t="inlineStr">
         <is>
           <t>1748007097/RS/22012035128781 — Nali nirman kary Mehtab k ghar se Pantram k ghar tak</t>
         </is>
       </c>
       <c r="G906" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H906" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I906" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J906" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K906" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
       <c r="A907" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / DHODIYA</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C907" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D907" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E907" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F907" s="1" t="inlineStr">
         <is>
           <t>1748007097/RS/22012035128782 — Nali nirman kary Mehtab k ghar se Pantram k ghar tak</t>
         </is>
       </c>
       <c r="G907" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H907" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I907" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J907" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K907" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
       <c r="A908" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / DHODIYA</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C908" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D908" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E908" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F908" s="1" t="inlineStr">
         <is>
           <t>1748007097/WC/22012035257506 — Samudayik khettalab nirman kary ramraja ke khet ke pas</t>
         </is>
       </c>
       <c r="G908" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H908" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I908" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J908" s="3" t="n">
         <v>45682</v>
@@ -42663,51 +42663,51 @@
         <v>0</v>
       </c>
       <c r="J913" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K913" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="914">
       <c r="A914" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / AMANCHAR</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C914" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D914" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E914" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F914" s="1" t="inlineStr">
         <is>
           <t>1748007100/IF/22012035234387 — Khettalab nirman kary indrabhan/ maharaj singh</t>
         </is>
       </c>
       <c r="G914" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H914" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I914" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J914" s="3" t="n">
         <v>45453</v>
@@ -42757,51 +42757,51 @@
         <v>0</v>
       </c>
       <c r="J915" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K915" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="916">
       <c r="A916" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BEED SARKAR</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C916" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D916" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E916" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F916" s="1" t="inlineStr">
         <is>
           <t>1748007102/AV/22012034666820 — Shantidham nirman kary rampura vasti me</t>
         </is>
       </c>
       <c r="G916" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H916" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I916" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J916" s="3" t="n">
         <v>45813</v>
@@ -42898,98 +42898,98 @@
         <v>0</v>
       </c>
       <c r="J918" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K918" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="919">
       <c r="A919" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SIHRAI</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C919" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D919" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E919" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F919" s="1" t="inlineStr">
         <is>
           <t>1748007105/IF/22012035289335 — Khettalab nirman kary Jaspal</t>
         </is>
       </c>
       <c r="G919" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H919" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I919" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J919" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K919" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="920">
       <c r="A920" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SIHRAI</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C920" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D920" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E920" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F920" s="1" t="inlineStr">
         <is>
           <t>1748007105/WC/22012035161086 — Talab nirman kary sehrai</t>
         </is>
       </c>
       <c r="G920" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H920" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I920" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J920" s="3" t="n">
         <v>45390</v>