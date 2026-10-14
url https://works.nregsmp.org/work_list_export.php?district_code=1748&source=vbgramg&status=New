--- v0 (2026-08-29)
+++ v1 (2026-10-14)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K707"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-29 13:28:31</t>
+          <t>Exported on: 2026-10-14 07:03:54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: ASHOK NAGAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,51 +320,51 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SINGAKHEDI</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1748001004/IF/22012035566020 — kup nirman karey yudhishter singh /madho singh gram singakedi</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45813</v>
@@ -508,51 +508,51 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SINGAKHEDI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1748001004/IF/22012035657083 — kheat talab nirman Gajraj singh /gram Singakedi</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45976</v>
@@ -743,239 +743,239 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KADESRA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/22012035450821 — Khet talab nirman pahalwan singh ke khet me gram kadesra</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KADESRA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/22012035456324 — Khet talab nirman mahesh singh ke khet me gram kadesra</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / AKHAIGHAT</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1748001008/AV/22012034661292 — Adiwasi basti me ps school ke samne khel medan</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / AKHAIGHAT</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1748001008/AV/22012034661294 — gram akhaighat me shanti dham nirman</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / AKHAIGHAT</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1748001008/WC/22012035293075 — koop recharge pit hanuman mandir ke pass</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45761</v>
@@ -1072,51 +1072,51 @@
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45883</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KALABAG</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Road for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1748001010/RC/22012034853648 — construction of PMAYG house for individuals PMAYG REG NO MP1284455226</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>46097</v>
@@ -1166,51 +1166,51 @@
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / DEPALKHEDI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1748001012/WC/22012035296358 — Koop recharge pit choki ke Kua par Depalkhedi</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45761</v>
@@ -1307,51 +1307,51 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KOHARWAS</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1748001013/WC/22012035248142 — Talab Nirman Survey Number 240/3 me madan babaji ke sthan ke paas</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45631</v>
@@ -1401,98 +1401,98 @@
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / JANGHAR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1748001014/WC/22012035253778 — Percolation Tank Nale Par  Gram / GP Janghar</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / JANGHAR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1748001014/WC/22012035254432 — Percolation Tank Bigha Nale Par Gram / Gp Janghar</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45682</v>
@@ -1542,145 +1542,145 @@
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / PARSOL</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1748001015/IF/22012035473082 — Khet Talab Nirman Sheshpal / Kok Singh Yadav Gp Parsol</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / PARSOL</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1748001015/IF/22012035526360 — Duggwell Recharge Pit Shilkumar Yadav Ke Koop Par Gram Parsol</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / MANAKCHOWK</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1748001017/RS/22012035130476 — NALI NIRMAN KARYA LODHI MOHALLA GRAM MANAKCHOWK</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45427</v>
@@ -1730,192 +1730,192 @@
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / TIGHRA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja Road for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1748001019/RC/22012034674449 — CC Sadak Tighra</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / TIGHRA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja Road for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1748001019/RC/22012034674452 — CC SADAK</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / TIGHRA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1748001019/WC/22012035160231 — Samudayik Talav Arvindr Jat ke Khet ke Paas</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / PIPROL</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1748001020/IF/22012035307385 — खेत तालाब तोरण सिंह के खेत</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45721</v>
@@ -1965,145 +1965,145 @@
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SILPATI</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1748001021/IC/22012034888787 — Par collation Thank nirnam mata ke raste par Silpati</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SILPATI</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1748001021/IC/22012034888788 — Par collation Thank nirnam mata ke ke pass Silpati</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SIRNI</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1748001022/IF/22012035520663 — हितेसी खेत तालाव राजाराम यादव 447/2</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45761</v>
@@ -2200,474 +2200,474 @@
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / INDORE</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1748001023/FP/22012034641495 — Pokhar nirman Aam talab ke pas Gram Edor</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / INDORE</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1748001023/IC/22012034885990 — pokhar nirman bedmau road gram Edor</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / INDORE</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1748001023/IF/22012035454834 — dug well nirman Gampa Jatav Badiya deh</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / INDORE</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1748001023/LD/22012034945231 — pokhar nirman bedmau road gram Edor</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / INDORE</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1748001023/LD/22012034945269 — pokhar nirman krishnabhan ke khet ke pas Gram Edor</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / INDORE</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1748001023/LD/22012034946551 — percolation tank rinku ke khet ke pas Gram Edor</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / INDORE</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1748001023/LD/22012034951858 — Percolation tank nirman Khacchu ke khet ke pad</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / INDORE</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1748001023/WC/22012035256226 — Parcolation tank nirman Raju ke khet ke pas Gram Indor</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SAKARRA</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1748001024/IF/22012035646122 — Khet talab nirman Surendra lodhi ke khet mein gopalpur</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45982</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SAKARRA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1748001024/IF/22012035646197 — Khet talab nirman ashok lodhi ke khet me gram gopalpur</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45932</v>
@@ -2717,239 +2717,239 @@
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / MAHUWAN</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1748001027/DP/22012034624145 — Bracha Ropan Nirman Go Sala Parisar Ke Piche Mahuan</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / MAHUWAN</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1748001027/RC/22012034841123 — SUDUR /KHET SADAK NIRMAN RAGHUVEER YADAV JI K MAKAN SE GOSHALA TAK</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / MAHUWAN</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1748001027/WC/22012035280521 — नवीन तालाब निर्माण ग्राम महूअन</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / GANESHKHEDA</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1748001032/IF/22012035274381 — Khet talab nirman Ramcharan / Kamla Gram Muderi Gp Ganeshkheda</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / GANESHKHEDA</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1748001032/IF/22012035652944 — Khet Talab Nirman Ghuman / Bhamra Adiwasi Gram Muderi Gp Ganeshkheda</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45932</v>
@@ -3046,51 +3046,51 @@
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / FUTERA NAYAGAON</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1748001034/WC/22012035258968 — Percolation tenk muniram ke khet ke pass</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45749</v>
@@ -3187,192 +3187,192 @@
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAKHTAAR</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1748001037/IF/22012035331458 — Khettalab Kasiram/Gajua Aadiwasi Ke khet me Khasra P75 FRA</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAKHTAAR</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1748001037/IF/22012035341040 — Kishna Adiwasi ke kHet Ke pas Khasra 12</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAKHTAAR</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1748001037/IF/22012035355127 — Khet Talab Kasiram/Gajua Adiwasi ke khet me Khasra P75 FRA</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BHAINSARWAS</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1748001038/IC/22012034888386 — pokhar nirma fakir bail puliya ke pass bherogad</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45681</v>
@@ -3469,239 +3469,239 @@
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BHAINSARWAS</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1748001038/LD/22012034942713 — वृक्ष रोपण सिद्धन की पहाड़ी पर भैंसरबास</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45458</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / RUSALLABUJURG</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1748001040/IF/22012035392064 — khet talab nirman birkha s/o jasua harijan khaskheda</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / RUSALLABUJURG</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1748001040/IF/22012035392129 — khet talab nirman malam singh s/o laxman singh khaskheda</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / RUSALLABUJURG</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1748001040/IF/22012035393410 — Khet talab nirman brajesh s/o diman singh Khaskheda</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / RUSALLABUJURG</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1748001040/IF/22012035393493 — Khet talab nirman brajesh s/o diman singh Khaskheda</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45762</v>
@@ -3751,51 +3751,51 @@
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / MADHIMAHIDPUR</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1748001043/AV/22012034669279 — Atirikt Shed Nirman Karya Goushala mi Gram Madi Mahidpur Serve No 332</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>46048</v>
@@ -3845,2166 +3845,2166 @@
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / MADHIMAHIDPUR</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1748001043/IF/22012035236118 — khet talab nirman ajeet singh/baldev raghu gram badora</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / MADHIMAHIDPUR</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1748001043/IF/22012035238145 — Khet talab nirman pooja bai ke khet me gram badora</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / MADHIMAHIDPUR</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1748001043/LD/22012034943186 — Puliya nirman seetaram kushwah ke khet ke pas</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KURAYLA</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1748001045/IF/22012035662397 — khet talav nirman rajeet /vijay singh kukreta Gp kurayla</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KURAYLA</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1748001045/IF/22012035662399 — khet talav nirman ashok /alam siyar</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KURAYLA</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1748001045/RC/22012034838211 — CC Road Nirman Sitaram Ji ke Ghar se Narendra singh ke ghar ki or</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / DHURRA</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
-          <t>1748001046/IF/22012035300302 — Khet Talab Nirman Lalaram / Anrat Sahu Gram / Gp Dhurra</t>
+          <t>1748001046/IF/22012035300350 — khet Talab Nirman Ramesh / Ram Singh Raghuwanshi Gram Amhera Gp Dhurra</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / DHURRA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
-          <t>1748001046/IF/22012035300350 — khet Talab Nirman Ramesh / Ram Singh Raghuwanshi Gram Amhera Gp Dhurra</t>
+          <t>1748001046/IF/22012035426939 — Khet Talav Nirman Anant Singh Jatav/ Bharosa Jatav  Ke Khet Par Gram Dhurra Gram Panchyat Dhurra</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / DHURRA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
-          <t>1748001046/IF/22012035426939 — Khet Talav Nirman Anant Singh Jatav/ Bharosa Jatav  Ke Khet Par Gram Dhurra Gram Panchyat Dhurra</t>
+          <t>1748001046/IF/22012035615556 — EK BagiyaMaa Ke Naam Sangita/ Nilesh singh Raghuwanshi Gram Dhurra</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
-        <v>45761</v>
+        <v>45870</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>ISAGARH / DHURRA</t>
+          <t>ISAGARH / SANDOH</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
-          <t>1748001046/IF/22012035615556 — EK BagiyaMaa Ke Naam Sangita/ Nilesh singh Raghuwanshi Gram Dhurra</t>
+          <t>1748001047/AV/22012034660312 — Shantidham Nirman Karya sarve No269 gram Gasedi muhal</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
-        <v>45870</v>
+        <v>45519</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SANDOH</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
-          <t>1748001047/AV/22012034660312 — Shantidham Nirman Karya sarve No269 gram Gasedi muhal</t>
+          <t>1748001047/IF/22012035212122 — KHET TALAB MEHARWAN SINGH KE KHET ME</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
-        <v>45519</v>
+        <v>45343</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SANDOH</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
-          <t>1748001047/IF/22012035212122 — KHET TALAB MEHARWAN SINGH KE KHET ME</t>
+          <t>1748001047/IF/22012035212213 — KHET TALAB RAGHUVEER KEWAT KE KHET ME</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45343</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SANDOH</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
-          <t>1748001047/IF/22012035212213 — KHET TALAB RAGHUVEER KEWAT KE KHET ME</t>
+          <t>1748001047/IF/22012035212217 — KHET TALAB RANI KE KHET ME</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45343</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SANDOH</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
-          <t>1748001047/IF/22012035212217 — KHET TALAB RANI KE KHET ME</t>
+          <t>1748001047/IF/22012035212221 — KHET TALAB MUNNA HARIJAN KE KHET ME</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
-        <v>45343</v>
+        <v>45344</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SANDOH</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
-          <t>1748001047/IF/22012035212221 — KHET TALAB MUNNA HARIJAN KE KHET ME</t>
+          <t>1748001047/IF/22012035212226 — KHET TALAB PRANAV KE KHET ME</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45344</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SANDOH</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
-          <t>1748001047/IF/22012035212226 — KHET TALAB PRANAV KE KHET ME</t>
+          <t>1748001047/IF/22012035212231 — KHET TALAB MAMTA DEVENDRA KE KHET ME</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45344</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SANDOH</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
-          <t>1748001047/IF/22012035212231 — KHET TALAB MAMTA DEVENDRA KE KHET ME</t>
+          <t>1748001047/IF/22012035457297 — Khet talab nirman baijnat ke khet me</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
-        <v>45344</v>
+        <v>45761</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SANDOH</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
-          <t>1748001047/IF/22012035457297 — Khet talab nirman baijnat ke khet me</t>
+          <t>1748001047/IF/22012035614883 — Ek bagiya Maa ke naa</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
-        <v>45761</v>
+        <v>45907</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SANDOH</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
-          <t>1748001047/IF/22012035614883 — Ek bagiya Maa ke naa</t>
+          <t>1748001047/IF/22012035657858 — EK BAGIYA MAA KE NAAM VIDHYA BAI BEVA KISHOR SINGH GRAM SANDOH 305/2</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
-        <v>45907</v>
+        <v>46003</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>ISAGARH / SANDOH</t>
+          <t>ISAGARH / DERKHA</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
-          <t>1748001047/IF/22012035657858 — EK BAGIYA MAA KE NAAM VIDHYA BAI BEVA KISHOR SINGH GRAM SANDOH 305/2</t>
+          <t>1748001048/IF/22012035232096 — Khet Talab Nirman Sanjeev / Arjun Singh Raghuwanshi Gp Derkha</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
-        <v>46003</v>
+        <v>45453</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / DERKHA</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
-          <t>1748001048/IF/22012035232096 — Khet Talab Nirman Sanjeev / Arjun Singh Raghuwanshi Gp Derkha</t>
+          <t>1748001048/IF/22012035633017 — EK BAGIYA MAA KE NAAM VANDNA RAGHUWANSHI/DILEEP SINGH GRAM DERKHA</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
-        <v>45453</v>
+        <v>45884</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>ISAGARH / DERKHA</t>
+          <t>ISAGARH / UMRAI</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
-          <t>1748001048/IF/22012035633017 — EK BAGIYA MAA KE NAAM VANDNA RAGHUWANSHI/DILEEP SINGH GRAM DERKHA</t>
+          <t>1748001050/IF/22012035239268 — Khet Talab Nirman Arvind / Badri Singh Raghuwanshi Gram Ranth Gp Umari</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
-        <v>45884</v>
+        <v>45453</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / UMRAI</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
-          <t>1748001050/IF/22012035239268 — Khet Talab Nirman Arvind / Badri Singh Raghuwanshi Gram Ranth Gp Umari</t>
+          <t>1748001050/IF/22012035394200 — khet Talab Nirman Tara Bai / Ashok Sen Gram Ranth Gp Umri</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
-        <v>45453</v>
+        <v>45761</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>ISAGARH / UMRAI</t>
+          <t>ISAGARH / BAYANGA</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
-          <t>1748001050/IF/22012035394200 — khet Talab Nirman Tara Bai / Ashok Sen Gram Ranth Gp Umri</t>
+          <t>1748001051/IF/22012035525958 — khet talav nirman nannulal/nanda</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
-        <v>45761</v>
+        <v>45771</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAYANGA</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
-          <t>1748001051/IF/22012035525958 — khet talav nirman nannulal/nanda</t>
+          <t>1748001051/IF/22012035526309 — khet talav nirman parmal singh yadav/sirnam singh</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAYANGA</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
-          <t>1748001051/IF/22012035526309 — khet talav nirman parmal singh yadav/sirnam singh</t>
+          <t>1748001051/IF/22012035526658 — khet talab nirman dileep yadav/lakhan singh</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAYANGA</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
-          <t>1748001051/IF/22012035526658 — khet talab nirman dileep yadav/lakhan singh</t>
+          <t>1748001051/IF/22012035534543 — khet talav nirman mahendra singh yadav /kamal singh</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAYANGA</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
-          <t>1748001051/IF/22012035534543 — khet talav nirman mahendra singh yadav /kamal singh</t>
+          <t>1748001051/IF/22012035565727 — khet talav nirman ramvati bai yadav</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>ISAGARH / BAYANGA</t>
+          <t>ISAGARH / BAMURIYA</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
-          <t>1748001051/IF/22012035565727 — khet talav nirman ramvati bai yadav</t>
+          <t>1748001052/IF/22012035275163 — khet talab nirman ramlal S/o Shayam adiwsasi gram bamuriya</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
-        <v>45771</v>
+        <v>45427</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAMURIYA</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
-          <t>1748001052/IF/22012035275163 — khet talab nirman ramlal S/o Shayam adiwsasi gram bamuriya</t>
+          <t>1748001052/IF/22012035305186 — Khet Talab Nirman Rajesh Raghuwanshi/ gajraj Singh Gram Ganihari</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
-        <v>45427</v>
+        <v>45682</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAMURIYA</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
-          <t>1748001052/IF/22012035305186 — Khet Talab Nirman Rajesh Raghuwanshi/ gajraj Singh Gram Ganihari</t>
+          <t>1748001052/IF/22012035523796 — Khet Talab Nirman Archana / Mahesh Singh</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
-        <v>45682</v>
+        <v>45791</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAMURIYA</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
-          <t>1748001052/IF/22012035523796 — Khet Talab Nirman Archana / Mahesh Singh</t>
+          <t>1748001052/IF/22012035612475 — Ek Bagiya Ma ke naam Chanda bai Ahirwar/ Sanjeev Ahirwar Gram Bamuriya serve No 808</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
-        <v>45791</v>
+        <v>45884</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAMURIYA</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
-          <t>1748001052/IF/22012035612475 — Ek Bagiya Ma ke naam Chanda bai Ahirwar/ Sanjeev Ahirwar Gram Bamuriya serve No 808</t>
+          <t>1748001052/IF/22012035612498 — Ek Bagiya ma ke naam Ramkumari Ahirwar/lalu Ahirwar Gram Bamuriya serve no 708/1</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAMURIYA</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
-          <t>1748001052/IF/22012035612498 — Ek Bagiya ma ke naam Ramkumari Ahirwar/lalu Ahirwar Gram Bamuriya serve no 708/1</t>
+          <t>1748001052/IF/22012035612502 — Ek Bagiya ma ke naam Ramkumari Ahirwar/lalu Ahirwar Gram Bamuriya serve no 708/1</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAMURIYA</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
-          <t>1748001052/IF/22012035612502 — Ek Bagiya ma ke naam Ramkumari Ahirwar/lalu Ahirwar Gram Bamuriya serve no 708/1</t>
+          <t>1748001052/IF/22012035612514 — Ek Bagiya Ma ke nam Priti Raghuwanshi/ Pradeep Singh Gram bamuriya serve no587</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAMURIYA</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
-          <t>1748001052/IF/22012035612514 — Ek Bagiya Ma ke nam Priti Raghuwanshi/ Pradeep Singh Gram bamuriya serve no587</t>
+          <t>1748001052/RC/22012034680731 — Sudur Sampark sadak Gram Bamuriya se Gram Amahi Raste per Bamuriya Nai</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
-        <v>45884</v>
+        <v>45201</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAMURIYA</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
-          <t>1748001052/RC/22012034680731 — Sudur Sampark sadak Gram Bamuriya se Gram Amahi Raste per Bamuriya Nai</t>
+          <t>1748001052/WC/22012035180537 — Stop Dam Nirman Adiwasi Basti ke pass Bamuriya nale per</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAMURIYA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
-          <t>1748001052/WC/22012035180537 — Stop Dam Nirman Adiwasi Basti ke pass Bamuriya nale per</t>
+          <t>1748001052/WC/22012035189206 — Stop Dam Nirman Adiwasi Basti ke pass Bamuriya nai</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>ISAGARH / BAMURIYA</t>
+          <t>ISAGARH / KANHERA</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
-          <t>1748001052/WC/22012035189206 — Stop Dam Nirman Adiwasi Basti ke pass Bamuriya nai</t>
+          <t>1748001053/IF/22012035236018 — Khet talab manna kevat ke khet mein</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
-        <v>45201</v>
+        <v>45383</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KANHERA</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
-          <t>1748001053/IF/22012035236018 — Khet talab manna kevat ke khet mein</t>
+          <t>1748001053/IF/22012035239201 — Khet talab nirman Ashok Raghuwanshi  Gram kanhera</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>ISAGARH / KANHERA</t>
+          <t>ISAGARH / MAHANA</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
-          <t>1748001053/IF/22012035239201 — Khet talab nirman Ashok Raghuwanshi  Gram kanhera</t>
+          <t>1748001054/WC/22012035207953 — Community Khet Talab Nirman Shakir Khan Ke Khet Ke Pass Gp Mahana</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
-        <v>45383</v>
+        <v>45453</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / MAHANA</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
-          <t>1748001054/WC/22012035207953 — Community Khet Talab Nirman Shakir Khan Ke Khet Ke Pass Gp Mahana</t>
+          <t>1748001054/WC/22012035207954 — Community Khet Talab Nirman Shakir Khan Ke Khet Ke Pass Gp Mahana</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>ISAGARH / MAHANA</t>
+          <t>ISAGARH / BHARROLI</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
-          <t>1748001054/WC/22012035207954 — Community Khet Talab Nirman Shakir Khan Ke Khet Ke Pass Gp Mahana</t>
+          <t>1748001055/AV/22012034662273 — Shanti Dham Talab ki par ke niche gram Bharroli</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
-        <v>45453</v>
+        <v>45567</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>ISAGARH / BHARROLI</t>
+          <t>ISAGARH / BHAGWANPUR</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
-          <t>1748001055/AV/22012034662273 — Shanti Dham Talab ki par ke niche gram Bharroli</t>
+          <t>1748001056/AV/VB/22012034669599 — Khel Medan Prathmik Sala Bhavan gram Jolan serve No 136</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
-        <v>45567</v>
+        <v>46249</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BHAGWANPUR</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1748001056/IF/22012035280656 — Khet Talab Nirman Santosh / Narayan Prasad Sharma Gram Jolan Gp Bhagwanpur</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BHAGWANPUR</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1748001056/IF/22012035417880 — खेत तालाब निर्माण संतोष शर्मा का खेत मे ग्राम जोलन</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45771</v>
@@ -6054,239 +6054,239 @@
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BHAGWANPUR</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1748001056/WC/22012035240520 — Percolation Tank Prathmik Shala Bhavan  Ke Pass Gram / GP Bhagwanpur</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KHIRIYADEWAT</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1748001057/IC/22012034893375 — Percolation tank nirman Shantidhaam ke paas khiriyat devat</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KHIRIYADEWAT</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1748001057/IF/22012035403621 — Khet talab ashok raghuveer 796</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / PIPRODA</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1748001059/IC/22012034885387 — community plantaion bahadiya par  jajankhedi</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45495</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / PIPRODA</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1748001059/RC/22012034821112 — CC SADAK NIRMAN CHAKK PRANGAN MI GRAM JAJANKHEDI</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45396</v>
@@ -6336,51 +6336,51 @@
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SARASKHEDI</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1748001064/IF/22012035529699 — KHET TALAV NIRMAN SHATRUDHAN/RAJDHAR SINGH YADAV KHET ME GRAM SARASKHEDI</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45761</v>
@@ -6430,145 +6430,145 @@
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45992</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / CHHEERKHEDA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1748001065/IF/22012035383963 — Khet talav nirman nathan Ahirwar chhirkheda</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / CHHEERKHEDA</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1748001065/IF/22012035384632 — Khet talav nirman nathan Ahirwar chhirkheda</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / CHHEERKHEDA</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1748001065/IF/22012035385388 — Khet Talav nirman Ashis/tofan Ahirwar chhirkheda</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45761</v>
@@ -6759,145 +6759,145 @@
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45468</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SEMARKHEDI</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1748001068/IF/22012035385151 — Khet talab nirman maherbansingh gram govindpur</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SEMARKHEDI</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1748001068/IF/22012035393409 — suresh ke khet ke pass parculacation tank</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SEMARKHEDI</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1748001068/IF/22012035393436 — parculation tank suresh ke khet ke pass</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45762</v>
@@ -6947,145 +6947,145 @@
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45883</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / RUHANA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1748001070/IF/22012035489171 — Khet talab nirman sukanlal/nattha adiwasi gram chandanbhenta</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / AKLON</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1748001071/WC/22012035249260 — Perculation Tank Nirman Parsu Adiwasi ke khet  ke pass</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / AKLON</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1748001071/WC/22012035249375 — Peculation tank parshu adiwasi ke khet ke pas</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45682</v>
@@ -7323,98 +7323,98 @@
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45569</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KULWAR</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1748001074/IF/22012035353437 — KHET TALAB NIRMAN MULCHAND ADIWASI KE KHET ME GRAM IMJHERA GP KULWAR</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / KULWAR</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1748001074/IF/22012035354051 — KHET TALAB NIRMAN AMAR SINGH ADIWASI ke Me Imjhera Kulwar</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45761</v>
@@ -7464,568 +7464,568 @@
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1748001075/AV/22012034669158 — Khel Medan High school ground gram Kalitor serve No 180/1</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1748001075/IF/22012035463850 — sirnam/sukka adhiwashi khet talab nirman kalitor</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1748001075/IF/22012035463878 — sirnam/sukka adhiwashi khet talab nirman kalitor</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1748001075/IF/22012035463885 — pramal / gulab adhiwashi khet talab nirman kalitor</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1748001075/IF/22012035463894 — gyarsi /braja adhiwashi khet talab nirman kalitor</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1748001075/IF/22012035463901 — gopal /haryan adhiwashi khet talab nirman kalitor</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1748001075/IF/22012035463913 — kartar /harnam singh gurjari khet talab nirman kalitor</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1748001075/IF/22012035463920 — ramsurup /haryan gurjar khet talab nirman kalitor</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1748001075/IF/22012035463930 — Rajpal / shyamtori gurjarikhet talab nirman kalitor</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1748001075/IF/22012035467990 — khet talb nirman pramal/ gulab singh adhiwashi sa27</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1748001075/IF/22012035469289 — KHET TALAV NIRMAN KARTAR GURJAR KE KHET ME GRAM KALITOR</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1748001075/IF/22012035479397 — KHET TALAV NIRMAN RAMSWAROP GURJAR KE KHET ME GRAM KALITOR</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45761</v>
@@ -8169,192 +8169,192 @@
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1748001075/WC/22012035282085 — community  percolatank  bhaisasur nale ke pass</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1748001075/WC/22012035282086 — community  percolatank</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1748001075/WC/22012035282096 — Pond Repair naini khoye</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHYAMATORI</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1748001075/WC/22012035286829 — Pond Repair naini khoye</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45761</v>
@@ -8404,239 +8404,239 @@
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHANKARPUR</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1748001076/IF/22012035237999 — Khet Talab Nirman Pancham Harijan Muliya Chackk Gp Shankarpur</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHANKARPUR</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1748001076/LD/22012034602633 — Baundry nirman shiv jyoti goshala shankarpur</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHANKARPUR</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1748001076/LD/22012034602634 — Baundry nirman shiv jyoti goshala shankarpur</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHANKARPUR</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1748001076/WC/22012035180077 — Stap dam nirman Amna/Kishna ke khet ke pas shankarpur</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / SHANKARPUR</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1748001076/WC/22012035296413 — Jal Ganga Samvardhan Abhiyan antergat  Dug well Rechage pit nirman community koop ke pass Karondi gp</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45761</v>
@@ -8733,51 +8733,51 @@
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / LAHIDPUR</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1748001078/IF/22012035653384 — kapil dhara koop nirman maan bai w/o hariram harijan</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45932</v>
@@ -8827,615 +8827,615 @@
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / DHAKONI</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1748001079/IF/22012035483874 — talav nirman milkha singh/vishakha singh</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / PATKHEDA</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1748001080/IF/22012035427020 — Khet Talab Nirman Phul Singh / Chatra Adiwasi Gp Ghurwarkala</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / JANODA</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1748001081/IF/22012035351214 — koop nirman surendr kour gram janoda</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / JANODA</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1748001081/IF/22012035390425 — khet talab nannu lal rai gram janoda</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / JANODA</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1748001081/IF/22012035390527 — khet talab nannu lal rai gram janoda</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / JANODA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1748001081/IF/22012035401405 — Khet talab ragraj gadariya janoda</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / HAIDAR</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1748001082/IF/22012035521910 — khet talab nirman piragbai ke khet me haider</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / HAIDAR</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1748001082/IF/22012035662290 — Keith Talab Nirman Dileep Ke Khet Ke paas</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / HAIDAR</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1748001082/WC/22012035212818 — community khet talab Nirman Pathar Par</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / HAIDAR</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1748001082/WC/22012035281954 — Percolation tank pathar per 1  Haider</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / HAIDAR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1748001082/WC/22012035306440 — Community Ponds Nirman Pathar per purani taliya ke khere ke paas Haider</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / GHURWARKALAN</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1748001085/IF/22012035312650 — Khet Talab Nirman Rajdhar Singh / Gajram Singh Yadav Gram / Gp Ghurwarkala</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BAYBENI</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1748001091/IC/22012034888073 — Comunity koop nirman sekhar vanskar ke ghar ke pass gram sahsudi</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45567</v>
@@ -9767,51 +9767,51 @@
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BALDEVPUR</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1748001093/IF/22012035662136 — khet talab nirman rambai/lalaram</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>46048</v>
@@ -9955,239 +9955,239 @@
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45466</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BALDEVPUR</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dyke for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1748001093/WC/22012035249271 — NAVIN TALAB NIRMAN BAGHNARI</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45688</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BALDEVPUR</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1748001093/WC/22012035249281 — Percolation Tank PESH BAGHNARI</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BALDEVPUR</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1748001093/WC/22012035249283 — Percolation Tank MAHUA VALI PESH BAGHNARI</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BALDEVPUR</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1748001093/WC/22012035249286 — Percolation Tank BAGHNARI</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / BALDEVPUR</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1748001093/WC/22012035249289 — Percolation Tank BAGHNARI</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45682</v>
@@ -10237,145 +10237,145 @@
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / HINOTIYA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1748001096/IF/22012035385028 — Khet talab nirman Jeevan kushwah s/o Roop Singh Pakon</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / HINOTIYA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1748001096/IF/22012035391696 — Khet talab nirman Vishnuprasad Sharma s/o Hajarilal Pakon</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>ISAGARH / HINOTIYA</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1748001096/WC/22012035214866 — pokhar nirman shishupal ke ghar ke pas pakon</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45452</v>
@@ -10425,51 +10425,51 @@
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / THOBON</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1748002001/WC/22012035161604 — Samudayik khet talab nirman karya</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45315</v>
@@ -10519,98 +10519,98 @@
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / MUDRAKALAN</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1748002003/WC/22012035164087 — Samudayik khet talab nirman kary mudrakala</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / KHERAI</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1748002004/AV/22012034665114 — Khel maidhan nirman kary kherai baksanpur main road ke pas gram mardankhedi gp kherai</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45682</v>
@@ -10660,98 +10660,98 @@
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / GARETI</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1748002006/WC/22012035164099 — Samudayik khet talab nirman kary Garethi</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / AAKATE</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1748002007/WC/22012035164016 — Samudayik khet talab nirman kary aaket</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45201</v>
@@ -11083,51 +11083,51 @@
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / BANKALPUR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1748002011/WC/22012035164019 — Samudayik khet talab nirman kary bakalpur</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45201</v>
@@ -11177,51 +11177,51 @@
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / NAYAKHEDA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1748002014/WC/22012035164063 — Samudayik khet talab nirman kary Nayakheda</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45201</v>
@@ -11318,98 +11318,98 @@
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / JAARSAL</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1748002017/FR/22012034323775 — Samudayik khet talab nirman kary nepal ke khet ke pas gp jarsal</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / JAARSAL</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1748002017/WC/22012035164094 — Samudayik khet talab nirman kary Jarsal</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45201</v>
@@ -11553,145 +11553,145 @@
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / LALOITANKA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1748002022/WC/22012035164133 — Samudayik khet talab nirman kary laloitaka</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / KHIRAKATANKA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1748002023/AV/22012034663944 — Khel maidhan nirman kary gram rampur muhal gp khirkataka</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / KHIRAKATANKA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1748002023/AV/22012034663965 — Khel maidhan nirman kary gram khirkataka gp khirkataka</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45567</v>
@@ -11925,192 +11925,192 @@
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / MOHARI</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1748002026/WC/22012035164163 — Samudayik khet talab nirman kary mohari</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / DONGAR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1748002028/WC/22012035164074 — Samudayik khet talab nirman kary dogar</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / AMROD</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1748002029/WC/22012035164021 — Samudayik khet talab nirman kary Amrod</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / BHARIYAKHADI</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1748002030/WC/22012035164026 — Samudayik khet talab nirman kary bhariyakhedi</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45201</v>
@@ -12160,145 +12160,145 @@
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / BHATOLI</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1748002031/WC/22012035251671 — Samudayik khet talab nirman kary Anant kumar ke khet ke pas gp bhatoli</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / BHATOLI</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1748002031/WC/22012035251673 — Samudayik khet talab nirman kary Anant kumar ke khet ke pas gp bhatoli</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / BHATOLI</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1748002031/WC/22012035251675 — Samudayik khet talab nirman kary Anant kumar ke khet ke pas gp bhatoli</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45650</v>
@@ -12348,51 +12348,51 @@
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / MAHOLI</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1748002034/WC/22012035164151 — Samudayik khet talab nirman kary maholi</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45201</v>
@@ -12818,51 +12818,51 @@
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / GODHAN</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1748002037/WC/22012035295330 — Dug well recharge Pit Ramju raja ke kapil dhara kuaa ke pas Gram nidhanpur Gp godhan</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45761</v>
@@ -13241,51 +13241,51 @@
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / MOHANPUR</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1748002044/WC/22012035164160 — Samudayik khet talab nirman kary mohanpur</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45201</v>
@@ -13711,51 +13711,51 @@
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / ARRON</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1748002060/IF/22012035442305 — Hitgrahi khet talab nirman kary Roop singh / Rajdhar singh yadav gram Pandri Seharai Gp Arron</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45761</v>
@@ -13852,51 +13852,51 @@
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / ARRON</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1748002060/WC/22012035164020 — Samudayik khet talab nirman kary Arron</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45201</v>
@@ -14134,51 +14134,51 @@
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / MITHAKHEDA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1748002064/WC/22012035164155 — Samudayik khet talab nirman kary meethakheda</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45201</v>
@@ -14698,239 +14698,239 @@
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>CHANDERI / BADERA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1748002070/WC/22012035290864 — Dug well recharge Pit Kirpal singh / Chandan singh lodhi ke kua ke pas gram Chak badera Gp badera</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MASIDPUR</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1748005001/AV/22012034666666 — शान्ति धाम निर्माण गोरा धमना रोड</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SONERA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1748005003/IC/22012034891155 — Samudayik koop nirman Karya Sonera</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SONERA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1748005003/WC/22012035316429 — Talab jirnoddhar karya gram mohri sonera</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / DHAMNA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1748005004/IF/22012035428821 — parmal singh</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45761</v>
@@ -15074,286 +15074,286 @@
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KACHNAR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1748005006/AV/22012034664760 — Kabristan Nirman Kary thane ke Pass Kachnar</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / AKHAIKRISHAN</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1748005008/IF/22012035284344 — Kapidhara koop purushottam/ gopilal</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45632</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / AKHAIKRISHAN</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1748005008/IF/22012035463155 — khet talab nirman jalam singh / kalyan singh</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / AKHAIKRISHAN</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1748005008/IF/22012035472398 — khettalab nirman jalamsingh khejra nai</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KAKARUARAI</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1748005011/IF/22012035486899 — Kapil dhara  koop Nirman karya Rajendra kumar ke khet me gram Chirola</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KAKARUARAI</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1748005011/IF/22012035486900 — Kapil dhara  koop Nirman karya Rajendra kumar ke khet me gram Chirola</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45761</v>
@@ -15403,239 +15403,239 @@
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BERKHEDI TOMEN</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1748005020/IC/22012034890217 — samudayik koop berkhedi tumen</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BERKHEDI TOMEN</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1748005020/IF/22012035197297 — खेत तालाब निर्माण मुन्नी बाई पत्नी बहादुर</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BERKHEDI TOMEN</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1748005020/RC/22012034674447 — सुदूर सड़क निर्माण प्रकाश चौकीदार के खेत से मलावनी पक्की सड़क तरफ</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45320</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / HINOTIYA PACHAR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1748005021/IC/22012034890471 — stap dem ke pass</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / HINOTIYA PACHAR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1748005021/IC/22012034890472 — kuph nirman jetendra ghar ke pass</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45761</v>
@@ -15732,10228 +15732,10228 @@
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SIRSI PACHAR-1</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1748005022/AV/22012034668922 — khel medan nirman gram pipnawada</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SIRSI PACHAR-1</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1748005022/AV/22012034668923 — khel medan nirman gram sirsi pachhar</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SIRSI PACHAR-1</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1748005022/IC/22012034891117 — sarvjanik kup nirman aam ke ped ke pas gram pipnwada</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SIRSI PACHAR-1</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1748005022/IF/22012035662331 — khet talav nirman amandeep kour /veerbahadur ke khet par gram bamori bheema</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SIRSI PACHAR-1</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1748005022/IF/22012035662333 — khet talav niraman sunil kumar /brajmohan ke khet par gram sirsi pachhar</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SIRSI PACHAR-1</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1748005022/WC/22012035253017 — talav nirman halke ke makan ke pas gra bamori bheema</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHIRIYA GUNHAS</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1748005023/IC/22012034891142 — Sarvajanik koop nirman karya Bundel Ahirwar ke ghar ke pas Harijan basti</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KARIYA KHEDI</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1748005025/WC/22012035224187 — Poker nirman karye Nandlal ke khet ke pass gram salmai</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45521</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MAD KHEDA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1748005026/IC/22012034889220 — samudayik koop nirman karya sakir khan ke makan ke pas</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MAD KHEDA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1748005026/IC/22012034889641 — Samudyik koop nirman karya raja miyan ke ke makan ke pas chakka par</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45746</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BAMORIYA FUT</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1748005028/IC/22012034884162 — koop  nirman samudayak bhaban k pass bamuriya foot</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / BAMORIYA FUT</t>
+          <t>ASHOKNAGAR / AWARI MAFI</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1748005028/IF/22012035530460 — खेत तालाब निर्माण कार्य सोमसिंह यादव/कप्तान सिंह</t>
+          <t>1748005029/AV/22012034663344 — Shantidham Nirman Karya Gram Palkatori</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>45761</v>
+        <v>45631</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / AWARI MAFI</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1748005029/AV/22012034663344 — Shantidham Nirman Karya Gram Palkatori</t>
+          <t>1748005029/AV/22012034666953 — Shantidham Nirman Karya Gram Palkatori</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>45631</v>
+        <v>45761</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / AWARI MAFI</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1748005029/AV/22012034666953 — Shantidham Nirman Karya Gram Palkatori</t>
+          <t>1748005029/IF/22012035651335 — khet talab prakash ahirwar khet pur awari</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / AWARI MAFI</t>
+          <t>ASHOKNAGAR / KOLUA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1748005029/IF/22012035651335 — khet talab prakash ahirwar khet pur awari</t>
+          <t>1748005030/AV/22012034659461 — Shantidham nirman Karya gram Kolua 0</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>45932</v>
+        <v>45455</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / KOLUA</t>
+          <t>ASHOKNAGAR / NARYANPUR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1748005030/AV/22012034659461 — Shantidham nirman Karya gram Kolua 0</t>
+          <t>1748005031/IC/22012034883921 — सार्वजनिक कूप निर्माण सुभम सेन के मकान के पास</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>45455</v>
+        <v>45317</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / NARYANPUR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1748005031/IC/22012034883921 — सार्वजनिक कूप निर्माण सुभम सेन के मकान के पास</t>
+          <t>1748005031/IC/22012034883922 — सार्वजनिक कूप निर्माण रघुराज सिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / NARYANPUR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Canal</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1748005031/IC/22012034883922 — सार्वजनिक कूप निर्माण रघुराज सिंह के खेत के पास</t>
+          <t>1748005031/WC/22012035198713 — Naveen talav nirman tarun ke khet ke pass narayanpur</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>45317</v>
+        <v>45316</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / NARYANPUR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1748005031/WC/22012035198713 — Naveen talav nirman tarun ke khet ke pass narayanpur</t>
+          <t>1748005031/WC/22012035325407 — Pokhar Nirman karya Sita ke khet ke pass Narayanpur</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>45316</v>
+        <v>45932</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / NARYANPUR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1748005031/WC/22012035325407 — Pokhar Nirman karya Sita ke khet ke pass Narayanpur</t>
+          <t>1748005031/WC/22012035328832 — Community khet talab nirman karya sanjay ke khet ke pas</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>45932</v>
+        <v>46048</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / NARYANPUR</t>
+          <t>ASHOKNAGAR / RIJODA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1748005031/WC/22012035328832 — Community khet talab nirman karya sanjay ke khet ke pas</t>
+          <t>1748005034/AV/22012034657623 — Shantidham nirman gram rijoda</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>46048</v>
+        <v>45454</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / RIJODA</t>
+          <t>ASHOKNAGAR / DANGORA FUT</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1748005034/AV/22012034657623 — Shantidham nirman gram rijoda</t>
+          <t>1748005035/IF/22012035360011 — Koop nirman karya Ramkisan / Gyarsa</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>45454</v>
+        <v>45748</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / DANGORA FUT</t>
+          <t>ASHOKNAGAR / GATASHADORA-</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1748005035/IF/22012035360011 — Koop nirman karya Ramkisan / Gyarsa</t>
+          <t>1748005037/IF/22012035436883 — khet talab vishveer dola</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / GATASHADORA-</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1748005037/IF/22012035436883 — khet talab vishveer dola</t>
+          <t>1748005037/IF/22012035642204 — Ek Bagiya Maa ne Naam Kasibai Pal / Tophan singh</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>45761</v>
+        <v>45885</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / GATASHADORA-</t>
+          <t>ASHOKNAGAR / SEMRA PAHAD</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1748005037/IF/22012035642204 — Ek Bagiya Maa ne Naam Kasibai Pal / Tophan singh</t>
+          <t>1748005038/AV/22012034658890 — Puliya nirmand karya shantidham marg par</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>0</v>
+        <v>25000</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>45885</v>
+        <v>45455</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRA PAHAD</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1748005038/AV/22012034658890 — Puliya nirmand karya shantidham marg par</t>
+          <t>1748005038/IC/22012034892095 — Samudayik koop nirman karya Bawadikheda Marg ke pas</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>25000</v>
+        <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>45455</v>
+        <v>45761</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRA PAHAD</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1748005038/IC/22012034892095 — Samudayik koop nirman karya Bawadikheda Marg ke pas</t>
+          <t>1748005038/IC/22012034892097 — Samudayik koop nirman karya Shankar ji ke chbutra ke pas</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRA PAHAD</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1748005038/IC/22012034892097 — Samudayik koop nirman karya Shankar ji ke chbutra ke pas</t>
+          <t>1748005038/WC/22012035225889 — Sarvajanik Koop Nirman karya Adiwashi wasti  Gram Sagar chakka</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / SEMRA PAHAD</t>
+          <t>ASHOKNAGAR / BARKHEDALAL</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1748005038/WC/22012035225889 — Sarvajanik Koop Nirman karya Adiwashi wasti  Gram Sagar chakka</t>
+          <t>1748005039/IC/22012034893354 — sarbjanik kup harijan basti</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>45567</v>
+        <v>46048</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / BARKHEDALAL</t>
+          <t>ASHOKNAGAR / BHADON</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1748005039/IC/22012034893354 — sarbjanik kup harijan basti</t>
+          <t>1748005040/AV/22012034662487 — go sala charagah bhadon</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>46048</v>
+        <v>45506</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BHADON</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1748005040/AV/22012034662487 — go sala charagah bhadon</t>
+          <t>1748005040/IC/22012034889788 — Sarvjanik koop nirmad Bhadon Colony</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>45506</v>
+        <v>45748</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BHADON</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1748005040/IC/22012034889788 — Sarvjanik koop nirmad Bhadon Colony</t>
+          <t>1748005040/IC/22012034889801 — samudayak koop nirman hinnoda</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BHADON</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1748005040/IC/22012034889801 — samudayak koop nirman hinnoda</t>
+          <t>1748005040/IF/22012035232805 — khet talab vimlesh bai</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>45748</v>
+        <v>45450</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BHADON</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1748005040/IF/22012035232805 — khet talab vimlesh bai</t>
+          <t>1748005040/IF/22012035541864 — khet talab nirman krishnpal singh</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>45450</v>
+        <v>45791</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BHADON</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1748005040/IF/22012035541864 — khet talab nirman krishnpal singh</t>
+          <t>1748005040/IF/22012035553144 — khet talab nirman kallu</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>45791</v>
+        <v>45767</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BHADON</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1748005040/IF/22012035553144 — khet talab nirman kallu</t>
+          <t>1748005040/IF/22012035565236 — khet talab nirman meera bai</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>45767</v>
+        <v>45813</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BHADON</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1748005040/IF/22012035565236 — khet talab nirman meera bai</t>
+          <t>1748005040/IF/22012035646579 — khet talab nirman satpal simngh</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>45813</v>
+        <v>45976</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BHADON</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1748005040/IF/22012035646579 — khet talab nirman satpal simngh</t>
+          <t>1748005040/IF/22012035662325 — Khet talab nirman karya durgesh ke khet mein</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>45976</v>
+        <v>46048</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BHADON</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1748005040/IF/22012035662325 — Khet talab nirman karya durgesh ke khet mein</t>
+          <t>1748005040/WC/22012035306148 — samudayk dagbel bhadon</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>46048</v>
+        <v>45797</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / BHADON</t>
+          <t>ASHOKNAGAR / NAGESHRI</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1748005040/WC/22012035306148 — samudayk dagbel bhadon</t>
+          <t>1748005041/IC/22012034889595 — सार्वजनिक कूप निर्माण  शाला भवन के पास नगेश्री</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>45797</v>
+        <v>45681</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / NAGESHRI</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1748005041/IC/22012034889595 — सार्वजनिक कूप निर्माण  शाला भवन के पास नगेश्री</t>
+          <t>1748005041/IC/22012034889596 — सार्वजनिक कूप निर्माण पुराने प्राथमिक शाला भवन के पास इंगलेखेड़ी</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>45681</v>
+        <v>45682</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / NAGESHRI</t>
+          <t>ASHOKNAGAR / BHONRA KACHHI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1748005041/IC/22012034889596 — सार्वजनिक कूप निर्माण पुराने प्राथमिक शाला भवन के पास इंगलेखेड़ी</t>
+          <t>1748005043/IF/22012035646673 — Khet talab khilan</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>45682</v>
+        <v>45932</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BHONRA KACHHI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1748005043/IF/22012035646673 — Khet talab khilan</t>
+          <t>1748005043/IF/22012035646675 — Khet talab mansingh</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / BHONRA KACHHI</t>
+          <t>ASHOKNAGAR / SIKANDRA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1748005043/IF/22012035646675 — Khet talab mansingh</t>
+          <t>1748005044/AV/22012034669155 — Shanti Dham nirman Gram Jalalpur Tumen</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>45932</v>
+        <v>46047</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / SIKANDRA</t>
+          <t>ASHOKNAGAR / SHABAJPUR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1748005044/AV/22012034669155 — Shanti Dham nirman Gram Jalalpur Tumen</t>
+          <t>1748005045/AV/22012034666866 — शांतिधाम निर्माण कार्य हरिजन बस्ती ग्राम शहवाजपुर</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>46047</v>
+        <v>45761</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / SHABAJPUR</t>
+          <t>ASHOKNAGAR / CHHIPON</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1748005045/AV/22012034666866 — शांतिधाम निर्माण कार्य हरिजन बस्ती ग्राम शहवाजपुर</t>
+          <t>1748005047/IF/22012035415744 — khet talab ram singh ke khet me</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / CHHIPON</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1748005047/IF/22012035415744 — khet talab ram singh ke khet me</t>
+          <t>1748005047/WC/22012035284030 — dugwel sarvjink koop</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / CHHIPON</t>
+          <t>ASHOKNAGAR / REPRI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1748005047/WC/22012035284030 — dugwel sarvjink koop</t>
+          <t>1748005048/AV/22012034667989 — Kabristan Nirman karya Gram Karamsi</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / REPRI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1748005048/AV/22012034667989 — Kabristan Nirman karya Gram Karamsi</t>
+          <t>1748005048/IC/22012034889496 — sarvjanik koop mata ke pass ratikheda</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>45932</v>
+        <v>45683</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / REPRI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1748005048/IC/22012034889496 — sarvjanik koop mata ke pass ratikheda</t>
+          <t>1748005048/IF/22012035572249 — Khet talab nirman karya Ghanshyam</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / REPRI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1748005048/IF/22012035572249 — Khet talab nirman karya Ghanshyam</t>
+          <t>1748005048/IF/22012035662334 — Khet Tallab kary nirman Rumal singh</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>45761</v>
+        <v>46048</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / REPRI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1748005048/IF/22012035662334 — Khet Tallab kary nirman Rumal singh</t>
+          <t>1748005048/IF/22012035662335 — खेत तालाब निर्माण कार्य रुमाल सिंह</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>46048</v>
+        <v>46049</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / REPRI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1748005048/IF/22012035662335 — खेत तालाब निर्माण कार्य रुमाल सिंह</t>
+          <t>1748005048/WC/22012035315959 — Talab Jirnoddhar Karya Tari ke pas Gram Repri</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>46049</v>
+        <v>45761</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / REPRI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1748005048/WC/22012035315959 — Talab Jirnoddhar Karya Tari ke pas Gram Repri</t>
+          <t>1748005048/WC/22012035326020 — Sarvjanik koop nirman kary gau shala ke pass gram repri</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>45761</v>
+        <v>46017</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / REPRI</t>
+          <t>ASHOKNAGAR / AMKHEDA SUKHA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1748005048/WC/22012035326020 — Sarvjanik koop nirman kary gau shala ke pass gram repri</t>
+          <t>1748005049/WC/22012035305753 — Dugwell recharge nirman karya sarwzanik koop ke pas hamidpur</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>46017</v>
+        <v>45761</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / AMKHEDA SUKHA</t>
+          <t>ASHOKNAGAR / BAMORA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1748005049/WC/22012035305753 — Dugwell recharge nirman karya sarwzanik koop ke pas hamidpur</t>
+          <t>1748005050/AV/22012034668038 — Kabristan Nirman karya Gram Bamora</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BAMORA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1748005050/AV/22012034668038 — Kabristan Nirman karya Gram Bamora</t>
+          <t>1748005050/IC/22012034890212 — Samudayik koop nirman karya Nale ke pas</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>45932</v>
+        <v>45748</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / BAMORA</t>
+          <t>ASHOKNAGAR / SEMRA BAMORA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair &amp; Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1748005050/IC/22012034890212 — Samudayik koop nirman karya Nale ke pas</t>
+          <t>1748005051/WC/22012035149685 — pokhar nirman kamalsingh ke khet pass</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>45748</v>
+        <v>45201</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRA BAMORA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair &amp; Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1748005051/WC/22012035149685 — pokhar nirman kamalsingh ke khet pass</t>
+          <t>1748005051/WC/22012035149686 — pokhar nirman kamalsingh ke khet pass</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRA BAMORA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1748005051/WC/22012035149686 — pokhar nirman kamalsingh ke khet pass</t>
+          <t>1748005051/WC/22012035186679 — pokhar nirman jendarsingh ke khet pass gram banskhedi</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>45201</v>
+        <v>45317</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRA BAMORA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair &amp; Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1748005051/WC/22012035186679 — pokhar nirman jendarsingh ke khet pass gram banskhedi</t>
+          <t>1748005051/WC/22012035186684 — pokhar nirman Rajpal ke khet pass gram banskhedi</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRA BAMORA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair &amp; Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1748005051/WC/22012035186684 — pokhar nirman Rajpal ke khet pass gram banskhedi</t>
+          <t>1748005051/WC/22012035186688 — pokhar nirman shivjeet ke khet pass gram banskhedi                      pass</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / SEMRA BAMORA</t>
+          <t>ASHOKNAGAR / MAHUALAMPUR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1748005051/WC/22012035186688 — pokhar nirman shivjeet ke khet pass gram banskhedi                      pass</t>
+          <t>1748005053/IF/22012035431577 — khet talab nirman karya veeran singh /chhogilal yadav gram alampur</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>45317</v>
+        <v>45761</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / MAHUALAMPUR</t>
+          <t>ASHOKNAGAR / MENAI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1748005053/IF/22012035431577 — khet talab nirman karya veeran singh /chhogilal yadav gram alampur</t>
+          <t>1748005054/WC/22012035186928 — sarvjanik koop nirman bhurakhedi</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>45761</v>
+        <v>45316</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MENAI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1748005054/WC/22012035186928 — sarvjanik koop nirman bhurakhedi</t>
+          <t>1748005054/WC/22012035187839 — pokhar nirman dharmraj k khet k paas</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MENAI</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1748005054/WC/22012035187839 — pokhar nirman dharmraj k khet k paas</t>
+          <t>1748005054/WC/22012035187842 — pokhar nirman lakhan  k khet k paas</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MENAI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1748005054/WC/22012035187842 — pokhar nirman lakhan  k khet k paas</t>
+          <t>1748005054/WC/22012035187844 — pokhar nirman gopal k khet k paas</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MENAI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1748005054/WC/22012035187844 — pokhar nirman gopal k khet k paas</t>
+          <t>1748005054/WC/22012035187847 — pokhar nirman prakash k khet k paas</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / MENAI</t>
+          <t>ASHOKNAGAR / KAKAKHEDI</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1748005054/WC/22012035187847 — pokhar nirman prakash k khet k paas</t>
+          <t>1748005055/WC/22012035244272 — Percolation Tanks Nirman Karya Bhura khet ke pass 3</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>45316</v>
+        <v>45631</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / KAKAKHEDI</t>
+          <t>ASHOKNAGAR / JATOLI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1748005055/WC/22012035244272 — Percolation Tanks Nirman Karya Bhura khet ke pass 3</t>
+          <t>1748005056/IC/22012034888892 — Samudayik koop nirman karya  jatoli</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>45631</v>
+        <v>45651</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / JATOLI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1748005056/IC/22012034888892 — Samudayik koop nirman karya  jatoli</t>
+          <t>1748005056/WC/22012035228449 — Pokhar nirman karya Nale ke pas</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>45651</v>
+        <v>45567</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / JATOLI</t>
+          <t>ASHOKNAGAR / KARRIYA BUDHU</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1748005056/WC/22012035228449 — Pokhar nirman karya Nale ke pas</t>
+          <t>1748005058/IF/22012035657548 — Khet talab nirman karya parmal singh ke khet me gram kariya buddhu</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>45567</v>
+        <v>46017</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / KARRIYA BUDHU</t>
+          <t>ASHOKNAGAR / BARKHEDA CHAJJU</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1748005058/IF/22012035657548 — Khet talab nirman karya parmal singh ke khet me gram kariya buddhu</t>
+          <t>1748005059/AV/22012034658234 — Plantion work School Barkheda chhajju</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>46017</v>
+        <v>45454</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARKHEDA CHAJJU</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1748005059/AV/22012034658234 — Plantion work School Barkheda chhajju</t>
+          <t>1748005059/AV/22012034668863 — Khel Medan Nirman karya School parisar Barkheda chajju</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>45454</v>
+        <v>45932</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARKHEDA CHAJJU</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1748005059/AV/22012034668863 — Khel Medan Nirman karya School parisar Barkheda chajju</t>
+          <t>1748005059/AV/22012034668864 — Khel Medan Nirman karya Gram Sumer</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARKHEDA CHAJJU</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1748005059/AV/22012034668864 — Khel Medan Nirman karya Gram Sumer</t>
+          <t>1748005059/IC/22012034890234 — Hitgrahi koop Nirman Karya Santosh Singh Kekhet Me</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARKHEDA CHAJJU</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1748005059/IC/22012034890234 — Hitgrahi koop Nirman Karya Santosh Singh Kekhet Me</t>
+          <t>1748005059/IC/22012034890816 — Hiteshi Koop Nirman Parvat Singh Ke Khet Me</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARKHEDA CHAJJU</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1748005059/IC/22012034890816 — Hiteshi Koop Nirman Parvat Singh Ke Khet Me</t>
+          <t>1748005059/IF/22012035302470 — Khet Talav Nirman Ramveer Singh Khet Me</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>45761</v>
+        <v>45683</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARKHEDA CHAJJU</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1748005059/IF/22012035302470 — Khet Talav Nirman Ramveer Singh Khet Me</t>
+          <t>1748005059/IF/22012035302475 — Khet Talav Nirman Santosh Singh Khet Me</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARKHEDA CHAJJU</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1748005059/IF/22012035302475 — Khet Talav Nirman Santosh Singh Khet Me</t>
+          <t>1748005059/IF/22012035302476 — Khet Talav Nirman Santosh Singh Khet Me</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARKHEDA CHAJJU</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1748005059/IF/22012035302476 — Khet Talav Nirman Santosh Singh Khet Me</t>
+          <t>1748005059/IF/22012035348258 — Hitgrahi koop Nirman Karya Santosh Singh Kekhet Me</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARKHEDA CHAJJU</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1748005059/IF/22012035348258 — Hitgrahi koop Nirman Karya Santosh Singh Kekhet Me</t>
+          <t>1748005059/IF/22012035402644 — Khet Talav Nirman Fool Singh ke Khet Me</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / BARKHEDA CHAJJU</t>
+          <t>ASHOKNAGAR / BARODIYA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1748005059/IF/22012035402644 — Khet Talav Nirman Fool Singh ke Khet Me</t>
+          <t>1748005060/IC/22012034892153 — Koop nirman karya kartik yadav</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARODIYA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1748005060/IC/22012034892153 — Koop nirman karya kartik yadav</t>
+          <t>1748005060/IF/22012035291477 — Khet Talab Nirman karya lalla / mangaliya</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>45761</v>
+        <v>45631</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARODIYA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1748005060/IF/22012035291477 — Khet Talab Nirman karya lalla / mangaliya</t>
+          <t>1748005060/WH/22012034945449 — TALAB JIRNOUDDHAR SCHOOL KE PASS BARODIYA</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>45631</v>
+        <v>45823</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARODIYA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1748005060/WH/22012034945449 — TALAB JIRNOUDDHAR SCHOOL KE PASS BARODIYA</t>
+          <t>1748005060/WH/22012034945450 — TALAB JIRNOUDDHAR ANGANBADI BHAVAN KE PASS GRAM BARODIYA</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>45823</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / BARODIYA</t>
+          <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1748005060/WH/22012034945450 — TALAB JIRNOUDDHAR ANGANBADI BHAVAN KE PASS GRAM BARODIYA</t>
+          <t>1748005062/AV/22012034666884 — मुक्ति धाम ग्राम सेपरा</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>45823</v>
+        <v>45858</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1748005062/AV/22012034666884 — मुक्ति धाम ग्राम सेपरा</t>
+          <t>1748005062/AV/22012034666886 — मुक्ति धाम ग्राम सेपरा</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>45858</v>
+        <v>45761</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Construction of Cyclone shelter for Community / Construction of Cyclone Shelter for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1748005062/AV/22012034666886 — मुक्ति धाम ग्राम सेपरा</t>
+          <t>1748005062/AV/22012034666890 — मुक्ति धाम ग्राम हिंगोनिया</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cyclone shelter for Community / Construction of Cyclone shelter for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Other Community Building/Assets</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1748005062/AV/22012034666890 — मुक्ति धाम ग्राम हिंगोनिया</t>
+          <t>1748005062/IF/22012035364652 — खेत तालाब निर्माण कार्य तूफान सिंह</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Raising of Nursery for Community / Raising of Nursery for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Nursery Development</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1748005062/IF/22012035364652 — खेत तालाब निर्माण कार्य तूफान सिंह</t>
+          <t>1748005062/WC/22012035177940 — सार्वजनिक कूप निर्माण गौशाला</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>45761</v>
+        <v>45317</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Raising of Nursery for Community / Raising of Nursery for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Nursery Development</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1748005062/WC/22012035177940 — सार्वजनिक कूप निर्माण गौशाला</t>
+          <t>1748005062/WC/22012035181159 — स्टॉप डेम निर्माण ग्राम हिंगोनिया पतवा नाले पर</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1748005062/WC/22012035181159 — स्टॉप डेम निर्माण ग्राम हिंगोनिया पतवा नाले पर</t>
+          <t>1748005062/WC/22012035187807 — पोखर निर्माण कार्य हिंगोनिया पतवा नाले के पास भाग 1</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1748005062/WC/22012035187807 — पोखर निर्माण कार्य हिंगोनिया पतवा नाले के पास भाग 1</t>
+          <t>1748005062/WC/22012035187811 — पोखर निर्माण कार्य हिंगोनिया पतवा नाले के पास भाग 2</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1748005062/WC/22012035187811 — पोखर निर्माण कार्य हिंगोनिया पतवा नाले के पास भाग 2</t>
+          <t>1748005062/WC/22012035187814 — पोखर निर्माण कार्य हिंगोनिया पतवा नाले के पास भाग 3</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1748005062/WC/22012035187814 — पोखर निर्माण कार्य हिंगोनिया पतवा नाले के पास भाग 3</t>
+          <t>1748005062/WC/22012035237323 — परकोलेशन टैंक माता जी के मंदिर के पीछे</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>45317</v>
+        <v>45520</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KHEJRA HAAT</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1748005062/WC/22012035237323 — परकोलेशन टैंक माता जी के मंदिर के पीछे</t>
+          <t>1748005062/WC/22012035237355 — पार्कोलेशन टैंक बबलू के खेत के पास तरावली जागीर</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / KHEJRA HAAT</t>
+          <t>ASHOKNAGAR / BARMAHU</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1748005062/WC/22012035237355 — पार्कोलेशन टैंक बबलू के खेत के पास तरावली जागीर</t>
+          <t>1748005064/IF/22012035419178 — Khet talab Babulal son of mutiya</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>45520</v>
+        <v>45748</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARMAHU</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1748005064/IF/22012035419178 — Khet talab Babulal son of mutiya</t>
+          <t>1748005064/IF/22012035423795 — Khet talab nirman sagun bai wife/o virendra singh</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARMAHU</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1748005064/IF/22012035423795 — Khet talab nirman sagun bai wife/o virendra singh</t>
+          <t>1748005064/IF/22012035496903 — Khet talab nirman bujbal singh ke khet me</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARMAHU</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1748005064/IF/22012035496903 — Khet talab nirman bujbal singh ke khet me</t>
+          <t>1748005064/IF/22012035497202 — khet talab nirman bujbal singh ke khet me</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BARMAHU</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1748005064/IF/22012035497202 — khet talab nirman bujbal singh ke khet me</t>
+          <t>1748005064/WC/22012035318259 — Parkulation tank bholu ke khet ke pass</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>45748</v>
+        <v>45853</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / BARMAHU</t>
+          <t>ASHOKNAGAR / SEMRA HAT</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1748005064/WC/22012035318259 — Parkulation tank bholu ke khet ke pass</t>
+          <t>1748005065/IC/22012034889472 — Sarvjanik koop gata sonera</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>45853</v>
+        <v>45683</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRA HAT</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1748005065/IC/22012034889472 — Sarvjanik koop gata sonera</t>
+          <t>1748005065/IC/22012034892535 — sarvjanik koop semra hat rod</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>45683</v>
+        <v>45748</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / SEMRA HAT</t>
+          <t>ASHOKNAGAR / TARAWALI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1748005065/IC/22012034892535 — sarvjanik koop semra hat rod</t>
+          <t>1748005067/IF/22012035372912 — khet talab nirmand surendra/rajaram tarawali</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / TARAWALI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1748005067/IF/22012035372912 — khet talab nirmand surendra/rajaram tarawali</t>
+          <t>1748005067/IF/22012035402193 — khet talab nirmand sonu/lalliram gram tarawali</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / TARAWALI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1748005067/IF/22012035402193 — khet talab nirmand sonu/lalliram gram tarawali</t>
+          <t>1748005067/IF/22012035402375 — khet talab nirmand sonu/lalliram tarawali</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / TARAWALI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1748005067/IF/22012035402375 — khet talab nirmand sonu/lalliram tarawali</t>
+          <t>1748005067/IF/22012035402505 — khet talab sabbo bai/ramsingh tarawali</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / TARAWALI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1748005067/IF/22012035402505 — khet talab sabbo bai/ramsingh tarawali</t>
+          <t>1748005067/IF/22012035410053 — khet talab nirmand archna bai/rajesh tarawali</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / TARAWALI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1748005067/IF/22012035410053 — khet talab nirmand archna bai/rajesh tarawali</t>
+          <t>1748005067/IF/22012035649431 — खेत तालाब निर्माण अर्चना /राजेश तरावली</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / TARAWALI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1748005067/IF/22012035649431 — खेत तालाब निर्माण अर्चना /राजेश तरावली</t>
+          <t>1748005067/IF/22012035661072 — khet talab nirmand ramesh /emrat singh tarawali</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>45932</v>
+        <v>46048</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / TARAWALI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1748005067/IF/22012035661072 — khet talab nirmand ramesh /emrat singh tarawali</t>
+          <t>1748005067/WH/22012034944488 — Dugwell nirmand japrakash/khubsingh tarawali</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>46048</v>
+        <v>45761</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / TARAWALI</t>
+          <t>ASHOKNAGAR / DHORA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1748005067/WH/22012034944488 — Dugwell nirmand japrakash/khubsingh tarawali</t>
+          <t>1748005069/IF/22012035658882 — KHET TALAB NIRMAN Karya Balakram dhora</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>45761</v>
+        <v>46028</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / DHORA</t>
+          <t>ASHOKNAGAR / PADRIYA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1748005069/IF/22012035658882 — KHET TALAB NIRMAN Karya Balakram dhora</t>
+          <t>1748005070/WC/22012035268237 — Dugwell recharge Nirman Gram Basanpur</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>46028</v>
+        <v>45762</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / PADRIYA</t>
+          <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1748005070/WC/22012035268237 — Dugwell recharge Nirman Gram Basanpur</t>
+          <t>1748005071/AV/22012034669048 — Khet medan niman karya Gram Kherabhan</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>45762</v>
+        <v>46048</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1748005071/AV/22012034669048 — Khet medan niman karya Gram Kherabhan</t>
+          <t>1748005071/IF/22012035241475 — khet talab chakreskumar</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>46048</v>
+        <v>45396</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1748005071/IF/22012035241475 — khet talab chakreskumar</t>
+          <t>1748005071/IF/22012035241488 — KHET TALAB RAMKUMAR</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1748005071/IF/22012035241488 — KHET TALAB RAMKUMAR</t>
+          <t>1748005071/IF/22012035287971 — khettalab raghubeer</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>45396</v>
+        <v>45567</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1748005071/IF/22012035287971 — khettalab raghubeer</t>
+          <t>1748005071/IF/22012035287982 — khet talab aman</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1748005071/IF/22012035287982 — khet talab aman</t>
+          <t>1748005071/IF/22012035424273 — khet talab</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1748005071/IF/22012035424273 — khet talab</t>
+          <t>1748005071/IF/22012035640067 — khet talab ramkrisn sahu</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>45761</v>
+        <v>45961</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1748005071/IF/22012035640067 — khet talab ramkrisn sahu</t>
+          <t>1748005071/IF/22012035648017 — Khat talab ramkrisn</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>45961</v>
+        <v>45932</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1748005071/IF/22012035648017 — Khat talab ramkrisn</t>
+          <t>1748005071/IF/22012035659440 — khet talab harbeer singh putra chandrabhan</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>45932</v>
+        <v>46017</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1748005071/IF/22012035659440 — khet talab harbeer singh putra chandrabhan</t>
+          <t>1748005071/IF/22012035659448 — khet talab harbeer singh putra chandrabhan</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1748005071/IF/22012035659448 — khet talab harbeer singh putra chandrabhan</t>
+          <t>1748005071/IF/22012035662070 — khet talab indrasen</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>46017</v>
+        <v>46048</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1748005071/IF/22012035662070 — khet talab indrasen</t>
+          <t>1748005071/IF/22012035662181 — khet talab rajendra</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RATI KHEDA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1748005071/IF/22012035662181 — khet talab rajendra</t>
+          <t>1748005071/IF/22012035662182 — khet talab rajendra singh</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / RATI KHEDA</t>
+          <t>ASHOKNAGAR / BAGULYA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1748005071/IF/22012035662182 — khet talab rajendra singh</t>
+          <t>1748005074/AV/22012034666800 — shanti dham Bagulya chakk</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>46048</v>
+        <v>45761</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BAGULYA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1748005074/AV/22012034666800 — shanti dham Bagulya chakk</t>
+          <t>1748005074/IF/22012035401428 — khet talab Rambabu /parmal singh raghuwanshi</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BAGULYA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1748005074/IF/22012035401428 — khet talab Rambabu /parmal singh raghuwanshi</t>
+          <t>1748005074/LD/22012034944885 — shanti dham madhopur chak</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>45761</v>
+        <v>45587</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / BAGULYA</t>
+          <t>ASHOKNAGAR / MAHMODA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1748005074/LD/22012034944885 — shanti dham madhopur chak</t>
+          <t>1748005075/AV/22012034665199 — Shantidham Nirman Karya Shankar ji ke mandir ke pas khanpur</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>45587</v>
+        <v>45681</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MAHMODA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1748005075/AV/22012034665199 — Shantidham Nirman Karya Shankar ji ke mandir ke pas khanpur</t>
+          <t>1748005075/AV/22012034665201 — Shantidham Nirman Karya Nale ke pas</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MAHMODA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1748005075/AV/22012034665201 — Shantidham Nirman Karya Nale ke pas</t>
+          <t>1748005075/AV/22012034665202 — Shantidham nirman karya RAste ke pas</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MAHMODA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1748005075/AV/22012034665202 — Shantidham nirman karya RAste ke pas</t>
+          <t>1748005075/AV/22012034666786 — Santidham Nirmad Mahmuda</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>45681</v>
+        <v>45748</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MAHMODA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1748005075/AV/22012034666786 — Santidham Nirmad Mahmuda</t>
+          <t>1748005075/WC/22012035271707 — सामुदायिक खेत तालाब रामकुमार रघुवंशी के खेत के पास  वेहटा नई</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / MAHMODA</t>
+          <t>ASHOKNAGAR / GYANPUR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1748005075/WC/22012035271707 — सामुदायिक खेत तालाब रामकुमार रघुवंशी के खेत के पास  वेहटा नई</t>
+          <t>1748005076/AV/22012034668862 — Khel Medan Nirman karya School parisa Gyanpur</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / GYANPUR</t>
+          <t>ASHOKNAGAR / BISORE</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1748005076/AV/22012034668862 — Khel Medan Nirman karya School parisa Gyanpur</t>
+          <t>1748005077/AV/22012034668077 — Shantidham Nirman Karya Kushwah Mohalla ke pas</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BISORE</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1748005077/AV/22012034668077 — Shantidham Nirman Karya Kushwah Mohalla ke pas</t>
+          <t>1748005077/IC/22012034889606 — Samudayik koop nirman karya Baag mein</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>45932</v>
+        <v>45681</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BISORE</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1748005077/IC/22012034889606 — Samudayik koop nirman karya Baag mein</t>
+          <t>1748005077/IF/22012035632782 — Khet talab nirman karya Santo Bai ke khet mein</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>45681</v>
+        <v>45932</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BISORE</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1748005077/IF/22012035632782 — Khet talab nirman karya Santo Bai ke khet mein</t>
+          <t>1748005077/WH/22012034945477 — Talab Jirnoddhar karya Bhujariya talab Gram Bisore</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BISORE</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1748005077/WH/22012034945477 — Talab Jirnoddhar karya Bhujariya talab Gram Bisore</t>
+          <t>1748005077/WH/22012034945485 — Talab jirnoddhar karya Patariya Talab Bisore</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / BISORE</t>
+          <t>ASHOKNAGAR / KANKADA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1748005077/WH/22012034945485 — Talab jirnoddhar karya Patariya Talab Bisore</t>
+          <t>1748005078/IF/22012035399087 — Khet Talab Nirman Karya Guddi bai w/o Ramjilal raghuwanshi Gram kankada</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KANKADA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1748005078/IF/22012035399087 — Khet Talab Nirman Karya Guddi bai w/o Ramjilal raghuwanshi Gram kankada</t>
+          <t>1748005078/WH/22012034945480 — तालाब जीर्णोद्धार कार्य छापरी तालाब ग्राम कांकड़ा</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / KANKADA</t>
+          <t>ASHOKNAGAR / BAMORIYA-1</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1748005078/WH/22012034945480 — तालाब जीर्णोद्धार कार्य छापरी तालाब ग्राम कांकड़ा</t>
+          <t>1748005080/AV/22012034669018 — SantiDham Nirmad Bamuriya shadora</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>45761</v>
+        <v>45884</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BAMORIYA-1</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1748005080/AV/22012034669018 — SantiDham Nirmad Bamuriya shadora</t>
+          <t>1748005080/IF/22012035662342 — khet talav nirman Dipti Raghuwanshi ke khet me</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>45884</v>
+        <v>46048</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BAMORIYA-1</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1748005080/IF/22012035662342 — khet talav nirman Dipti Raghuwanshi ke khet me</t>
+          <t>1748005080/IF/22012035662344 — khet talav nirman Veerendra singh ke khet me</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BAMORIYA-1</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1748005080/IF/22012035662344 — khet talav nirman Veerendra singh ke khet me</t>
+          <t>1748005080/IF/22012035662345 — khet talav nirman Dipti Raghuwanshi ke khet me</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / BAMORIYA-1</t>
+          <t>ASHOKNAGAR / KARKHIYA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1748005080/IF/22012035662345 — khet talav nirman Dipti Raghuwanshi ke khet me</t>
+          <t>1748005081/IF/22012035239005 — Khet talab nirman lalaram / kapura</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>46048</v>
+        <v>45454</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KARKHIYA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1748005081/IF/22012035239005 — Khet talab nirman lalaram / kapura</t>
+          <t>1748005081/IF/22012035239007 — Khet talab nirman lalaram / kapura Ahirwar</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KARKHIYA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1748005081/IF/22012035239007 — Khet talab nirman lalaram / kapura Ahirwar</t>
+          <t>1748005081/IF/22012035239008 — Khet talab nirman Suresh / anant singh</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KARKHIYA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1748005081/IF/22012035239008 — Khet talab nirman Suresh / anant singh</t>
+          <t>1748005081/IF/22012035239013 — Khet talab nirman Gangaram / kamalsingh</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KARKHIYA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1748005081/IF/22012035239013 — Khet talab nirman Gangaram / kamalsingh</t>
+          <t>1748005081/IF/22012035440281 — Khet talav nirmad vallu kori</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>45454</v>
+        <v>45761</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KARKHIYA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1748005081/IF/22012035440281 — Khet talav nirmad vallu kori</t>
+          <t>1748005081/IF/22012035571384 — Khet talab nirman laljiram / Malam singh</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / KARKHIYA</t>
+          <t>ASHOKNAGAR / SEJI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1748005081/IF/22012035571384 — Khet talab nirman laljiram / Malam singh</t>
+          <t>1748005085/AV/22012034666738 — शांतिधाम निर्माण कार्य अस्पताल के पीछे ग्राम पंचायत सेजी</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>45761</v>
+        <v>45809</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / SEJI</t>
+          <t>ASHOKNAGAR / SADUMRA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1748005085/AV/22012034666738 — शांतिधाम निर्माण कार्य अस्पताल के पीछे ग्राम पंचायत सेजी</t>
+          <t>1748005086/WC/22012035159628 — Pokhar nirman Shaskiye Bhumi Par</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>45809</v>
+        <v>45383</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / SADUMRA</t>
+          <t>ASHOKNAGAR / SIRSI NAI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1748005086/WC/22012035159628 — Pokhar nirman Shaskiye Bhumi Par</t>
+          <t>1748005089/IC/22012034891110 — Khat talab Dharmandar</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>45383</v>
+        <v>45772</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SIRSI NAI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1748005089/IC/22012034891110 — Khat talab Dharmandar</t>
+          <t>1748005089/IF/22012035632041 — Ek Bagiya Maa Ke naam Kamlesh Bai/Shisupal singh</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>45772</v>
+        <v>45884</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / SIRSI NAI</t>
+          <t>ASHOKNAGAR / MYAPUR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1748005089/IF/22012035632041 — Ek Bagiya Maa Ke naam Kamlesh Bai/Shisupal singh</t>
+          <t>1748005090/AV/22012034668861 — Khel medan nirman karya School parisar Myapur</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>45884</v>
+        <v>45932</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / MYAPUR</t>
+          <t>ASHOKNAGAR / SEMRI SHAHABAD</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1748005090/AV/22012034668861 — Khel medan nirman karya School parisar Myapur</t>
+          <t>1748005092/AV/22012034658734 — Shantidham nirman karya gram Semrishabad</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>45932</v>
+        <v>45455</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRI SHAHABAD</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1748005092/AV/22012034658734 — Shantidham nirman karya gram Semrishabad</t>
+          <t>1748005092/AV/22012034666485 — Shanti dham nirman semri shahabad</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>45455</v>
+        <v>45813</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRI SHAHABAD</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1748005092/AV/22012034666485 — Shanti dham nirman semri shahabad</t>
+          <t>1748005092/AV/22012034666486 — Shanti dham nirman gram jhagar</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRI SHAHABAD</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1748005092/AV/22012034666486 — Shanti dham nirman gram jhagar</t>
+          <t>1748005092/AV/22012034666954 — Shantidham Nirman karya Gram Jhagar</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>45813</v>
+        <v>45761</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SEMRI SHAHABAD</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1748005092/AV/22012034666954 — Shantidham Nirman karya Gram Jhagar</t>
+          <t>1748005092/AV/22012034666955 — Shantidham nirman karya gram Semrishabad</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / SEMRI SHAHABAD</t>
+          <t>ASHOKNAGAR / PADAM GHATA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1748005092/AV/22012034666955 — Shantidham nirman karya gram Semrishabad</t>
+          <t>1748005093/IC/22012034890198 — Samudayak Koop Nirman Deprai Me</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / PADAM GHATA</t>
+          <t>ASHOKNAGAR / KUNDORA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Agro Forestry Block Plantation in Waste Lands for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1748005093/IC/22012034890198 — Samudayak Koop Nirman Deprai Me</t>
+          <t>1748005094/DP/22012034628709 — Charagaha nirman karya gaushala Kundora</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>45748</v>
+        <v>45567</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KUNDORA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1748005094/DP/22012034628709 — Charagaha nirman karya gaushala Kundora</t>
+          <t>1748005094/IF/22012035374825 — Khet talab nirman karya balu Harijan ke khet ke pass</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>45567</v>
+        <v>45762</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KUNDORA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1748005094/IF/22012035374825 — Khet talab nirman karya balu Harijan ke khet ke pass</t>
+          <t>1748005094/IF/22012035581396 — Khet talab nirman karya manoj singh ke khet ke pass</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KUNDORA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1748005094/IF/22012035581396 — Khet talab nirman karya manoj singh ke khet ke pass</t>
+          <t>1748005094/WC/22012035177978 — Sarvajanik koop nirman karya gaushala ke pas kundora</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>45762</v>
+        <v>45317</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KUNDORA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1748005094/WC/22012035177978 — Sarvajanik koop nirman karya gaushala ke pas kundora</t>
+          <t>1748005094/WC/22012035177981 — Sarvajanik koop nirman khaijra tas</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KUNDORA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1748005094/WC/22012035177981 — Sarvajanik koop nirman khaijra tas</t>
+          <t>1748005094/WC/22012035244516 — Parkulation tank nirman karya jindabad mandir ke pass ke pass Kundora</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>45317</v>
+        <v>45567</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KUNDORA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Shelterbelt Plantation for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1748005094/WC/22012035244516 — Parkulation tank nirman karya jindabad mandir ke pass ke pass Kundora</t>
+          <t>1748005094/WC/22012035257790 — Charagaha nirman karya gaushala Kundora</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>45567</v>
+        <v>45751</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / KUNDORA</t>
+          <t>ASHOKNAGAR / KAKRAI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1748005094/WC/22012035257790 — Charagaha nirman karya gaushala Kundora</t>
+          <t>1748005099/IF/22012035661465 — Parcolation tank  raghua  ke khet ke pass</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>45751</v>
+        <v>46046</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / KAKRAI</t>
+          <t>ASHOKNAGAR / JALALPUR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1748005099/IF/22012035661465 — Parcolation tank  raghua  ke khet ke pass</t>
+          <t>1748005100/AV/22012034668853 — Khel medan nirman karya Jalalpur</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>46046</v>
+        <v>45932</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / JALALPUR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1748005100/AV/22012034668853 — Khel medan nirman karya Jalalpur</t>
+          <t>1748005100/IF/22012035409087 — Khet Talab Nirman Kary Shivkumar  K Khet Mai</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / JALALPUR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1748005100/IF/22012035409087 — Khet Talab Nirman Kary Shivkumar  K Khet Mai</t>
+          <t>1748005100/IF/22012035562970 — Khet Talab Nirman Kary Jaswant (Prema) k Khet Me Gram Jalalpur</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / JALALPUR</t>
+          <t>ASHOKNAGAR / MOHRI GYAN-1</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1748005100/IF/22012035562970 — Khet Talab Nirman Kary Jaswant (Prema) k Khet Me Gram Jalalpur</t>
+          <t>1748005101/IF/22012035648350 — Ek bagiya Maa ke naam PHOOL Bai/Chandrpal</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>45761</v>
+        <v>45884</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / MOHRI GYAN-1</t>
+          <t>ASHOKNAGAR / MATHNER-1</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1748005101/IF/22012035648350 — Ek bagiya Maa ke naam PHOOL Bai/Chandrpal</t>
+          <t>1748005102/AV/22012034668852 — Khel medan nirman karya Mathner</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>45884</v>
+        <v>45932</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MATHNER-1</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1748005102/AV/22012034668852 — Khel medan nirman karya Mathner</t>
+          <t>1748005102/IF/22012035448797 — khet talab Nirman Karya Hariom / toran</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>45932</v>
+        <v>45771</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MATHNER-1</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1748005102/IF/22012035448797 — khet talab Nirman Karya Hariom / toran</t>
+          <t>1748005102/IF/22012035448962 — koop nirman karya fodaliya / mangaliya Ahirwar</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MATHNER-1</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1748005102/IF/22012035448962 — koop nirman karya fodaliya / mangaliya Ahirwar</t>
+          <t>1748005102/IF/22012035449028 — koop nirman karya Ramesh / pooran Ahirwar mathner</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / MATHNER-1</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1748005102/IF/22012035449028 — koop nirman karya Ramesh / pooran Ahirwar mathner</t>
+          <t>1748005102/IF/22012035453670 — Khet talab nirman karya Mukesh / Kalyan khangar</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / MATHNER-1</t>
+          <t>ASHOKNAGAR / BAMORI TAL</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1748005102/IF/22012035453670 — Khet talab nirman karya Mukesh / Kalyan khangar</t>
+          <t>1748005103/AV/22012034667001 — shanti dham nirman karya mardanpur chakk</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>45771</v>
+        <v>45761</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / BAMORI TAL</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1748005103/AV/22012034667001 — shanti dham nirman karya mardanpur chakk</t>
+          <t>1748005103/WC/22012035318050 — sarvjanik khet talab nirman karya sanjeev ke khet ke pas</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / BAMORI TAL</t>
+          <t>ASHOKNAGAR / DIYADHARI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1748005103/WC/22012035318050 — sarvjanik khet talab nirman karya sanjeev ke khet ke pas</t>
+          <t>1748005107/AV/22012034666952 — Shantidham nirman karya Barodiya Chakka</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / DIYADHARI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1748005107/AV/22012034666952 — Shantidham nirman karya Barodiya Chakka</t>
+          <t>1748005107/IF/22012035653234 — Khet talab nirman karya kala bai/ Govind</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / DIYADHARI</t>
+          <t>ASHOKNAGAR / SIJAWAT</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1748005107/IF/22012035653234 — Khet talab nirman karya kala bai/ Govind</t>
+          <t>1748005108/AV/22012034669147 — KHEL MAIDAN VIDHALAYE BA PANCHAYAT BHAVAN PRANGAN ME GRAM SIJAWAT</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>45932</v>
+        <v>46017</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SIJAWAT</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1748005108/AV/22012034669147 — KHEL MAIDAN VIDHALAYE BA PANCHAYAT BHAVAN PRANGAN ME GRAM SIJAWAT</t>
+          <t>1748005108/IC/22012034891722 — kapildhara koop nirman sarvajanik sochalaye ke pass gram sijawat</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>46017</v>
+        <v>45761</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SIJAWAT</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1748005108/IC/22012034891722 — kapildhara koop nirman sarvajanik sochalaye ke pass gram sijawat</t>
+          <t>1748005108/IC/22012034891723 — sarvajanik koop DAYARAM KE KHET KE PASS gram sijawat</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SIJAWAT</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1748005108/IC/22012034891723 — sarvajanik koop DAYARAM KE KHET KE PASS gram sijawat</t>
+          <t>1748005108/IF/22012035355111 — khet talab nirman karya lalchand lodhi ke khet par gram sijawat</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SIJAWAT</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1748005108/IF/22012035355111 — khet talab nirman karya lalchand lodhi ke khet par gram sijawat</t>
+          <t>1748005108/IF/22012035579678 — khet talab nirman karya HARIRAM/BHULAN ke khet par gram sijawat</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SIJAWAT</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1748005108/IF/22012035579678 — khet talab nirman karya HARIRAM/BHULAN ke khet par gram sijawat</t>
+          <t>1748005108/IF/22012035579680 — khet talab nirman karya HALKI BAI /LALARAM ke khet me ,,gram sijawat</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / SIJAWAT</t>
+          <t>ASHOKNAGAR / RANWASAR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1748005108/IF/22012035579680 — khet talab nirman karya HALKI BAI /LALARAM ke khet me ,,gram sijawat</t>
+          <t>1748005109/AV/22012034666778 — Shanti Dham Nirman Sankerji k Mandir se manakpur ki Pathar pr Ravsar</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / RANWASAR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1748005109/AV/22012034666778 — Shanti Dham Nirman Sankerji k Mandir se manakpur ki Pathar pr Ravsar</t>
+          <t>1748005109/IF/22012035650782 — khet talab nirman mohar singh</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>45748</v>
+        <v>45932</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / RANWASAR</t>
+          <t>ASHOKNAGAR / LAKHERABASARATI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1748005109/IF/22012035650782 — khet talab nirman mohar singh</t>
+          <t>1748005112/IF/22012035646919 — Khat talav nirman pooran singh /rajaram</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>45932</v>
+        <v>45976</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / LAKHERABASARATI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1748005112/IF/22012035646919 — Khat talav nirman pooran singh /rajaram</t>
+          <t>1748005112/IF/22012035649423 — Khat talav nirman  khalak singh / bhagvat singh</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>45976</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / LAKHERABASARATI</t>
+          <t>ASHOKNAGAR / DEV KHEDI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1748005112/IF/22012035649423 — Khat talav nirman  khalak singh / bhagvat singh</t>
+          <t>1748005115/IC/22012034890468 — sarvajnik kuph hamuman mandir ke pass devkhdi</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>45976</v>
+        <v>45761</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / DEV KHEDI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1748005115/IC/22012034890468 — sarvajnik kuph hamuman mandir ke pass devkhdi</t>
+          <t>1748005115/IC/22012034890470 — sarvajnik kuph sera ke ghar ke pass</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / DEV KHEDI</t>
+          <t>ASHOKNAGAR / KACHHI BAMORA-</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1748005115/IC/22012034890470 — sarvajnik kuph sera ke ghar ke pass</t>
+          <t>1748005116/IF/22012035234302 — Koop Nirman Lattora/ mulla</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KACHHI BAMORA-</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1748005116/IF/22012035234302 — Koop Nirman Lattora/ mulla</t>
+          <t>1748005116/IF/22012035358913 — Khet talab nirman Narayan Singh</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / KACHHI BAMORA-</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1748005116/IF/22012035358913 — Khet talab nirman Narayan Singh</t>
+          <t>1748005116/IF/22012035582127 — Khet talab nirman</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / KACHHI BAMORA-</t>
+          <t>ASHOKNAGAR / SAHODARI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1748005116/IF/22012035582127 — Khet talab nirman</t>
+          <t>1748005117/IC/22012034885604 — KHET TALAV NIRMAN BRIJBHAN SINGH / TOPHAN</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>45748</v>
+        <v>45567</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SAHODARI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1748005117/IC/22012034885604 — KHET TALAV NIRMAN BRIJBHAN SINGH / TOPHAN</t>
+          <t>1748005117/IF/22012035455746 — koop nirman  dhanpal</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>45567</v>
+        <v>45771</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SAHODARI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1748005117/IF/22012035455746 — koop nirman  dhanpal</t>
+          <t>1748005117/IF/22012035492065 — KHET TALAV NIRMAN JAGRAM SINGH /BADAM SINGH</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>45771</v>
+        <v>45761</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SAHODARI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1748005117/IF/22012035492065 — KHET TALAV NIRMAN JAGRAM SINGH /BADAM SINGH</t>
+          <t>1748005117/IF/22012035660690 — KOOP NIRMAN NANNER BALDAU / MOHAN SINGH</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>45761</v>
+        <v>46046</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SAHODARI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1748005117/IF/22012035660690 — KOOP NIRMAN NANNER BALDAU / MOHAN SINGH</t>
+          <t>1748005117/IF/22012035660697 — KHET TALAV NIRMAN BONDU /MOHANLAL</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR / SAHODARI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1748005117/IF/22012035660697 — KHET TALAV NIRMAN BONDU /MOHANLAL</t>
+          <t>1748005117/IF/22012035660699 — KHET TALAV NIRMAN  DHANPAL /ARJUN SINGH</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / SAHODARI</t>
+          <t>ASHOKNAGAR / SAWAN</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1748005117/IF/22012035660699 — KHET TALAV NIRMAN  DHANPAL /ARJUN SINGH</t>
+          <t>1748005118/IC/22012034887616 — Hitesi Koop Nirman karya Jasman/Datari</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>46046</v>
+        <v>45631</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>ASHOKNAGAR / SAWAN</t>
+          <t>MUNGAOLI / BHOPAL</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1748005118/IC/22012034887616 — Hitesi Koop Nirman karya Jasman/Datari</t>
+          <t>1748007002/AV/22012034668486 — Shantidham nirman kary jiyajigarh</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>45631</v>
+        <v>45976</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>MUNGAOLI / BHOPAL</t>
+          <t>MUNGAOLI / GUNDHERU</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1748007002/AV/22012034668486 — Shantidham nirman kary jiyajigarh</t>
+          <t>1748007004/WC/22012035309167 — Talab nirman kary gram sardarpur</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>45976</v>
+        <v>45761</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>MUNGAOLI / GUNDHERU</t>
+          <t>MUNGAOLI / MUDRAMUNGAOLI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1748007004/WC/22012035309167 — Talab nirman kary gram sardarpur</t>
+          <t>1748007005/IF/22012035327093 — Khettalab nirman kary jagraj singh</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>45761</v>
+        <v>45755</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / MUDRAMUNGAOLI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1748007005/IF/22012035327093 — Khettalab nirman kary jagraj singh</t>
+          <t>1748007005/IF/22012035327113 — Khettalab nirman kary bhagwan singh karan singh</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / MUDRAMUNGAOLI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1748007005/IF/22012035327113 — Khettalab nirman kary bhagwan singh karan singh</t>
+          <t>1748007005/IF/22012035553595 — Khettalab nirman kary balram singh</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>45755</v>
+        <v>45761</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>MUNGAOLI / MUDRAMUNGAOLI</t>
+          <t>MUNGAOLI / TARAI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1748007005/IF/22012035553595 — Khettalab nirman kary balram singh</t>
+          <t>1748007009/IF/22012035367912 — Khettalab nirman kary Sitaram/ parwat</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TARAI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1748007009/IF/22012035367912 — Khettalab nirman kary Sitaram/ parwat</t>
+          <t>1748007009/IF/22012035371327 — Khettalab nirman kary Kalekter/ sultan</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TARAI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1748007009/IF/22012035371327 — Khettalab nirman kary Kalekter/ sultan</t>
+          <t>1748007009/IF/22012035371382 — Khettalab nirman kary Suresh/ devi singh</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TARAI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1748007009/IF/22012035371382 — Khettalab nirman kary Suresh/ devi singh</t>
+          <t>1748007009/WC/22012035161072 — Samudayik khettalab nirman kary tarai</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>45761</v>
+        <v>45390</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>MUNGAOLI / TARAI</t>
+          <t>MUNGAOLI / BASKHEDI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1748007009/WC/22012035161072 — Samudayik khettalab nirman kary tarai</t>
+          <t>1748007010/AV/VB/22012034669671 — Culvert puliya nirman karya peudhana nale par</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>45390</v>
+        <v>46244</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BASKHEDI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
@@ -25978,51 +25978,51 @@
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BASKHEDI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
           <t>1748007010/WC/22012035260262 — Shokhta gada nirman karya peudhana me</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>45748</v>
@@ -26166,474 +26166,474 @@
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TAMASHA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
           <t>1748007012/IF/22012035312621 — Khettalab nirman kary ansar shah/ phullan shah</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TAMASHA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
           <t>1748007012/IF/22012035454505 — Thonga mohalla Koop ke pas</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TAMASHA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
           <t>1748007012/IF/22012035456870 — Dugwell reacharge pit prakash paliwal ke kua ke pass</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TAMASHA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
           <t>1748007012/IF/22012035549176 — Khet talab nirman karya prideep / babulal yadav</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TAMASHA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
           <t>1748007012/IF/22012035550642 — khet talab nirman prideep yadav / babulal yadav</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TAMASHA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
           <t>1748007012/RS/22012035127385 — Nali nirman karya peerbaba ke chavutare se nale ki or</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TAMASHA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
           <t>1748007012/WC/22012035161073 — Samudayik khettalab nirman kary tamasha</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>45390</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TAMASHA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
           <t>1748007012/WC/22012035293691 — koop maramat evm gahrikaran karya thonga mohalla kua puliya ke pas</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BARRA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/22012035348675 — Khettalab nirman kary ashok sen</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / KUJRAI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
           <t>1748007016/WC/22012035294506 — Dugwell Recharge pit dhanvati/ mahesh ahirwar ke koop ke pas</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>45761</v>
@@ -26683,427 +26683,427 @@
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / RUSULLA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
           <t>1748007017/IF/22012035387725 — Khettalab nirman kary vikram/ tofan singh</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / RUSULLA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
           <t>1748007017/WC/22012035161111 — Samudayik khettalab nirman kary rusalla</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>45390</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / ATHAIKHEDA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
           <t>1748007019/IF/22012035372232 — Khettalab nirman kary dayashankar/ kailashnarayan</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BAMURIYA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
           <t>1748007022/IF/22012035286621 — Khettalab nirman kary bhaiyalal/ motilal</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>45598</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BAMURIYA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
           <t>1748007022/IF/22012035327154 — Khettalab nirman kary manohar/ imrat lal</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / CHHEWALAI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
           <t>1748007023/IF/22012035243350 — khet talab nirmad babulal/ bablua</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>45458</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / CHHEWALAI</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
           <t>1748007023/IF/22012035243360 — khet talab nirmad babulal/balua</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>45458</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / CHHEWALAI</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
           <t>1748007023/IF/22012035568892 — khet talab nirmad manoj/foolsingh</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SAVHALHADA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
           <t>1748007025/IF/22012035323810 — Khettalab nirman kary satyanarayan/ chunnilal</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>45751</v>
@@ -27200,51 +27200,51 @@
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SAVHALHADA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
           <t>1748007025/WC/22012035161087 — Talab nirman kary sawalheda</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>45390</v>
@@ -27482,239 +27482,239 @@
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / KIROLLA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
           <t>1748007033/IF/22012035436130 — khet talab nirman Nanua/amol Singh Ahirwar</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SONAI</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
           <t>1748007035/WC/22012035161078 — Talab nirman kary sonai</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>45390</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / MADAUKHEDI</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
           <t>1748007036/IF/22012035453752 — नाथुराम विश्वकर्मा पुत्र दौलति राम विश्वकर्मा डग बेल रिचार्ज मदऊखेडी जंप पंचायत मुंगाबली</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / MADAUKHEDI</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
           <t>1748007036/WC/22012035272072 — Talab nirman kary gokulpur ke nale par</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / MADAUKHEDI</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
           <t>1748007036/WC/22012035272073 — Talab nirman kary gokulpur ke nale par</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>45761</v>
@@ -27952,98 +27952,98 @@
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BILAKHEDA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
           <t>1748007039/IF/22012035266157 — Vanadhikar Khettalab nirman kary raghuveer singh aadiwasi</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / MUDRAKHANA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
           <t>1748007040/IF/22012035376121 — Khettalab nirman kary karan singh/ gorelal</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>45761</v>
@@ -28140,98 +28140,98 @@
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / KESHLON</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
           <t>1748007042/IF/22012035373702 — Khettalab nirman kary bhagwat singh/ narayan singh</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / KESHLON</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
           <t>1748007042/RC/22012034821160 — CC road nirman kary halke ke makan se mohar singh ke makan tk</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>45453</v>
@@ -28375,192 +28375,192 @@
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>45824</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / JASAYA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
           <t>1748007043/IF/22012035266506 — Vanadhikar Khettalab nirman kary meharwan/ mobat</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / JASAYA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
           <t>1748007043/IF/22012035436310 — khet talab nirman Dalel Singh/dheeraj FPO</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / JASAYA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
           <t>1748007043/IF/22012035437747 — khet talab nirman Dalel Singh/dheeraj FPO</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / JASAYA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
           <t>1748007043/WC/22012035213793 — samudayik khet talab nirman kary raghuveer singh ke pass</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>45451</v>
@@ -28657,568 +28657,568 @@
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BALAI</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
           <t>1748007044/IF/22012035282243 — Khettalab nirman kary laxman/lakhan singh</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BALAI</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
           <t>1748007044/IF/22012035364299 — Khettalab nirman kary laxman/ lakhan singh</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SAGAR</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
           <t>1748007045/IF/22012035463188 — Khettalab nirman kary bharat singh</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SAGAR</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
           <t>1748007045/WC/22012035161096 — Samudayik khettalab nirman kary sagar</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>45390</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SAGAR</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
           <t>1748007045/WC/22012035226366 — Samudayik khettalab nirman kary lakhan ke khet ke pas</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / CHIROLI</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
           <t>1748007047/IF/22012035234914 — Khettalab nirman kary pawandeep/ kabil Singh</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
         <v>45409</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / CHIROLI</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
           <t>1748007047/IF/22012035234930 — Khettalab nirman kary majoot Singh/ kashiram</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>45409</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / CHIROLI</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
           <t>1748007047/IF/22012035234941 — Khettalab nirman kary Prabhu/ amaan singh</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>45409</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / CHIROLI</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
           <t>1748007047/IF/22012035268147 — Khettalab nirman kary majboot/ kashiram</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / CHIROLI</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
           <t>1748007047/IF/22012035268156 — Khettalab nirman kary pawandeep singh</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / CHIROLI</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
           <t>1748007047/IF/22012035312643 — Khettalab nirman kary krapal singh/ jahar singh lodhi</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>45731</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BAMURITANKA</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Individuals / Construction of Masonry/CC Check Dam for Individuals</t>
+          <t>Constr of Masonry/CC Anicut for Individuals / Construction of Masonry Check Dam for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
           <t>1748007048/IF/22012035414505 — Khet talab nirman kary Charli raja/Ram charan</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>45761</v>
@@ -29268,98 +29268,98 @@
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SONAKHEDI</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
           <t>1748007050/WC/22012035161077 — Samudayik khettalab nirman kary sonakhedi</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>45390</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BAMMANKHIRIYA</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
           <t>1748007052/WC/22012035161129 — Sarvajanik khet talab nirman bammankhiriya</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>45317</v>
@@ -29550,51 +29550,51 @@
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SAJANMAUKALAN</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
           <t>1748007055/WC/22012035161092 — Samudayik khettalab nirman kary sajanmau</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>45390</v>
@@ -29691,192 +29691,192 @@
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>45934</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / PIPRIYAMALHARGARH</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
           <t>1748007057/WC/22012035161116 — Talab nirman kary pipairya</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>45390</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / NARKHEDA</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
           <t>1748007062/IF/22012035517762 — Khettalab nirman kary istiyak/ muveen khan</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / NARKHEDA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
           <t>1748007062/RC/22012034853736 — Cc road nirman kamarlal ke makan se shivlal ahirwar ke ghar ki or</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / NARKHEDA</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
           <t>1748007062/RC/22012034853737 — Cc road nirman kamarlal ke makan se shivlal ahirwar ke ghar ki or</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>45761</v>
@@ -29973,98 +29973,98 @@
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BARRI</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
           <t>1748007063/IF/22012035231360 — Khet talab nirman kary Rajpal/Rajaram Katariya</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BARRI</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
           <t>1748007063/IF/22012035233837 — Khet talab nirman Kary Raja ram/Virndaban katariya</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>45450</v>
@@ -30255,1085 +30255,1085 @@
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / GILAROPA</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
           <t>1748007065/IF/22012035354478 — Khettalab nirman kary mulli singh/ surat singh</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SUMER</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
           <t>1748007066/WC/22012035161076 — Samudayik khettalab nirman kary sumer</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>45390</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / GUPALIYA</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
           <t>1748007069/IF/22012035369249 — Khettalab nirman kary kartar singh/ bhaiyalal</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / GUPALIYA</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
           <t>1748007069/IF/22012035656454 — Khet talab nirman kary Shivraj Singh/Khushal singh</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / GUPALIYA</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
           <t>1748007069/IF/22012035656461 — Khet talab nirman kary Shishupal/Hajji</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / GUPALIYA</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
           <t>1748007069/IF/22012035656464 — Khet talab nirman kary Gaya prasad/Hajrat</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / GUPALIYA</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
           <t>1748007069/RS/22012035128804 — Nali nirman kary Arvind k ghar se puliya tak</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / IKODIYA</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
           <t>1748007070/IF/22012035480586 — Khettalab nirman kary jayram/ girdhari</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / JAROLIDHUBAYAI</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
           <t>1748007072/IF/22012035367315 — Khettalab nirman kary goda/ prabhu</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / JAROLIDHUBAYAI</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
           <t>1748007072/IF/22012035378580 — Dugwell Recharge pit roop singh ke makan ke pas</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / DAMDMA</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
           <t>1748007073/WC/22012035328353 — naveen talav nirman patan</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TETORE</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
           <t>1748007074/IF/22012035265871 — Vanadhikar Khettalab nirman kary harnam/ soma</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TETORE</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
           <t>1748007074/IF/22012035315599 — Khettalab nirman kary lalaram/ kishan singh</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TETORE</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
           <t>1748007074/WC/22012035161068 — Samudayik khettalab nirman kary titor</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>45390</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / LAPTORA</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
           <t>1748007076/IF/22012035265107 — Khettalab nirman kary pista bai/ virendra singh</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / MALAUKHEDI</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
           <t>1748007078/IF/22012035367391 — Khettalab nirman kary veeran singh/ pahalwan</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / GORA</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
           <t>1748007079/WC/22012035275322 — Dugwell Recharge pit sarvjanik koop purav ki or sarve no 261</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / GADULI</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
           <t>1748007080/IF/22012035289737 — Samudayik khettalab nirman kary bardhwaya</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / GADULI</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
           <t>1748007080/WC/22012035324491 — JIrnodhar kary gaduli nale par</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / NADANKHEDI</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
           <t>1748007081/RS/22012035127688 — Nali nirman kary Kadori lal k makan se nale ki or Gram nadankhedi</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / DHUNDER</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
           <t>1748007082/IF/22012035308246 — Kapildhara koop nirman kary kathin singh/ babulal</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TILA</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
           <t>1748007083/WC/22012035161070 — Samudayik khettalab nirman kary tila</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>45390</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / TILA</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
           <t>1748007083/WC/22012035161071 — Samudayik khettalab nirman kary tila</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>45390</v>
@@ -31383,286 +31383,286 @@
         <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BARKHEDAKACHI</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
           <t>1748007084/IF/22012035266675 — Vanadhikar Khettalab nirman kary raddu aadiwasi</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BARKHEDAKACHI</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
           <t>1748007084/IF/22012035267875 — Vanadhikar Khettalab nirman kary ramcharan/ dallu</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BARKHEDAKACHI</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
           <t>1748007084/RC/22012034825266 — Cc road nirman kary main road se khet singh ke makan ki or</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BARKHEDAKACHI</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
           <t>1748007084/WC/22012035261985 — Talab nirman kary jakhlon me bandhi ghat nala par</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BARKHEDAKACHI</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
           <t>1748007084/WC/22012035329273 — JIrnodhar kary avdesh ke khet ke pas barkhedakachi</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BADHOLI</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
           <t>1748007088/IF/22012035437467 — Khettalab nirman kary Sultan Singh/Gangaram bediya</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>45761</v>
@@ -31712,192 +31712,192 @@
         <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / KHOKSI</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
           <t>1748007089/IC/22012034890955 — Kapildhara kup nirman Gaushala k pass gram khoksi</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / KHOKSI</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
           <t>1748007089/IF/22012035416251 — kup nirman gaushala k pass gram khoksi</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / KHOKSI</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
           <t>1748007089/IF/22012035480305 — Dugwell recharge pit verendra singh so Rimal singh Khoksi</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / KHOKSI</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
           <t>1748007089/IF/22012035565607 — Khet talab nirman kary Balveer singh/Bahadur singh</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
         <v>45761</v>
@@ -31994,145 +31994,145 @@
         <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
         <v>45993</v>
       </c>
       <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BAMORI</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
           <t>1748007090/WC/22012035161130 — Sarvajanik khet talab nirman bamori</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SINGHADA-1</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
           <t>1748007093/WC/22012035161081 — Samudayik khettalab nirman kary singhada</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
         <v>45390</v>
       </c>
       <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SINGHADA-1</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
           <t>1748007093/WC/22012035296636 — Dugwell Recharge pit rakesh ke koop ke pas</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J689" s="3" t="n">
         <v>45761</v>
@@ -32229,239 +32229,239 @@
         <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / DHODIYA</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
           <t>1748007097/IF/22012035316835 — Khet talab nirman kary Govind Singh so Gajram Singh Yadav Dhodiya</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / DHODIYA</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
           <t>1748007097/RS/22012035128780 — Nali nirman kary Mehtab k ghar se Pantram k ghar tak</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / DHODIYA</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
           <t>1748007097/RS/22012035128781 — Nali nirman kary Mehtab k ghar se Pantram k ghar tak</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / DHODIYA</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
           <t>1748007097/RS/22012035128782 — Nali nirman kary Mehtab k ghar se Pantram k ghar tak</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / DHODIYA</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
           <t>1748007097/WC/22012035257506 — Samudayik khettalab nirman kary ramraja ke khet ke pas</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>45682</v>
@@ -32652,98 +32652,98 @@
         <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / AMANCHAR</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
           <t>1748007100/IF/22012035234387 — Khettalab nirman kary indrabhan/ maharaj singh</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / BEED SARKAR</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
           <t>1748007102/AV/22012034666820 — Shantidham nirman kary rampura vasti me</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
         <v>45813</v>
@@ -32840,98 +32840,98 @@
         <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SIHRAI</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
           <t>1748007105/IF/22012035289335 — Khettalab nirman kary Jaspal</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI / SIHRAI</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
           <t>1748007105/WC/22012035161086 — Talab nirman kary sehrai</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
         <v>45390</v>