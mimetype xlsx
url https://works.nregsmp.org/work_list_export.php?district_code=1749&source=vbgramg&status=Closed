--- v0 (2026-08-29)
+++ v1 (2026-10-15)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K33"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-29 19:16:43</t>
+          <t>Exported on: 2026-10-15 08:43:41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: ALIRAJPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,98 +320,98 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>46189</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>BHABRA / MALPUR CHHOTI</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1721006016/IC/22012034891321 — SARVAJANIK KOOP NIRMAN RAMAN PANGIYA KE KHET KE PASS DITIYA KA FALIYA CHOTIMALPUR 2025-26</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>628695</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>46189</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BHABRA / MALPUR CHHOTI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1721006016/RC/22012034851211 — C C ROAD NIRMAN GUMAN KE GHAR SE JHUMALA KE GHAR TAK DITIYA KA FALIYA CHOTIMALPUR 2025-26</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>90000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>46189</v>
@@ -461,239 +461,239 @@
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>46241</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>UDAIGARH / UDAIGARH</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1721007017/IF/22012035561142 — KAPILDHARA KUP NIRMAN GYANSINGH MADAN GHAWALIYA  FALIYA GP UDAIGARH</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>46223</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>UDAIGARH / UDAIGARH</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1721007017/IF/22012035644019 — KAPILDHARA KUP NIRMAN MOTLI DULESINGH GP UDAIGARH</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>259170.19</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>46223</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>UDAIGARH / KHANDALA RAO</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1721007019/IF/22012035651773 — KAPILDHARA KUP NIRMAN NANKI BAI SOHBATSINGH GP KHANDALA RAO</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>387700.11</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>46146</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>UDAIGARH / SIYALI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1721007029/RC/22012034845110 — P C C ROAD NIRMAN AKHADIYA FALIYA GP SIYALI</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>42000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>46239</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>JOBAT / THAPLI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1721008002/WC/22012035322246 — Nistar Talab Nirman Jhanda  Faliya Thapli</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>2488000.3</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>46153</v>
@@ -743,568 +743,568 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>46232</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>KATTHIWADA / KHEDA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1721009029/RC/22012034825060 — Pcc Road Nirman Kariya Men Road Se Ps School Tak Dhanuk Faliya Kheda</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>83000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>46234</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>KATTHIWADA / KALIBEL</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1721009033/WC/22012035234363 — Nistar Talab Nirman Valsingh Ke Khet Ke Pass Patel Faliya Gram Dokarbariya Gp Kalibel</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>2488290.19</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>46233</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>KATTHIWADA / JHARKALI</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1721009047/WC/22012035237515 — NISTAR TALAB NIIRMAN NANSINGH KE GHAR KE PASS KHADAN FALIYA KUMBHI GP JHARKALI</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>2495087.43</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>46241</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / SEJGAON</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1721010043/WC/22012035226910 — NISTAR TALAB NIRMAN BHUDKI FALIYA GP SEJGAON 2024/25</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>1431976.39</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>46240</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SONDWA / RATAD</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1721011001/WC/22012035311550 — NISTAR TALAB RAMAN KE KHET KE PASS DARJA PATLI FALIYA</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>982783.21</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>46235</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SONDWA / KANTHARI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1721011006/IF/22012035485456 — KAPIL DHARA KUP AMALIYA RAJUDIYA  KANTHARI  2025 26</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>281831.32</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>46238</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SONDWA / ACHPAI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1721011013/WC/22012035251330 — nistar talab nirman jadu kanji ke khet ke pass badi tola falia achpai 2024 25</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>995364.64</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>46223</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>SONDWA / UMARKHAD</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1721011020/WC/22012035242977 — NISTAR TALAB BARI  FALIYA UMARKHAD  2024 25</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>1034711.89</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>46234</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>SONDWA / UMRALI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1721011038/RC/22012034851216 — CC ROAD NIRMAN PURANE ROAD SE NAGARIYA KE GHAR  KI TARAF SATI FALIYA UMRALI 2025 26</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>159000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>46217</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>SONDWA / LODHNI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1721011041/RC/22012034852446 — CC ROAD MAIN ROAD SE LALSINGH RAGLIYA KE GHAR TAK WAKNALA  FALIYA LODHANI 2025 26</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>102000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>46231</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>SONDWA / WALPUR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1721011061/DP/22012034623279 — MIYAWAKI PLANTATION TALAYA FALIYA WALPUR  2024 25</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>343764.98</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>46244</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>JOBAT / PAHADWA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1721/WC/22012035221646 — NISTAR TALAB NIRMAN WORK KHADA FALIYA PAHADWA</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>3997000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>46246</v>