--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:K56"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-30 10:49:40</t>
+          <t>Exported on: 2026-10-15 20:25:46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SINGRAULI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -254,50 +254,2165 @@
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Sanc. wage / material</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>Wage / material booked (since inception)</t>
         </is>
       </c>
       <c r="J11" s="3" t="inlineStr">
         <is>
           <t>Work Started Date</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="1" t="inlineStr">
+        <is>
+          <t>CHITRANGI / BAIRDAH</t>
+        </is>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F12" s="1" t="inlineStr">
+        <is>
+          <t>1715004003/WC/22012035069216 — TALAB NIRMAN KANHAIYALAL KE GHAR KE PASS</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="n">
+        <v>999539.25</v>
+      </c>
+      <c r="I12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J12" s="3" t="n">
+        <v>45204</v>
+      </c>
+      <c r="K12" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>CHITRANGI / BAIRDAH</t>
+        </is>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F13" s="1" t="inlineStr">
+        <is>
+          <t>1715004003/WC/22012035273900 — TALAB NIRMAN SHIVMANDIR JAMTIHWA ME</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="n">
+        <v>1499897.88</v>
+      </c>
+      <c r="I13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J13" s="3" t="n">
+        <v>45776</v>
+      </c>
+      <c r="K13" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>CHITRANGI / KHURMUCHA</t>
+        </is>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F14" s="1" t="inlineStr">
+        <is>
+          <t>1715004012/WC/22012035297290 — JGSA Dugwell Recharge Pit Nirman Karya</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I14" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J14" s="3" t="n">
+        <v>45798</v>
+      </c>
+      <c r="K14" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>CHITRANGI / CHITRANGI</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F15" s="1" t="inlineStr">
+        <is>
+          <t>1715004065/WC/22012035207613 — Chitrangi baghmadw tola me gebiyan stecchar nirman</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="n">
+        <v>414383.5</v>
+      </c>
+      <c r="I15" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J15" s="3" t="n">
+        <v>45842</v>
+      </c>
+      <c r="K15" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>CHITRANGI / CHITRANGI</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F16" s="1" t="inlineStr">
+        <is>
+          <t>1715004065/WC/22012035256093 — Talab nirman kary Lalmati Ramkaran Yadav ke ghar ke pas Nala me</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="n">
+        <v>1461630.67</v>
+      </c>
+      <c r="I16" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J16" s="3" t="n">
+        <v>45751</v>
+      </c>
+      <c r="K16" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>CHITRANGI / DHANI</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F17" s="1" t="inlineStr">
+        <is>
+          <t>1715004069/WC/22012035253139 — TALAB NIRMAN GRAM BARGAWA KE MUDHAEYA NALA ME</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="n">
+        <v>1498750.06</v>
+      </c>
+      <c r="I17" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J17" s="3" t="n">
+        <v>45757</v>
+      </c>
+      <c r="K17" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>CHITRANGI / PADARI</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F18" s="1" t="inlineStr">
+        <is>
+          <t>1715004071/IF/22012035174644 — kup nirman karya indramani jaiswal ke niji khet me</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="n">
+        <v>296962.26</v>
+      </c>
+      <c r="I18" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J18" s="3" t="n">
+        <v>45208</v>
+      </c>
+      <c r="K18" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>CHITRANGI / PADARI</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F19" s="1" t="inlineStr">
+        <is>
+          <t>1715004071/IF/22012035513573 — JGSA KHET TALAB NIRMAN KARY HINCHDHARI PITA RAMSAHAY JAISWAL GUJAWAL ME</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="n">
+        <v>450885.64</v>
+      </c>
+      <c r="I19" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J19" s="3" t="n">
+        <v>45793</v>
+      </c>
+      <c r="K19" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>CHITRANGI / DHAWAI</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F20" s="1" t="inlineStr">
+        <is>
+          <t>1715004077/IF/22012035510208 — DUGWELL NIRMAN PRINCE DWIVEDI KE KOOP KE PASS</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I20" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J20" s="3" t="n">
+        <v>45798</v>
+      </c>
+      <c r="K20" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>CHITRANGI / GANGI</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F21" s="1" t="inlineStr">
+        <is>
+          <t>1715004095/IF/22012035307322 — Koop Nirman lakhpatiya kewat ke khet me</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H21" s="2" t="n">
+        <v>312155.12</v>
+      </c>
+      <c r="I21" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J21" s="3" t="n">
+        <v>45750</v>
+      </c>
+      <c r="K21" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>CHITRANGI / GANGI</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F22" s="1" t="inlineStr">
+        <is>
+          <t>1715004095/WC/22012035245552 — Bolder Check nirman Anjani lal kewat ke ghar ke pas</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="n">
+        <v>234956.94</v>
+      </c>
+      <c r="I22" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J22" s="3" t="n">
+        <v>45750</v>
+      </c>
+      <c r="K22" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>DEOSAR / DONDAKI</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F23" s="1" t="inlineStr">
+        <is>
+          <t>1715005006/IF/22012035010586 — falodhyan -jagdees pita shivdhari ke bhumi me</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="n">
+        <v>61019</v>
+      </c>
+      <c r="I23" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J23" s="3" t="n">
+        <v>44812</v>
+      </c>
+      <c r="K23" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>DEOSAR / DONDAKI</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F24" s="1" t="inlineStr">
+        <is>
+          <t>1715005006/WC/22012035161944 — कृष्ण kumar singh के घर के पास kantrul tanch nirman</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="n">
+        <v>509061</v>
+      </c>
+      <c r="I24" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J24" s="3" t="n">
+        <v>45357</v>
+      </c>
+      <c r="K24" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>DEOSAR / MAJHIGAWAN-1</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Line Plntation(Coast) - horti-trees (Individuals) / Line Plantation of Horticulture Trees for Individual</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F25" s="1" t="inlineStr">
+        <is>
+          <t>1715005007/IF/22012035009793 — baban so kalu saket bhumi par falodyan</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="n">
+        <v>61019</v>
+      </c>
+      <c r="I25" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J25" s="3" t="n">
+        <v>44814</v>
+      </c>
+      <c r="K25" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>DEOSAR / KURSA</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F26" s="1" t="inlineStr">
+        <is>
+          <t>1715005012/IF/22012034662307 — Hiraman singh ke bhumi me Nala bandhan</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H26" s="2" t="n">
+        <v>130817.39</v>
+      </c>
+      <c r="I26" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J26" s="3" t="n">
+        <v>44366</v>
+      </c>
+      <c r="K26" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>DEOSAR / ANTARAWA</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Line-coast Plntation-Farm Forstry Trees-Individual / Line Plantation of Forestry Trees for Individual</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F27" s="1" t="inlineStr">
+        <is>
+          <t>1715005014/IF/22012035009987 — Mohan Rawat Ke Niji Bhumi par Faloddyan Karya</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="n">
+        <v>61019</v>
+      </c>
+      <c r="I27" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J27" s="3" t="n">
+        <v>44812</v>
+      </c>
+      <c r="K27" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>DEOSAR / ANTARAWA</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F28" s="1" t="inlineStr">
+        <is>
+          <t>1715005014/IF/22012035014753 — Raguvar Pita Karan Singh Ke Niji Khet Me Falodyan</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="n">
+        <v>61019</v>
+      </c>
+      <c r="I28" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J28" s="3" t="n">
+        <v>44827</v>
+      </c>
+      <c r="K28" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>DEOSAR / ANTARAWA</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F29" s="1" t="inlineStr">
+        <is>
+          <t>1715005014/RC/22012034657490 — Gram Mukhurikhadi Rajju Singh Ke Ghar Ke Pas Puliya Nirman</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="n">
+        <v>213000</v>
+      </c>
+      <c r="I29" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J29" s="3" t="n">
+        <v>45208</v>
+      </c>
+      <c r="K29" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>DEOSAR / DHANAHA</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C30" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F30" s="1" t="inlineStr">
+        <is>
+          <t>1715005017/IF/22012034629434 — Lachiman Ke Bhoomi Par Koop Nirman</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="n">
+        <v>246126.86</v>
+      </c>
+      <c r="I30" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J30" s="3" t="n">
+        <v>44163</v>
+      </c>
+      <c r="K30" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>DEOSAR / MAJAUNA</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F31" s="1" t="inlineStr">
+        <is>
+          <t>1715005022/IF/22012034666795 — Dadan prasad Ke bhumi Par khet Talab Ka Nirman</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="n">
+        <v>109055.32</v>
+      </c>
+      <c r="I31" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J31" s="3" t="n">
+        <v>44728</v>
+      </c>
+      <c r="K31" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>DEOSAR / MAJAUNA</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F32" s="1" t="inlineStr">
+        <is>
+          <t>1715005022/WC/22012034622705 — Barahpatiya Naala Me Cheak Dem Ka Nirman</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="n">
+        <v>1366386.76</v>
+      </c>
+      <c r="I32" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J32" s="3" t="n">
+        <v>44274</v>
+      </c>
+      <c r="K32" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>DEOSAR / JIYAWAN</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F33" s="1" t="inlineStr">
+        <is>
+          <t>1715005091/DP/22012034533765 — ma ki bagiya ms jiyawan (23500207202) me plantation ka kaary</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="n">
+        <v>394489.84</v>
+      </c>
+      <c r="I33" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J33" s="3" t="n">
+        <v>44456</v>
+      </c>
+      <c r="K33" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>DEOSAR / JIYAWAN</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F34" s="1" t="inlineStr">
+        <is>
+          <t>1715005091/DP/22012034533767 — ma ki bagiya ms matigadai (23500207203) me plantation ka kaary</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="n">
+        <v>394489.84</v>
+      </c>
+      <c r="I34" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J34" s="3" t="n">
+        <v>44456</v>
+      </c>
+      <c r="K34" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>WAIDHAN / BHALYATOLA</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F35" s="1" t="inlineStr">
+        <is>
+          <t>1715008003/WH/22012034940109 — gokul gram talab khanua khas</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="n">
+        <v>426157.55</v>
+      </c>
+      <c r="I35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J35" s="3" t="n">
+        <v>45475</v>
+      </c>
+      <c r="K35" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>WAIDHAN / JARODHI</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F36" s="1" t="inlineStr">
+        <is>
+          <t>1715008026/IF/22012034416954 — plantation niji khet per vishnunidhi dubay</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="n">
+        <v>189600</v>
+      </c>
+      <c r="I36" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J36" s="3" t="n">
+        <v>43319</v>
+      </c>
+      <c r="K36" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>WAIDHAN / JARODHI</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C37" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F37" s="1" t="inlineStr">
+        <is>
+          <t>1715008026/WC/22012035096255 — Checkdem Nirman Lauaa Nadi Ke Pass</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="n">
+        <v>935282.47</v>
+      </c>
+      <c r="I37" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J37" s="3" t="n">
+        <v>45206</v>
+      </c>
+      <c r="K37" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>WAIDHAN / JARODHI</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F38" s="1" t="inlineStr">
+        <is>
+          <t>1715008026/WC/22012035096264 — Checkdem Nirman Pappu Basor ke ghar ke pass</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="n">
+        <v>1114854.17</v>
+      </c>
+      <c r="I38" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J38" s="3" t="n">
+        <v>45189</v>
+      </c>
+      <c r="K38" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>WAIDHAN / BIHARA</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F39" s="1" t="inlineStr">
+        <is>
+          <t>1715008027/IF/22012035590388 — Ek Bagiya Maa ke nam shitakali gurjar</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H39" s="2" t="n">
+        <v>194034.01</v>
+      </c>
+      <c r="I39" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J39" s="3" t="n">
+        <v>45899</v>
+      </c>
+      <c r="K39" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>WAIDHAN / KHUTAR</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F40" s="1" t="inlineStr">
+        <is>
+          <t>1715008030/IF/22012035505554 — koop nirman kamla prasad shah ke bhumi par khutar</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="n">
+        <v>340867.34</v>
+      </c>
+      <c r="I40" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J40" s="3" t="n">
+        <v>45821</v>
+      </c>
+      <c r="K40" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>WAIDHAN / KHUTAR</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F41" s="1" t="inlineStr">
+        <is>
+          <t>1715008030/RC/22012034850609 — pcc marg nirman khutar bazar hospital se aaganwadi bhawan ki or</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="n">
+        <v>114300</v>
+      </c>
+      <c r="I41" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J41" s="3" t="n">
+        <v>46080</v>
+      </c>
+      <c r="K41" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>WAIDHAN / KHUTAR</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Biodrainage- Gov blding premises / Bio-drainage Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F42" s="1" t="inlineStr">
+        <is>
+          <t>1715008030/WC/22012035215868 — vriksharopan police chauki ke pass khutar</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H42" s="2" t="n">
+        <v>218828.48</v>
+      </c>
+      <c r="I42" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J42" s="3" t="n">
+        <v>45520</v>
+      </c>
+      <c r="K42" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>WAIDHAN / SIDDHIKHURD</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C43" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F43" s="1" t="inlineStr">
+        <is>
+          <t>1715008049/DP/22012034584999 — Pantation Work Meri Mati Mera Desh Shanti Dham Ke Pas</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="n">
+        <v>56139.33</v>
+      </c>
+      <c r="I43" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J43" s="3" t="n">
+        <v>45191</v>
+      </c>
+      <c r="K43" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>WAIDHAN / PIPARA</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F44" s="1" t="inlineStr">
+        <is>
+          <t>1715008052/WC/22012035256437 — CPT Nirman Surangi Dand Pipara</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H44" s="2" t="n">
+        <v>109108.22</v>
+      </c>
+      <c r="I44" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J44" s="3" t="n">
+        <v>45800</v>
+      </c>
+      <c r="K44" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>WAIDHAN / CHOCHAR</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F45" s="1" t="inlineStr">
+        <is>
+          <t>1715008056/IF/22012035327553 — JGSA 2025 Recharge structure khet talab nirma Ramrakcha pal ki bhumi par chanchar</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H45" s="2" t="n">
+        <v>149597.65</v>
+      </c>
+      <c r="I45" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="n">
+        <v>45769</v>
+      </c>
+      <c r="K45" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>WAIDHAN / CHOCHAR</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F46" s="1" t="inlineStr">
+        <is>
+          <t>1715008056/IF/22012035327556 — JGSA 2025 Recharge structure khet talab nirman Hari prasad pal ki bhumi par chanchar</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H46" s="2" t="n">
+        <v>149597.65</v>
+      </c>
+      <c r="I46" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J46" s="3" t="n">
+        <v>45769</v>
+      </c>
+      <c r="K46" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>WAIDHAN / CHOCHAR</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F47" s="1" t="inlineStr">
+        <is>
+          <t>1715008056/IF/22012035327558 — JGSA 2025 Recharge structure khet talab nirman Hiralal vaish ki bhumi par chanchar</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="n">
+        <v>149597.65</v>
+      </c>
+      <c r="I47" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J47" s="3" t="n">
+        <v>45783</v>
+      </c>
+      <c r="K47" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>WAIDHAN / CHHATAULI</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C48" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F48" s="1" t="inlineStr">
+        <is>
+          <t>1715008083/IF/22012035590307 — Ek bagiya Maa ke naam Tarawati Shah</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="n">
+        <v>202354.95</v>
+      </c>
+      <c r="I48" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J48" s="3" t="n">
+        <v>45898</v>
+      </c>
+      <c r="K48" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>WAIDHAN / CHHATAULI</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F49" s="1" t="inlineStr">
+        <is>
+          <t>1715008083/IF/22012035590344 — Ek Bagiya Maa Ke Naam salita prajapati</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H49" s="2" t="n">
+        <v>202526.74</v>
+      </c>
+      <c r="I49" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J49" s="3" t="n">
+        <v>45898</v>
+      </c>
+      <c r="K49" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>WAIDHAN / DIGTHI</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C50" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F50" s="1" t="inlineStr">
+        <is>
+          <t>1715008096/IF/22012034453254 — khet talab nirman sohan lal shah ke bhumi par chokara</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H50" s="2" t="n">
+        <v>91000</v>
+      </c>
+      <c r="I50" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J50" s="3" t="n">
+        <v>43605</v>
+      </c>
+      <c r="K50" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>WAIDHAN / DIGTHI</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F51" s="1" t="inlineStr">
+        <is>
+          <t>1715008096/WC/22012035101901 — CTR CHEK DEM NIRMAN KARY SUKHARA NALA PAR RAMRACHHA BASOR KE GHAR KE SAMNE</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="n">
+        <v>1036697.86</v>
+      </c>
+      <c r="I51" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J51" s="3" t="n">
+        <v>45208</v>
+      </c>
+      <c r="K51" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>WAIDHAN / DIGTHI</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F52" s="1" t="inlineStr">
+        <is>
+          <t>1715008096/WC/22012035102415 — CTR KNTUR TENCHA NIRMAN KARY GODAM BHAWAN KE SAMNE DHANAOJA PAHAR PAR</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H52" s="2" t="n">
+        <v>427299</v>
+      </c>
+      <c r="I52" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J52" s="3" t="n">
+        <v>45196</v>
+      </c>
+      <c r="K52" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>WAIDHAN / DEORI</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C53" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F53" s="1" t="inlineStr">
+        <is>
+          <t>1715008099/RC/22012034661101 — pcc marg nirman kamlaram dubey ke ghar se surendra dubey ke ghar tak</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="n">
+        <v>77343</v>
+      </c>
+      <c r="I53" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J53" s="3" t="n">
+        <v>45803</v>
+      </c>
+      <c r="K53" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>WAIDHAN / DEORI</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F54" s="1" t="inlineStr">
+        <is>
+          <t>1715008099/WC/22012035060124 — CHECK DAM NIRMAN BALIYA NALA LOORI</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H54" s="2" t="n">
+        <v>828241.42</v>
+      </c>
+      <c r="I54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J54" s="3" t="n">
+        <v>45366</v>
+      </c>
+      <c r="K54" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>WAIDHAN / DEORI</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F55" s="1" t="inlineStr">
+        <is>
+          <t>1715008099/WC/22012035100777 — CTR Talab Nirman Deori</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H55" s="2" t="n">
+        <v>1403588.21</v>
+      </c>
+      <c r="I55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J55" s="3" t="n">
+        <v>45189</v>
+      </c>
+      <c r="K55" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>WAIDHAN / DEORI</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C56" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F56" s="1" t="inlineStr">
+        <is>
+          <t>1715008099/WC/22012035211834 — Gali palak avam bolder piching kachan nadi par</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H56" s="2" t="n">
+        <v>497312.84</v>
+      </c>
+      <c r="I56" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J56" s="3" t="n">
+        <v>45587</v>
+      </c>
+      <c r="K56" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>