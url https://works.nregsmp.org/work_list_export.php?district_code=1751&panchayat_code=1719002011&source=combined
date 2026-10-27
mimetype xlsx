--- v0 (2026-09-09)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K594"/>
+  <dimension ref="A1:K599"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 06:01:00</t>
+          <t>Exported on: 2026-10-27 22:06:10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: AGAR-MALWA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -465,51 +465,51 @@
       <c r="J15" s="3" t="n">
         <v>44244</v>
       </c>
       <c r="K15" s="3" t="n">
         <v>44475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1719002011/AV/22012034603797 — पंचायत भवन निर्माण दमदम</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>54426</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44539</v>
@@ -610,51 +610,51 @@
       <c r="J18" s="3" t="n">
         <v>42358</v>
       </c>
       <c r="K18" s="3" t="n">
         <v>43364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1719002011/DP/22012034525040 — सार्वजनिक कुप निर्माण गौशाला के पास दमदम</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>567610.07</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>77262</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44288</v>
@@ -2136,51 +2136,51 @@
       <c r="J50" s="3" t="n">
         <v>42901</v>
       </c>
       <c r="K50" s="3" t="n">
         <v>44114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Coastal Shelter Belt-line plntation - Individual / Line Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>Coastal Shelter Belt-line plntation - Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012034432662 — vercharppan khet ki med par</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>190000</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>15160</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>43354</v>
@@ -2614,333 +2614,333 @@
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012034949345 — कुपनिर्मान लक्ष्मीनारायन रतनलाल दमदम</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>268936.31</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>184483.05</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>44657</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012035434320 — JGSA खेत तालाब निर्माण सावरिया कालुराम दमदम</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>521.99</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012035434369 — JGSA खेत तालाब निर्माण दयाराम बालाप्रसाद दमदम</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>297235</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012035434424 — JGSA खेत तालाब निर्माण रोडमल कुवरलाल दमदम</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012035434542 — JGSA खेत तालाब निर्माण कमल दयाराम दमदम</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>217674</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45839</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012035438208 — JGSA 2025 खेत तालाब निर्माण कालुराम भंवरलाल दमदम</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>281314</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012035509511 — JGSA डग वेल रिचार्ज पीट बालचंद रुघनाथ दमदम</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45761</v>
@@ -2992,51 +2992,51 @@
       <c r="J68" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K68" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012035509542 — JGSA डग वेल रिचार्ज पीट कैलाश मांगीलाल दमदम</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45761</v>
@@ -3088,98 +3088,98 @@
       <c r="J70" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K70" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012035509575 — JGSA डग वेल रिचार्ज पीट रामेश्वर कुवरलाल दमदम</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012035509589 — JGSA डग वेल रिचार्ज पीट भागवानसिह मांगीलाल दमदम</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>15898.78</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45814</v>
@@ -3280,427 +3280,427 @@
       <c r="J74" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K74" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012035539456 — JGSA खेत तालाब निर्माण नारायण भग्गा दमदम</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>98657.02</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45823</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012035539472 — JGSA खेत तालाब निर्माण करणसिह गंगाराम दमदम</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012035539489 — JGSA खेत तालाब निर्माण मागीलाल नानुराम दमदम</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012035539498 — JGSA खेत तालाब निर्माण शिवनारायण मानसिंह दमदम</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012035539512 — JGSA खेत तालाब निर्माण बलराम कंवरलाल दमदम</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012035543707 — JGSA खेत तालाब निर्माण दिनेश भंवरलाल दमदम</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012035543721 — JGSA खेत तालाब निर्माण जितेन्द्र रामेश्वर दमदम</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012035554106 — JGSA खेत तालाब निर्माण गीताबाई मानसिंह दमदम</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012035554113 — JGSA डग वेल रिचार्ज पीट सिध्दनाथ रामा दमदम</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45761</v>
@@ -3725,145 +3725,145 @@
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012035596874 — एक बगिया के मा के नाम अंतर बाई गोपीलाल दमदम</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>270782.22</v>
       </c>
       <c r="I84" s="2" t="n">
-        <v>113794.07</v>
+        <v>124594.07</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012035602653 — ek bagiya maa ke naam ramu bai kaluram damdam</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>270782.22</v>
       </c>
       <c r="I85" s="2" t="n">
-        <v>80640.29</v>
+        <v>95040.29</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45935</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012035602656 — ek bagiya maa ke naam ramu bai babulal damdam</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>270118.93</v>
       </c>
       <c r="I86" s="2" t="n">
-        <v>85552.14</v>
+        <v>89152.14</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45935</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -3913,51 +3913,51 @@
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012035602663 — ek bagiya maa ke naam yashoda bai narayan damdam</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>270782.22</v>
       </c>
       <c r="I88" s="2" t="n">
-        <v>109564.13</v>
+        <v>116764.13</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -4101,98 +4101,98 @@
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012035605841 — ek bagiya maa ke naam baja bai bhanwarlal damdam</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>270782.22</v>
       </c>
       <c r="I92" s="2" t="n">
-        <v>21923.76</v>
+        <v>29123.76</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012035605854 — ek bagiya maa ke naam krishna bai kaniram damdam</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>270782.22</v>
       </c>
       <c r="I93" s="2" t="n">
-        <v>103822.08</v>
+        <v>107421.96</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45935</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -5382,51 +5382,51 @@
       <c r="J118" s="3" t="n">
         <v>42416</v>
       </c>
       <c r="K118" s="3" t="n">
         <v>44181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Well / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/9993720132 — Koop, Raysingh/Mangilal, Damdam 25</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>271433</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>20040</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>42526</v>
@@ -10025,51 +10025,51 @@
       <c r="J213" s="3" t="n">
         <v>44806</v>
       </c>
       <c r="K213" s="3" t="n">
         <v>44958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/3792488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106138763</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>15804</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>44830</v>
@@ -11003,51 +11003,51 @@
       <c r="J233" s="3" t="n">
         <v>44830</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>45980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/4335288 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123449181</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>13332</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>44830</v>
@@ -11540,125 +11540,129 @@
       <c r="J244" s="3" t="n">
         <v>45649</v>
       </c>
       <c r="K244" s="3" t="n">
         <v>46218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/4520002 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115833361</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>20718</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45649</v>
       </c>
-      <c r="K245" s="3"/>
+      <c r="K245" s="3" t="n">
+        <v>46305</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/4520003 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115833379</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>20922</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45678</v>
       </c>
-      <c r="K246" s="3"/>
+      <c r="K246" s="3" t="n">
+        <v>46305</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -11683,98 +11687,98 @@
       <c r="J247" s="3" t="n">
         <v>45635</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/4520005 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115833404</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45649</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/4520007 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115833418</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>19158</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45649</v>
@@ -11826,100 +11830,100 @@
       <c r="J250" s="3" t="n">
         <v>45628</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>46217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/4520009 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115833494</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>20820</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/4520727 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116006561</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>20486</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45635</v>
@@ -12265,145 +12269,145 @@
       <c r="J259" s="3" t="n">
         <v>45649</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>46217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/4524257 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124449878</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>13365</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/4524758 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124098739</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>20118</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45649</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/4525061 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124796361</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45649</v>
@@ -12553,267 +12557,269 @@
       <c r="J265" s="3" t="n">
         <v>45628</v>
       </c>
       <c r="K265" s="3" t="n">
         <v>46044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/4575608 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117982642</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>18374</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45628</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/4738031 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104946127</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>18012</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45687</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/4748271 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115279305</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/4772567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115833397</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>20718</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45649</v>
       </c>
-      <c r="K269" s="3"/>
+      <c r="K269" s="3" t="n">
+        <v>46305</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/4887571 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105942617</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>21563</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K270" s="3" t="n">
-        <v>46222</v>
+        <v>46305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
@@ -12839,192 +12845,194 @@
       <c r="J271" s="3" t="n">
         <v>45739</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>46217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/4889367 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107024813</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>20698</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45739</v>
       </c>
-      <c r="K272" s="3"/>
+      <c r="K272" s="3" t="n">
+        <v>46305</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/4937497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106138538</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>243</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/4937498 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106138703</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>243</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/4957303 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123446651</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>9603</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45741</v>
@@ -13076,98 +13084,98 @@
       <c r="J276" s="3" t="n">
         <v>45894</v>
       </c>
       <c r="K276" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5146496 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105942638</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5149433 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104944526</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45708</v>
@@ -13219,239 +13227,239 @@
       <c r="J279" s="3" t="n">
         <v>45872</v>
       </c>
       <c r="K279" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5152868 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132481653</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>15600</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45981</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5154410 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123434897</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>4680</v>
+        <v>10979.86</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5164740 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106795520</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>1560</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5167451 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107024815</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>1820</v>
+        <v>6619.84</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45981</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5170852 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106795787</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>18980</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45774</v>
@@ -13601,98 +13609,100 @@
       <c r="J287" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>46218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5184470 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115833510</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>22100</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45774</v>
       </c>
-      <c r="K288" s="3"/>
+      <c r="K288" s="3" t="n">
+        <v>46305</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5187973 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116006543</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>3120</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45774</v>
@@ -13744,120 +13754,122 @@
       <c r="J290" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>46091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5196843 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106138625</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>20800</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45774</v>
       </c>
-      <c r="K291" s="3"/>
+      <c r="K291" s="3" t="n">
+        <v>46305</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5200715 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117982648</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>15600</v>
+        <v>22499.84</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13936,147 +13948,147 @@
       <c r="J294" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K294" s="3" t="n">
         <v>46160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5204122 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132747248</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>17680</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K295" s="3" t="n">
-        <v>46250</v>
+        <v>46305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5205298 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116006610</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>4680</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5208849 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103707340</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>13520</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45774</v>
@@ -14177,51 +14189,51 @@
       <c r="J299" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5216833 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123447587</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>9360</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45905</v>
@@ -14322,51 +14334,51 @@
       <c r="J302" s="3" t="n">
         <v>45859</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5219494 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123432029</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45708</v>
@@ -14467,98 +14479,98 @@
       <c r="J305" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>46063</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5222770 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116212325</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>18200</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45883</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5223266 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116006620</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45708</v>
@@ -14855,51 +14867,51 @@
       <c r="J313" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K313" s="3" t="n">
         <v>46063</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5243875 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107024820</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>46078</v>
@@ -14951,73 +14963,73 @@
       <c r="J315" s="3" t="n">
         <v>43018</v>
       </c>
       <c r="K315" s="3" t="n">
         <v>43123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5662166 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105942453</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>9360</v>
+        <v>17759.86</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -15096,335 +15108,335 @@
       <c r="J318" s="3" t="n">
         <v>42975</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>43076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5707114 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123448661</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5828633 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132113549</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>4940</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45981</v>
       </c>
       <c r="K320" s="3" t="n">
         <v>46271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5828726 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107024837</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5828825 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123447074</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>3120</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5829562 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115833486</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>7280</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5829576 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123440651</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>3120</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/5829613 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115833529</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45708</v>
@@ -15476,12841 +15488,13076 @@
       <c r="J326" s="3" t="n">
         <v>43703</v>
       </c>
       <c r="K326" s="3" t="n">
         <v>43965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6235073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103679396</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6235074 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103688507</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>46148</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6235175 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106138580</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6235181 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106795658</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>46148</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6235182 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106795684</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6235183 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106795705</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6235214 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103726018</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6235215 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103726094</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6235267 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107024814</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6235268 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107024817</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6235269 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107024824</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6235270 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107024830</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6235521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115833554</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6235641 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105942369</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6235642 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105942413</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>46148</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6235855 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123428048</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6235857 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123433794</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6235858 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123434334</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6235987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122729415</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6236065 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117541092</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6236079 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123430296</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6236117 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123905027</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6236133 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137894854</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6236250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130879874</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6236424 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116006524</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6236428 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104950199</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>46148</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6236432 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123427473</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6236495 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104942565</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6236722 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132481657</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6236725 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123414301</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>46148</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6236799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106795454</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6236800 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106795471</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6236801 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106795501</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6236802 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106795623</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6236805 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115279207</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6236806 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115279329</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6236807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115279337</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6236808 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115279363</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6236809 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115279381</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6236815 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123430883</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6236820 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105942476</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6236821 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105942501</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237323 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106795846</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237324 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106795872</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237325 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106795893</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237326 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106795982</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106796040</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106138850</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237922 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123429169</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237928 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116212319</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237929 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106795490</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123433212</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>46163</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237932 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103681774</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237935 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106795827</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115279257</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>46181</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237942 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115833534</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>46181</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237943 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106795747</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237945 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104949247</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237950 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115279248</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237956 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123436491</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237962 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115279291</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>46148</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123906023</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237967 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123437023</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237973 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123247783</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115279298</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237976 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106138680</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237979 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106796015</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237981 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116212339</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115279226</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237986 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115833372</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106138732</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6237991 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115279238</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>46163</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6238000 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107024842</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6238001 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116212322</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6238002 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106795564</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6238003 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123438119</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6238004 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103729369</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6238005 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106138892</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6238010 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123429750</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6238012 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103679835</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6238015 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106795917</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6238017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116212334</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6238018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115279214</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6238019 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123439139</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>46181</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6238025 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105942390</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>46148</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6238027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106138560</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6238030 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115279272</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>46148</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6238057 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130879877</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6238092 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130879871</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>46163</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6238122 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134688751</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6238162 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113834687</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6238193 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103707587</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6238240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123437552</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6238285 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104950613</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6238298 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113584267</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6238331 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113584397</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>46181</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6242777 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106795764</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6242792 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104943557</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6242852 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123416941</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6242869 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123435438</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>46163</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6242879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115279353</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6242904 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122729211</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6242915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107024816</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6242918 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137894855</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6242931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124095304</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>46148</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6242935 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106138643</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6242947 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106138873</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/IAY/6242952 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106795805</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1719002011/IF/कूप निर्माण गिरधारी दोला दमदम — कूप निर्माण गिरधारी दोला दमदम</t>
+          <t>1719002011/IF/IAY/6335574 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106795937</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>107464</v>
+        <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>58304.67</v>
+        <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>39861</v>
-[...3 lines deleted...]
-      </c>
+        <v>46113</v>
+      </c>
+      <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1719002011/IF/कूप निर्माण देवीलाल पूरालाल दमदम — कूप निर्माण देवीलाल पूरालाल दमदम</t>
+          <t>1719002011/IF/IAY/6335854 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105942333</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>107464</v>
+        <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>45367.36</v>
+        <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>39861</v>
-[...3 lines deleted...]
-      </c>
+        <v>46148</v>
+      </c>
+      <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1719002011/IF/कूप निर्माण रमेश गीता राजा गणपत दमदम — कूप निर्माण रमेश गीता राजा गणपत दमदम</t>
+          <t>1719002011/IF/IAY/6335862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104944811</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>107464</v>
+        <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>64300.22</v>
+        <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>39921</v>
-[...3 lines deleted...]
-      </c>
+        <v>46113</v>
+      </c>
+      <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1719002011/IF/कूप निर्माण रामसिंह बापुलाल उदादमदम — कूप निर्माण रामसिंह बापुलाल उदा दमदम</t>
+          <t>1719002011/IF/IAY/6335873 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123414979</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>107464</v>
+        <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>104346</v>
+        <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>39927</v>
-[...3 lines deleted...]
-      </c>
+        <v>46113</v>
+      </c>
+      <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1719002011/IF/नवीन कूप निर्माण कार्य/उदा/रमेश दमदम — नवीन कूप निर्माण कार्य/उदा/रमेश दमदम</t>
+          <t>1719002011/IF/IAY/6337895 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117982620</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>107400</v>
+        <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>79132.25</v>
+        <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>39578</v>
-[...3 lines deleted...]
-      </c>
+        <v>45708</v>
+      </c>
+      <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1719002011/IF/नवीन कूप निर्माण कार्य/बापूलाल/रोडा — नवीन कूप निर्माण कार्य/बापूलाल/रोडा दमदम</t>
+          <t>1719002011/IF/कूप निर्माण गिरधारी दोला दमदम — कूप निर्माण गिरधारी दोला दमदम</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>107400</v>
+        <v>107464</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>95039.5</v>
+        <v>58304.67</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>39581</v>
+        <v>39861</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>40245</v>
+        <v>40154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1719002011/IF/नवीन कूप निर्माण कार्य/मानसिहं/बालचन — नवीन कूप निर्माण कार्य/मानसिहं/बालचन्‍द दमदम</t>
+          <t>1719002011/IF/कूप निर्माण देवीलाल पूरालाल दमदम — कूप निर्माण देवीलाल पूरालाल दमदम</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>107400</v>
+        <v>107464</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>104063.62</v>
+        <v>45367.36</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>39594</v>
+        <v>39861</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>39851</v>
+        <v>40208</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1719002011/IF/नवीन कूप निर्माण कार्य/सिदनाथ/काना द — नवीन कूप निर्माण कार्य/सिदनाथ/काना दमदम</t>
+          <t>1719002011/IF/कूप निर्माण रमेश गीता राजा गणपत दमदम — कूप निर्माण रमेश गीता राजा गणपत दमदम</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>107400</v>
+        <v>107464</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>145999</v>
+        <v>64300.22</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>39579</v>
+        <v>39921</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>40634</v>
+        <v>40245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1719002011/IF/सार्वजनिक कुप निर्माण कार्य /दमदम — सार्वजनिक कुप निर्माण कार्य /दमदम</t>
+          <t>1719002011/IF/कूप निर्माण रामसिंह बापुलाल उदादमदम — कूप निर्माण रामसिंह बापुलाल उदा दमदम</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>315000</v>
+        <v>107464</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>72448.46</v>
+        <v>104346</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>39830</v>
+        <v>39927</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>40522</v>
+        <v>40634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1719002011/IF/सार्वजनिक कूप निर्माण कार्य दमदम — सार्वजनिक कूप निर्माण कार्य दमदम</t>
+          <t>1719002011/IF/नवीन कूप निर्माण कार्य/उदा/रमेश दमदम — नवीन कूप निर्माण कार्य/उदा/रमेश दमदम</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>315000</v>
+        <v>107400</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>87739.87</v>
+        <v>79132.25</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>39961</v>
+        <v>39578</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>41585</v>
+        <v>40005</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1719002011/LD/22012034261370 — medbandhan(mangilal/nanuram(damdam)</t>
+          <t>1719002011/IF/नवीन कूप निर्माण कार्य/बापूलाल/रोडा — नवीन कूप निर्माण कार्य/बापूलाल/रोडा दमदम</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>0</v>
+        <v>107400</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>0</v>
+        <v>95039.5</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K445" s="3"/>
+        <v>39581</v>
+      </c>
+      <c r="K445" s="3" t="n">
+        <v>40245</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1719002011/LD/22012034263942 — medbandhan(babulal roda)</t>
+          <t>1719002011/IF/नवीन कूप निर्माण कार्य/मानसिहं/बालचन — नवीन कूप निर्माण कार्य/मानसिहं/बालचन्‍द दमदम</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>0</v>
+        <v>107400</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>0</v>
+        <v>104063.62</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K446" s="3"/>
+        <v>39594</v>
+      </c>
+      <c r="K446" s="3" t="n">
+        <v>39851</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1719002011/LD/22012034263943 — medbandhan(kelash kavarlal))</t>
+          <t>1719002011/IF/नवीन कूप निर्माण कार्य/सिदनाथ/काना द — नवीन कूप निर्माण कार्य/सिदनाथ/काना दमदम</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>0</v>
+        <v>107400</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>0</v>
+        <v>145999</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K447" s="3"/>
+        <v>39579</v>
+      </c>
+      <c r="K447" s="3" t="n">
+        <v>40634</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1719002011/LD/22012034263944 — med bandan(Ambaram sivlal)</t>
+          <t>1719002011/IF/सार्वजनिक कुप निर्माण कार्य /दमदम — सार्वजनिक कुप निर्माण कार्य /दमदम</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>0</v>
+        <v>315000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>0</v>
+        <v>72448.46</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K448" s="3"/>
+        <v>39830</v>
+      </c>
+      <c r="K448" s="3" t="n">
+        <v>40522</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1719002011/LD/22012034265903 — med bandhan</t>
+          <t>1719002011/IF/सार्वजनिक कूप निर्माण कार्य दमदम — सार्वजनिक कूप निर्माण कार्य दमदम</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>0</v>
+        <v>315000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>0</v>
+        <v>87739.87</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K449" s="3"/>
+        <v>39961</v>
+      </c>
+      <c r="K449" s="3" t="n">
+        <v>41585</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1719002011/LD/22012034522429 — चारागाह निर्माण दमदम</t>
+          <t>1719002011/LD/22012034261370 — medbandhan(mangilal/nanuram(damdam)</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>43935</v>
+        <v>42395</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1719002011/LD/22012034524542 — चारागाह निर्माण गौशाला के पास दमदम</t>
+          <t>1719002011/LD/22012034263942 — medbandhan(babulal roda)</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>1414982.05</v>
+        <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>462603</v>
+        <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>44169</v>
+        <v>42395</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1719002011/LD/22012034533348 — समतलीकरण कार्य शांतीधाम परिसर दमदम</t>
+          <t>1719002011/LD/22012034263943 — medbandhan(kelash kavarlal))</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>606217.5</v>
+        <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>605508.35</v>
+        <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>44199</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1719002011/LD/22012034543743 — गौशाला के सामने समतलीकरण कार्य दमदम</t>
+          <t>1719002011/LD/22012034263944 — med bandan(Ambaram sivlal)</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>338655.31</v>
+        <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>334942.84</v>
+        <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>44288</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1719002011/LD/232 — सामुदायिक खेल मेदान दमदम</t>
+          <t>1719002011/LD/22012034265903 — med bandhan</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>635784</v>
+        <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>166871</v>
+        <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>40881</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1719002011/LD/9926712320 — Medbandhan(geeradari,dola,84))</t>
+          <t>1719002011/LD/22012034522429 — चारागाह निर्माण दमदम</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>46000</v>
+        <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>45916</v>
+        <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>41825</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1719002011/LD/9926712825 — mad,bandhn,kaluram,rodaji</t>
+          <t>1719002011/LD/22012034524542 — चारागाह निर्माण गौशाला के पास दमदम</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>55000</v>
+        <v>1414982.05</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>54016</v>
+        <v>462603</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>41832</v>
-[...3 lines deleted...]
-      </c>
+        <v>44169</v>
+      </c>
+      <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1719002011/LD/9926712829 — Mad,bandhan,Rameshchandar,mangilal,dam</t>
+          <t>1719002011/LD/22012034533348 — समतलीकरण कार्य शांतीधाम परिसर दमदम</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>55000</v>
+        <v>606217.5</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>55115</v>
+        <v>605508.35</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>41832</v>
+        <v>44199</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>41982</v>
+        <v>44894</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/104 — सामुदायिक सीसी रोड एवं नाली निर्माण, 1131, मनरेगा/पंच, दमदम</t>
+          <t>1719002011/LD/22012034543743 — गौशाला के सामने समतलीकरण कार्य दमदम</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>140000</v>
+        <v>338655.31</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>140641</v>
+        <v>334942.84</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>41275</v>
+        <v>44288</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>41426</v>
+        <v>44899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034155507 — CC Road</t>
+          <t>1719002011/LD/232 — सामुदायिक खेल मेदान दमदम</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>0</v>
+        <v>635784</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>0</v>
+        <v>166871</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>41261</v>
-[...1 lines deleted...]
-      <c r="K459" s="3"/>
+        <v>40881</v>
+      </c>
+      <c r="K459" s="3" t="n">
+        <v>41262</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034155508 — CC Road 2</t>
+          <t>1719002011/LD/9926712320 — Medbandhan(geeradari,dola,84))</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>0</v>
+        <v>46000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>0</v>
+        <v>45916</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>41261</v>
-[...1 lines deleted...]
-      <c r="K460" s="3"/>
+        <v>41825</v>
+      </c>
+      <c r="K460" s="3" t="n">
+        <v>41982</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034181242 — Cement Concrete Road (130)</t>
+          <t>1719002011/LD/9926712825 — mad,bandhn,kaluram,rodaji</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>96000</v>
+        <v>55000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>103490.2</v>
+        <v>54016</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>41536</v>
+        <v>41832</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>41568</v>
+        <v>41982</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034197240 — Cement Concrete Road (242)</t>
+          <t>1719002011/LD/9926712829 — Mad,bandhan,Rameshchandar,mangilal,dam</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>98000</v>
+        <v>55000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>97994.69</v>
+        <v>55115</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>41650</v>
+        <v>41832</v>
       </c>
       <c r="K462" s="3" t="n">
         <v>41982</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034197261 — Cement Concrete Road (241)</t>
+          <t>1719002011/RC/104 — सामुदायिक सीसी रोड एवं नाली निर्माण, 1131, मनरेगा/पंच, दमदम</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>98000</v>
+        <v>140000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>95939.7</v>
+        <v>140641</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>41640</v>
+        <v>41275</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>41708</v>
+        <v>41426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034206102 — Graval Road, Damdam (181)</t>
+          <t>1719002011/RC/22012034155507 — CC Road</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>1348884</v>
+        <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>1269879.19</v>
+        <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>41696</v>
-[...3 lines deleted...]
-      </c>
+        <v>41261</v>
+      </c>
+      <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034222044 — CC Road</t>
+          <t>1719002011/RC/22012034155508 — CC Road 2</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>77000</v>
+        <v>0</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>75609</v>
+        <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>41874</v>
-[...3 lines deleted...]
-      </c>
+        <v>41261</v>
+      </c>
+      <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034222045 — CC Road</t>
+          <t>1719002011/RC/22012034181242 — Cement Concrete Road (130)</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>41000</v>
+        <v>96000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>39764</v>
+        <v>103490.2</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>41881</v>
+        <v>41536</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>42201</v>
+        <v>41568</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034283446 — सीसी रोड, देव मंदिर हनुमान मंदिर, दमदम 89</t>
+          <t>1719002011/RC/22012034197240 — Cement Concrete Road (242)</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>102200</v>
+        <v>98000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>101082</v>
+        <v>97994.69</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>42238</v>
+        <v>41650</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>42526</v>
+        <v>41982</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034295523 — ग्राम अबादी  राम  मन्दीर से विश्व्कर्र्मा केमकान तक</t>
+          <t>1719002011/RC/22012034197261 — Cement Concrete Road (241)</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>304000</v>
+        <v>98000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>102772</v>
+        <v>95939.7</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>42512</v>
+        <v>41640</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>42898</v>
+        <v>41708</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034304605 — CC ROAD</t>
+          <t>1719002011/RC/22012034206102 — Graval Road, Damdam (181)</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>0</v>
+        <v>1348884</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>0</v>
+        <v>1269879.19</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K469" s="3"/>
+        <v>41696</v>
+      </c>
+      <c r="K469" s="3" t="n">
+        <v>43189</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Inter-locking Cement Block Road / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034308020 — CC rode nirman</t>
+          <t>1719002011/RC/22012034222044 — CC Road</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>0</v>
+        <v>77000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>0</v>
+        <v>75609</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K470" s="3"/>
+        <v>41874</v>
+      </c>
+      <c r="K470" s="3" t="n">
+        <v>42201</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Inter-locking Cement Block Road / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034308029 — CC rode</t>
+          <t>1719002011/RC/22012034222045 — CC Road</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>0</v>
+        <v>41000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>0</v>
+        <v>39764</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K471" s="3"/>
+        <v>41881</v>
+      </c>
+      <c r="K471" s="3" t="n">
+        <v>42201</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Inter-locking Cement Block Road / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034308036 — nali nirman</t>
+          <t>1719002011/RC/22012034283446 — सीसी रोड, देव मंदिर हनुमान मंदिर, दमदम 89</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>0</v>
+        <v>102200</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>0</v>
+        <v>101082</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K472" s="3"/>
+        <v>42238</v>
+      </c>
+      <c r="K472" s="3" t="n">
+        <v>42526</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034349233 — सीसी रोड नाली निर्माण लाल माता चौक दमदम</t>
+          <t>1719002011/RC/22012034295523 — ग्राम अबादी  राम  मन्दीर से विश्व्कर्र्मा केमकान तक</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>50000</v>
+        <v>304000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>41968</v>
+        <v>102772</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>42959</v>
+        <v>42512</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>43179</v>
+        <v>42898</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034353078 — सीसी रोड नाली निर्माण सिद्धनाथ के मकान से भागीरथ  के मकान तक दमदम</t>
+          <t>1719002011/RC/22012034304605 — CC ROAD</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>55777</v>
+        <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>54868</v>
+        <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>42987</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Inter-locking Cement Block Road / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034365053 — सी.सी रोड नाली निर्माण केलाश के घर से दोलतराम के घर तक दमदम</t>
+          <t>1719002011/RC/22012034308020 — CC rode nirman</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>26482</v>
+        <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>24768</v>
+        <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>43036</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Inter-locking Cement Block Road / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034365055 — सी.सी रोड नाली निर्माण रामदेव मंदिर से हनुमान मंदिर तक</t>
+          <t>1719002011/RC/22012034308029 — CC rode</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>39825</v>
+        <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>31992</v>
+        <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>43036</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Inter-locking Cement Block Road / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034365056 — सी.सी रोड नाली निर्माण भंवरलाल के मकान से रामलाल के मकान तक दमदम</t>
+          <t>1719002011/RC/22012034308036 — nali nirman</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>55777</v>
+        <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>42312</v>
+        <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>43036</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034365057 — सी.सी रोड नाली निर्माण अम्बाराम के मकान से बाबु के मकान तक दमदम</t>
+          <t>1719002011/RC/22012034349233 — सीसी रोड नाली निर्माण लाल माता चौक दमदम</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>55777</v>
+        <v>50000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>53664</v>
+        <v>41968</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>43036</v>
+        <v>42959</v>
       </c>
       <c r="K478" s="3" t="n">
         <v>43179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Village Drain / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034369320 — खेत सड़क</t>
+          <t>1719002011/RC/22012034353078 — सीसी रोड नाली निर्माण सिद्धनाथ के मकान से भागीरथ  के मकान तक दमदम</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>0</v>
+        <v>55777</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>0</v>
+        <v>54868</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K479" s="3"/>
+        <v>42987</v>
+      </c>
+      <c r="K479" s="3" t="n">
+        <v>43189</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034437430 — CC Road</t>
+          <t>1719002011/RC/22012034365053 — सी.सी रोड नाली निर्माण केलाश के घर से दोलतराम के घर तक दमदम</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>0</v>
+        <v>26482</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>0</v>
+        <v>24768</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K480" s="3"/>
+        <v>43036</v>
+      </c>
+      <c r="K480" s="3" t="n">
+        <v>43179</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034447224 — सीसी रोड नाली निर्माण बाबुलाल के मकान से रामप्रसाद के मकान तक</t>
+          <t>1719002011/RC/22012034365055 — सी.सी रोड नाली निर्माण रामदेव मंदिर से हनुमान मंदिर तक</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>53100</v>
+        <v>39825</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>50556</v>
+        <v>31992</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>43529</v>
+        <v>43036</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>43979</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034447225 — सीसी रोड नाली निर्माण नन्दराम के मकान से प्रभु के मकान तक</t>
+          <t>1719002011/RC/22012034365056 — सी.सी रोड नाली निर्माण भंवरलाल के मकान से रामलाल के मकान तक दमदम</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>30975</v>
+        <v>55777</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>25236</v>
+        <v>42312</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>43529</v>
+        <v>43036</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>43979</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034447227 — सीसी रोड नाली निर्माण भंवरलाल के मकान से गोपाल के मकान तक</t>
+          <t>1719002011/RC/22012034365057 — सी.सी रोड नाली निर्माण अम्बाराम के मकान से बाबु के मकान तक दमदम</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>29205</v>
+        <v>55777</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>26256</v>
+        <v>53664</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>43529</v>
+        <v>43036</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>43979</v>
+        <v>43179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Village Drain / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034532893 — सुदुर सम्पर्क सडक दमदम बल्डी आबादी से नान्याखेडी चक तक दमदम</t>
+          <t>1719002011/RC/22012034369320 — खेत सड़क</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>2409565.63</v>
+        <v>0</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>2343616.66</v>
+        <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>44092</v>
-[...3 lines deleted...]
-      </c>
+        <v>42839</v>
+      </c>
+      <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034538011 — सुदुर सम्पर्क सडक दमदम बल्डी आबादी से नान्याखेडी चक तक</t>
+          <t>1719002011/RC/22012034437430 — CC Road</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>43935</v>
+        <v>43569</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034538341 — सीसी रोड नाली निर्माण बालचंद के घर से उदयसिंह के घर तक व अन्य गलिया दमदम</t>
+          <t>1719002011/RC/22012034447224 — सीसी रोड नाली निर्माण बाबुलाल के मकान से रामप्रसाद के मकान तक</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>28157</v>
+        <v>53100</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>27360</v>
+        <v>50556</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>44092</v>
+        <v>43529</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>44250</v>
+        <v>43979</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034538342 — सीसी रोड नाली निर्माण गोवर्धन लाल के घर से दुर्गाप्रसाद के घर तक दमदम</t>
+          <t>1719002011/RC/22012034447225 — सीसी रोड नाली निर्माण नन्दराम के मकान से प्रभु के मकान तक</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>52087</v>
+        <v>30975</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>51300</v>
+        <v>25236</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>44092</v>
+        <v>43529</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>44250</v>
+        <v>43979</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034538344 — नाली निर्माण रमेश चंद्र के मकान से इश्वर सिंह के मकान  (पुलिया)तक दमदम</t>
+          <t>1719002011/RC/22012034447227 — सीसी रोड नाली निर्माण भंवरलाल के मकान से गोपाल के मकान तक</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>53150</v>
+        <v>29205</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>50160</v>
+        <v>26256</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>44092</v>
+        <v>43529</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>44250</v>
+        <v>43979</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034538346 — नाली निर्माण मोतीलाल के मकान से रमेश चंद्र के मकान तक दमदम</t>
+          <t>1719002011/RC/22012034532893 — सुदुर सम्पर्क सडक दमदम बल्डी आबादी से नान्याखेडी चक तक दमदम</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>21615</v>
+        <v>2409565.63</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>19380</v>
+        <v>2343616.66</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>44092</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>44250</v>
+        <v>45156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034553397 — नाली निर्माण उदालाल के मकान से व ईश्वरसिंह के मकान से  पुलिया तक दमदम</t>
+          <t>1719002011/RC/22012034538011 — सुदुर सम्पर्क सडक दमदम बल्डी आबादी से नान्याखेडी चक तक</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>53000</v>
+        <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>51300</v>
+        <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>44185</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034559217 — CC ROAD, GRAM DAMDAM</t>
+          <t>1719002011/RC/22012034538341 — सीसी रोड नाली निर्माण बालचंद के घर से उदयसिंह के घर तक व अन्य गलिया दमदम</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>0</v>
+        <v>28157</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>0</v>
+        <v>27360</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>44301</v>
-[...1 lines deleted...]
-      <c r="K491" s="3"/>
+        <v>44092</v>
+      </c>
+      <c r="K491" s="3" t="n">
+        <v>44250</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034559886 — सुदुर सम्पर्क सडक निर्मान मैंन रोड पुलिया से भेरु महाराज के पास नहर तक दमदम</t>
+          <t>1719002011/RC/22012034538342 — सीसी रोड नाली निर्माण गोवर्धन लाल के घर से दुर्गाप्रसाद के घर तक दमदम</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>0</v>
+        <v>52087</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>0</v>
+        <v>51300</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K492" s="3"/>
+        <v>44092</v>
+      </c>
+      <c r="K492" s="3" t="n">
+        <v>44250</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034565640 — सीसी रोड निर्माण मोतीलाल के मकान से रमेशचंद्र के मकान तक दमदम</t>
+          <t>1719002011/RC/22012034538344 — नाली निर्माण रमेश चंद्र के मकान से इश्वर सिंह के मकान  (पुलिया)तक दमदम</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>54697</v>
+        <v>53150</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>48312</v>
+        <v>50160</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>44299</v>
+        <v>44092</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>44572</v>
+        <v>44250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034587192 — नाली निर्माण जगदिश के मकान से नाले तक दमदम</t>
+          <t>1719002011/RC/22012034538346 — नाली निर्माण मोतीलाल के मकान से रमेश चंद्र के मकान तक दमदम</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>17700</v>
+        <v>21615</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>17370</v>
+        <v>19380</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>44539</v>
+        <v>44092</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>44577</v>
+        <v>44250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034587194 — सीसी रोड निर्माण लाल माता चौक दुर्गाप्र्साद के घर के पिछे व अम्बाराम के घर के सामने दमदम</t>
+          <t>1719002011/RC/22012034553397 — नाली निर्माण उदालाल के मकान से व ईश्वरसिंह के मकान से  पुलिया तक दमदम</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>82620</v>
+        <v>53000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>82218</v>
+        <v>51300</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>44539</v>
+        <v>44185</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>44577</v>
+        <v>44256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034606062 — CC ROAD NIRMAN DAMDAM</t>
+          <t>1719002011/RC/22012034559217 — CC ROAD, GRAM DAMDAM</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>44666</v>
+        <v>44301</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034654724 — सीसी रोड निर्माण रामसिंह के मकान से बाबुलाल के मकान कि ओर व शंकरलाल मेघवाल के घर कि ओर दमदम</t>
+          <t>1719002011/RC/22012034559886 — सुदुर सम्पर्क सडक निर्मान मैंन रोड पुलिया से भेरु महाराज के पास नहर तक दमदम</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>57821</v>
+        <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>55029</v>
+        <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>45216</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034827480 — सीसी रोड निर्माण कार्य गोवर्धन लाल के घर से कालुराम के घर कि ओर दमदम</t>
+          <t>1719002011/RC/22012034565640 — सीसी रोड निर्माण मोतीलाल के मकान से रमेशचंद्र के मकान तक दमदम</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>47391</v>
+        <v>54697</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>37179</v>
+        <v>48312</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>45600</v>
+        <v>44299</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>45765</v>
+        <v>44572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/22012034832103 — सीसी रोड निर्माण कालुराम के घर से पीरुलाल के घर तक दमदम</t>
+          <t>1719002011/RC/22012034587192 — नाली निर्माण जगदिश के मकान से नाले तक दमदम</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>47400</v>
+        <v>17700</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>46656</v>
+        <v>17370</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>45651</v>
+        <v>44539</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>45735</v>
+        <v>44577</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RC/31 — सामुदायिक सीसी रोड नाली निर्माण दमदम</t>
+          <t>1719002011/RC/22012034587194 — सीसी रोड निर्माण लाल माता चौक दुर्गाप्र्साद के घर के पिछे व अम्बाराम के घर के सामने दमदम</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>138000</v>
+        <v>82620</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>138421</v>
+        <v>82218</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>41214</v>
+        <v>44539</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>41295</v>
+        <v>44577</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034197450 — Ghanshyam s/o Siddhanath, Damdam (379/15)</t>
+          <t>1719002011/RC/22012034606062 — CC ROAD NIRMAN DAMDAM</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>41698</v>
-[...3 lines deleted...]
-      </c>
+        <v>44666</v>
+      </c>
+      <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034197474 — karansing s/obabulal</t>
+          <t>1719002011/RC/22012034654724 — सीसी रोड निर्माण रामसिंह के मकान से बाबुलाल के मकान कि ओर व शंकरलाल मेघवाल के घर कि ओर दमदम</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>4400</v>
+        <v>57821</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>4576</v>
+        <v>55029</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>41818</v>
+        <v>45216</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>41829</v>
+        <v>45735</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034197485 — kaluram s/o bapulal</t>
+          <t>1719002011/RC/22012034827480 — सीसी रोड निर्माण कार्य गोवर्धन लाल के घर से कालुराम के घर कि ओर दमदम</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>4400</v>
+        <v>47391</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>4378</v>
+        <v>37179</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>41692</v>
+        <v>45600</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>41711</v>
+        <v>45765</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034197496 — babulal s/o chandarsingh,damdam369/8</t>
+          <t>1719002011/RC/22012034832103 — सीसी रोड निर्माण कालुराम के घर से पीरुलाल के घर तक दमदम</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>4400</v>
+        <v>47400</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>4378</v>
+        <v>46656</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>41698</v>
+        <v>45651</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>41720</v>
+        <v>45735</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034197500 — bansilal s/o kunvarlal damdam379/5</t>
+          <t>1719002011/RC/31 — सामुदायिक सीसी रोड नाली निर्माण दमदम</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>4400</v>
+        <v>138000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>0</v>
+        <v>138421</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K505" s="3"/>
+        <v>41214</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>41295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034197506 — siddhanath s/o ramlaldamdam 379/12</t>
+          <t>1719002011/RS/22012034197450 — Ghanshyam s/o Siddhanath, Damdam (379/15)</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>4373.5</v>
+        <v>4378</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>41692</v>
+        <v>41698</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>41711</v>
+        <v>41720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034197513 — karnshig s/o atmaram 379/17</t>
+          <t>1719002011/RS/22012034197474 — karansing s/obabulal</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>4378</v>
+        <v>4576</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>41692</v>
+        <v>41818</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>41711</v>
+        <v>41829</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034197867 — Premnarayan s/o Dayaram, Damdam (369/16)</t>
+          <t>1719002011/RS/22012034197485 — kaluram s/o bapulal</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>4576</v>
+        <v>4378</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>41818</v>
+        <v>41692</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>41829</v>
+        <v>41711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034198227 — laxminarayan s/o dhula ji (379/18)damdam</t>
+          <t>1719002011/RS/22012034197496 — babulal s/o chandarsingh,damdam369/8</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>4576</v>
+        <v>4378</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>41818</v>
+        <v>41698</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>41829</v>
+        <v>41720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034198230 — babulal s/o mangilal(379) damdam</t>
+          <t>1719002011/RS/22012034197500 — bansilal s/o kunvarlal damdam379/5</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034198242 — prakashs/o bapulal (379/6) damdam</t>
+          <t>1719002011/RS/22012034197506 — siddhanath s/o ramlaldamdam 379/12</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>4378</v>
+        <v>4373.5</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>41692</v>
       </c>
       <c r="K511" s="3" t="n">
         <v>41711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034198250 — mahendra singhs/o kunwarlal (379/02)damdam</t>
+          <t>1719002011/RS/22012034197513 — karnshig s/o atmaram 379/17</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>41698</v>
+        <v>41692</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>41720</v>
+        <v>41711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034198253 — raisingh s/o mangilal,damdam (379/3)</t>
+          <t>1719002011/RS/22012034197867 — Premnarayan s/o Dayaram, Damdam (369/16)</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>4378</v>
+        <v>4576</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>41695</v>
+        <v>41818</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>41720</v>
+        <v>41829</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034198256 — umravsingh s/o mangilal,damdam (379/1)</t>
+          <t>1719002011/RS/22012034198227 — laxminarayan s/o dhula ji (379/18)damdam</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>3502</v>
+        <v>4576</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>41692</v>
+        <v>41818</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>41711</v>
+        <v>41829</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034198259 — prabhulal s/o punna ji ,damdam (379/11)</t>
+          <t>1719002011/RS/22012034198230 — babulal s/o mangilal(379) damdam</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>4378</v>
+        <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>41698</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034198261 — kamal s/o rajmal,damdam(379/10)</t>
+          <t>1719002011/RS/22012034198242 — prakashs/o bapulal (379/6) damdam</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>4353</v>
+        <v>4378</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>41692</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>41840</v>
+        <v>41711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034198266 — mohanlal s/o madan lal,damdam(379/19)</t>
+          <t>1719002011/RS/22012034198250 — mahendra singhs/o kunwarlal (379/02)damdam</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>4576</v>
+        <v>4378</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>41818</v>
+        <v>41698</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>41829</v>
+        <v>41720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034198276 — ambaram s/o devisingh,damdam (379/5)</t>
+          <t>1719002011/RS/22012034198253 — raisingh s/o mangilal,damdam (379/3)</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>4576</v>
+        <v>4378</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>41818</v>
+        <v>41695</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>41881</v>
+        <v>41720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034202474 — bhagvansingh s/o chandarsingh,damdam(379/26)</t>
+          <t>1719002011/RS/22012034198256 — umravsingh s/o mangilal,damdam (379/1)</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>4378</v>
+        <v>3502</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>41667</v>
+        <v>41692</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>41720</v>
+        <v>41711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034203236 — gopal s/o devilal,damdam(379/25)</t>
+          <t>1719002011/RS/22012034198259 — prabhulal s/o punna ji ,damdam (379/11)</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>41667</v>
+        <v>41698</v>
       </c>
       <c r="K520" s="3" t="n">
         <v>41720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034203240 — rathanlal s/o devaje,damdam(379/21)</t>
+          <t>1719002011/RS/22012034198261 — kamal s/o rajmal,damdam(379/10)</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>4378</v>
+        <v>4353</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>41692</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>41711</v>
+        <v>41840</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034203245 — aanand s/o umravsingh,damdam(379/22)</t>
+          <t>1719002011/RS/22012034198266 — mohanlal s/o madan lal,damdam(379/19)</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>4378</v>
+        <v>4576</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>41692</v>
+        <v>41818</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>41711</v>
+        <v>41829</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034203251 — goverdhanlal s/o balaprasad,damdam(379/23)</t>
+          <t>1719002011/RS/22012034198276 — ambaram s/o devisingh,damdam (379/5)</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>4378</v>
+        <v>4576</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>41667</v>
+        <v>41818</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>41720</v>
+        <v>41881</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034203254 — bhavarlal s/o chandarsingh,damdam(379/24)</t>
+          <t>1719002011/RS/22012034202474 — bhagvansingh s/o chandarsingh,damdam(379/26)</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>4576</v>
+        <v>4378</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>41818</v>
+        <v>41667</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>41881</v>
+        <v>41720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034203259 — ramesvar s/o kuvarlal,damdam(379/20)</t>
+          <t>1719002011/RS/22012034203236 — gopal s/o devilal,damdam(379/25)</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>4576</v>
+        <v>4378</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>41818</v>
+        <v>41667</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>41829</v>
+        <v>41720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034208216 — ramprasads/o radhakisan,damdam(379/35)</t>
+          <t>1719002011/RS/22012034203240 — rathanlal s/o devaje,damdam(379/21)</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>4378</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>41667</v>
+        <v>41692</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>41720</v>
+        <v>41711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034212902 — prakeshchandra s/okanehyalal,damdam(379/34)</t>
+          <t>1719002011/RS/22012034203245 — aanand s/o umravsingh,damdam(379/22)</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>4576</v>
+        <v>4378</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>41818</v>
+        <v>41692</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>41881</v>
+        <v>41711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034212908 — rameshvar s/o gangaram,damdam(379/37)</t>
+          <t>1719002011/RS/22012034203251 — goverdhanlal s/o balaprasad,damdam(379/23)</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>4576</v>
+        <v>4378</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>41818</v>
+        <v>41667</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>41881</v>
+        <v>41720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034315709 — sochalya nirman ishwar mangilal 245/1</t>
+          <t>1719002011/RS/22012034203254 — bhavarlal s/o chandarsingh,damdam(379/24)</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>0</v>
+        <v>4576</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>42742</v>
-[...1 lines deleted...]
-      <c r="K529" s="3"/>
+        <v>41818</v>
+      </c>
+      <c r="K529" s="3" t="n">
+        <v>41881</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034315715 — sochalya nirman gitabai raysingh 245/2</t>
+          <t>1719002011/RS/22012034203259 — ramesvar s/o kuvarlal,damdam(379/20)</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>0</v>
+        <v>4576</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>42676</v>
-[...1 lines deleted...]
-      <c r="K530" s="3"/>
+        <v>41818</v>
+      </c>
+      <c r="K530" s="3" t="n">
+        <v>41829</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034316292 — sochalya  niraman gita bai raysingh</t>
+          <t>1719002011/RS/22012034208216 — ramprasads/o radhakisan,damdam(379/35)</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>11999.7</v>
+        <v>4400</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>0</v>
+        <v>4378</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>42744</v>
-[...1 lines deleted...]
-      <c r="K531" s="3"/>
+        <v>41667</v>
+      </c>
+      <c r="K531" s="3" t="n">
+        <v>41720</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034316295 — sochalya nirman mangilal nanuram damdam 245/3</t>
+          <t>1719002011/RS/22012034212902 — prakeshchandra s/okanehyalal,damdam(379/34)</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>11999.7</v>
+        <v>4400</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>0</v>
+        <v>4576</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>42744</v>
-[...1 lines deleted...]
-      <c r="K532" s="3"/>
+        <v>41818</v>
+      </c>
+      <c r="K532" s="3" t="n">
+        <v>41881</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034316296 — sochalya nirman ramprasad nanuram 245/4</t>
+          <t>1719002011/RS/22012034212908 — rameshvar s/o gangaram,damdam(379/37)</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>11999.7</v>
+        <v>4400</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>0</v>
+        <v>4576</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>42744</v>
-[...1 lines deleted...]
-      <c r="K533" s="3"/>
+        <v>41818</v>
+      </c>
+      <c r="K533" s="3" t="n">
+        <v>41881</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034316297 — sochalya nirman ramesh chander singh</t>
+          <t>1719002011/RS/22012034315709 — sochalya nirman ishwar mangilal 245/1</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>11905</v>
+        <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>42779</v>
-[...3 lines deleted...]
-      </c>
+        <v>42742</v>
+      </c>
+      <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034316298 — sochalya niraman manishankar jugalkishore damdam 245/06</t>
+          <t>1719002011/RS/22012034315715 — sochalya nirman gitabai raysingh 245/2</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>11905</v>
+        <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>42779</v>
-[...3 lines deleted...]
-      </c>
+        <v>42676</v>
+      </c>
+      <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034316300 — sochalya nirman damdam pirulal kavarlal 245/8</t>
+          <t>1719002011/RS/22012034316292 — sochalya  niraman gita bai raysingh</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>12000</v>
+        <v>11999.7</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>11905</v>
+        <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>42779</v>
-[...3 lines deleted...]
-      </c>
+        <v>42744</v>
+      </c>
+      <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034316301 — sochalya nirman damdam 245/9</t>
+          <t>1719002011/RS/22012034316295 — sochalya nirman mangilal nanuram damdam 245/3</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>11999.7</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>42744</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034316302 — sochalya niraman damdam ramkaran atmaram 245/10</t>
+          <t>1719002011/RS/22012034316296 — sochalya nirman ramprasad nanuram 245/4</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>11999.7</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>42744</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034319781 — sochalya niramn ratanlal ghisa damdam</t>
+          <t>1719002011/RS/22012034316297 — sochalya nirman ramesh chander singh</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>11905</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>42779</v>
       </c>
       <c r="K539" s="3" t="n">
-        <v>43122</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034319784 — sochalya nirman balchand बालचंद बापुलाल damdam</t>
+          <t>1719002011/RS/22012034316298 — sochalya niraman manishankar jugalkishore damdam 245/06</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>11905</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>42779</v>
       </c>
       <c r="K540" s="3" t="n">
         <v>43122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034319787 — sochalya niraman बंशीलाल-बालचंद damdam</t>
+          <t>1719002011/RS/22012034316300 — sochalya nirman damdam pirulal kavarlal 245/8</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>11905</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>42779</v>
       </c>
       <c r="K541" s="3" t="n">
         <v>43122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034357068 — शौचालय निर्मान गोवर्धन गंगाराम</t>
+          <t>1719002011/RS/22012034316301 — sochalya nirman damdam 245/9</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>12000</v>
+        <v>11999.7</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>11980</v>
+        <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>42921</v>
-[...3 lines deleted...]
-      </c>
+        <v>42744</v>
+      </c>
+      <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034501718 — सामुदायिक स्वच्छ्ता परिसर निर्माण दमदम</t>
+          <t>1719002011/RS/22012034316302 — sochalya niraman damdam ramkaran atmaram 245/10</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>45000</v>
+        <v>11999.7</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>27360</v>
+        <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>44161</v>
+        <v>42744</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1719002011/RS/22012034508497 — सामुदायिक स्वच्छता परिसर निर्माण  कुम्हार मोहल्ले के पास दमदम</t>
+          <t>1719002011/RS/22012034319781 — sochalya niramn ratanlal ghisa damdam</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>45000</v>
+        <v>12000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>21660</v>
+        <v>11905</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>44254</v>
-[...1 lines deleted...]
-      <c r="K544" s="3"/>
+        <v>42779</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>43122</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034376701 — बोरी बन्धान निर्माण मरघट के पास नाले मे</t>
+          <t>1719002011/RS/22012034319784 — sochalya nirman balchand बालचंद बापुलाल damdam</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>16000</v>
+        <v>12000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>14856</v>
+        <v>11905</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>43018</v>
+        <v>42779</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>43409</v>
+        <v>43122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034380004 — तालाब  निर्माण</t>
+          <t>1719002011/RS/22012034319787 — sochalya niraman बंशीलाल-बालचंद damdam</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>0</v>
+        <v>11905</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K546" s="3"/>
+        <v>42779</v>
+      </c>
+      <c r="K546" s="3" t="n">
+        <v>43122</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034425627 — कंटुर ट्रंच सामुदायिक बल्डी पर ग्राम दमदम</t>
+          <t>1719002011/RS/22012034357068 — शौचालय निर्मान गोवर्धन गंगाराम</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>308500</v>
+        <v>12000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>288144</v>
+        <v>11980</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>43446</v>
+        <v>42921</v>
       </c>
       <c r="K547" s="3" t="n">
-        <v>43711</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034428843 — डग आउट पोण्ड निर्माण सामुदायिक बल्डी पर ग्राम दमदम</t>
+          <t>1719002011/RS/22012034501718 — सामुदायिक स्वच्छ्ता परिसर निर्माण दमदम</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>297500</v>
+        <v>45000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>268308</v>
+        <v>27360</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>43452</v>
-[...3 lines deleted...]
-      </c>
+        <v>44161</v>
+      </c>
+      <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034433778 — dugout pond nirman damdam</t>
+          <t>1719002011/RS/22012034508497 — सामुदायिक स्वच्छता परिसर निर्माण  कुम्हार मोहल्ले के पास दमदम</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>310386.65</v>
+        <v>45000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>241824</v>
+        <v>21660</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>43848</v>
-[...3 lines deleted...]
-      </c>
+        <v>44254</v>
+      </c>
+      <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034433779 — talab nirman</t>
+          <t>1719002011/WC/22012034376701 — बोरी बन्धान निर्माण मरघट के पास नाले मे</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>0</v>
+        <v>16000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>0</v>
+        <v>14856</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K550" s="3"/>
+        <v>43018</v>
+      </c>
+      <c r="K550" s="3" t="n">
+        <v>43409</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034443380 — कंट्रुर ट्रेंच सामुदायिक बल्डी पर दमदम</t>
+          <t>1719002011/WC/22012034380004 — तालाब  निर्माण</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>494430</v>
+        <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>491676</v>
+        <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>43529</v>
-[...3 lines deleted...]
-      </c>
+        <v>42839</v>
+      </c>
+      <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034507241 — कंट्रुट्रेंच निर्माण दमदम बल्डी पर</t>
+          <t>1719002011/WC/22012034425627 — कंटुर ट्रंच सामुदायिक बल्डी पर ग्राम दमदम</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>344672.1</v>
+        <v>308500</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>305360</v>
+        <v>288144</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>43831</v>
+        <v>43446</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>44078</v>
+        <v>43711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034520728 — kantutranch nirman</t>
+          <t>1719002011/WC/22012034428843 — डग आउट पोण्ड निर्माण सामुदायिक बल्डी पर ग्राम दमदम</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>0</v>
+        <v>297500</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>0</v>
+        <v>268308</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K553" s="3"/>
+        <v>43452</v>
+      </c>
+      <c r="K553" s="3" t="n">
+        <v>43711</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034520729 — talai nirman</t>
+          <t>1719002011/WC/22012034433778 — dugout pond nirman damdam</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>0</v>
+        <v>310386.65</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>0</v>
+        <v>241824</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K554" s="3"/>
+        <v>43848</v>
+      </c>
+      <c r="K554" s="3" t="n">
+        <v>44078</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034520730 — dugoutpond nirman</t>
+          <t>1719002011/WC/22012034433779 — talab nirman</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>243153.43</v>
+        <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>204060</v>
+        <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>43981</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034529108 — डग आउट पोण्ड निर्माण तलाई के पास दमदम</t>
+          <t>1719002011/WC/22012034443380 — कंट्रुर ट्रेंच सामुदायिक बल्डी पर दमदम</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>279726.73</v>
+        <v>494430</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>232860</v>
+        <v>491676</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>43946</v>
+        <v>43529</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>44245</v>
+        <v>44078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034561991 — डग आउट पोण्ड निर्माण मउखोरा तलाई के पास दमदम</t>
+          <t>1719002011/WC/22012034507241 — कंट्रुट्रेंच निर्माण दमदम बल्डी पर</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>255022.58</v>
+        <v>344672.1</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>214320</v>
+        <v>305360</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>44002</v>
+        <v>43831</v>
       </c>
       <c r="K557" s="3" t="n">
         <v>44078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034561992 — कंट्रुट्रेंच निर्माण जिवनिया तालाब के पास बल्डा पर दमदम</t>
+          <t>1719002011/WC/22012034520728 — kantutranch nirman</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>337869.14</v>
+        <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>295260</v>
+        <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>44098</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034562620 — डग आउट पोण्ड निर्माण चक वाले रास्ते पर दमदम</t>
+          <t>1719002011/WC/22012034520729 — talai nirman</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>302312.46</v>
+        <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>254220</v>
+        <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>44020</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034567070 — डग आउट पोण्ड निर्माण जीवनिया बल्डा पर दमदम</t>
+          <t>1719002011/WC/22012034520730 — dugoutpond nirman</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>243153.43</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>204060</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>44034</v>
+        <v>43981</v>
       </c>
       <c r="K560" s="3" t="n">
         <v>44078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034567093 — कंट्रुट्रेंच निर्माण जिवनिया बल्डी पर दमदम</t>
+          <t>1719002011/WC/22012034529108 — डग आउट पोण्ड निर्माण तलाई के पास दमदम</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>225246.1</v>
+        <v>279726.73</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>193800</v>
+        <v>232860</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>44084</v>
+        <v>43946</v>
       </c>
       <c r="K561" s="3" t="n">
         <v>44245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034573023 — डग आउट पोण्ड निर्माण काली तलाई के पास दमदम</t>
+          <t>1719002011/WC/22012034561991 — डग आउट पोण्ड निर्माण मउखोरा तलाई के पास दमदम</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>0</v>
+        <v>255022.58</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>0</v>
+        <v>214320</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K562" s="3"/>
+        <v>44002</v>
+      </c>
+      <c r="K562" s="3" t="n">
+        <v>44078</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034573024 — डग आउट पोण्ड निर्माण नये शमशान के रास्ते के पास दमदम</t>
+          <t>1719002011/WC/22012034561992 — कंट्रुट्रेंच निर्माण जिवनिया तालाब के पास बल्डा पर दमदम</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>0</v>
+        <v>337869.14</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>0</v>
+        <v>295260</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K563" s="3"/>
+        <v>44098</v>
+      </c>
+      <c r="K563" s="3" t="n">
+        <v>44245</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034574546 — डग आउट पोण्ड निर्माण भेरु महाराज के पास पहाडी पर दमदम</t>
+          <t>1719002011/WC/22012034562620 — डग आउट पोण्ड निर्माण चक वाले रास्ते पर दमदम</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>292721.42</v>
+        <v>302312.46</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>246240</v>
+        <v>254220</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>44062</v>
+        <v>44020</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>44245</v>
+        <v>44078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034574547 — डग आउट पोण्ड निर्माण मउखोरा कि पहाडी पर दमदम</t>
+          <t>1719002011/WC/22012034567070 — डग आउट पोण्ड निर्माण जीवनिया बल्डा पर दमदम</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>287160.52</v>
+        <v>243153.43</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>237120</v>
+        <v>204060</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>44062</v>
+        <v>44034</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>44245</v>
+        <v>44078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034600780 — डग आउट पोण्ड निर्माण देवीसिंह मन्नाजी के खेत के पास दमदम</t>
+          <t>1719002011/WC/22012034567093 — कंट्रुट्रेंच निर्माण जिवनिया बल्डी पर दमदम</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>417174.67</v>
+        <v>225246.1</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>367270</v>
+        <v>193800</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>44288</v>
+        <v>44084</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>44572</v>
+        <v>44245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034616554 — जिवनिया तालाब जिर्णोद्वार दमदम</t>
+          <t>1719002011/WC/22012034573023 — डग आउट पोण्ड निर्माण काली तलाई के पास दमदम</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>44300</v>
+        <v>43935</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034624208 — जिवनिया तालाब जिर्णोद्वार कार्य दमदम</t>
+          <t>1719002011/WC/22012034573024 — डग आउट पोण्ड निर्माण नये शमशान के रास्ते के पास दमदम</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>44222</v>
+        <v>43935</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034637368 — गंदे पानी निकासे हेतु नाला गहरिकरण रिर्टनिंग वाल कार्य सहित पुलिया निर्मान से शांतीधाम तक</t>
+          <t>1719002011/WC/22012034574546 — डग आउट पोण्ड निर्माण भेरु महाराज के पास पहाडी पर दमदम</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>1499047.75</v>
+        <v>292721.42</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>744225.31</v>
+        <v>246240</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>44309</v>
+        <v>44062</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>45296</v>
+        <v>44245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034654399 — डगआउट पोंड निर्माण बालचंद के खेत के पास दमदम</t>
+          <t>1719002011/WC/22012034574547 — डग आउट पोण्ड निर्माण मउखोरा कि पहाडी पर दमदम</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>0</v>
+        <v>287160.52</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>0</v>
+        <v>237120</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>44290</v>
-[...1 lines deleted...]
-      <c r="K570" s="3"/>
+        <v>44062</v>
+      </c>
+      <c r="K570" s="3" t="n">
+        <v>44245</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034664743 — वाटर हार्वेस्टिंग पोंड बालचंद  के खेत के पास दमदम</t>
+          <t>1719002011/WC/22012034600780 — डग आउट पोण्ड निर्माण देवीसिंह मन्नाजी के खेत के पास दमदम</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>291490.68</v>
+        <v>417174.67</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>245496</v>
+        <v>367270</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>44312</v>
+        <v>44288</v>
       </c>
       <c r="K571" s="3" t="n">
         <v>44572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034673589 — वाटर हार्वेस्टिंग पोंड काली तलाई के पास दमदम</t>
+          <t>1719002011/WC/22012034616554 — जिवनिया तालाब जिर्णोद्वार दमदम</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>375542.53</v>
+        <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>313818</v>
+        <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>44340</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034765963 — वाटर हार्वेस्टिंग पॉन्ड भैरू महाराज के पास दमदम</t>
+          <t>1719002011/WC/22012034624208 — जिवनिया तालाब जिर्णोद्वार कार्य दमदम</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>375542.53</v>
+        <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>310344</v>
+        <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>44373</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034765964 — वाटर हार्वेस्टिंग पोंड गोरीलाल के खेत के पास दमदम</t>
+          <t>1719002011/WC/22012034637368 — गंदे पानी निकासे हेतु नाला गहरिकरण रिर्टनिंग वाल कार्य सहित पुलिया निर्मान से शांतीधाम तक</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>375542.53</v>
+        <v>1499047.75</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>316134</v>
+        <v>744225.31</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>44373</v>
+        <v>44309</v>
       </c>
       <c r="K574" s="3" t="n">
-        <v>44880</v>
+        <v>45296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034765967 — वाटर हार्वेस्टिंग पॉन्ड लोहार के खेत के पास दमदम</t>
+          <t>1719002011/WC/22012034654399 — डगआउट पोंड निर्माण बालचंद के खेत के पास दमदम</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>375542.53</v>
+        <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>330480</v>
+        <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>44662</v>
-[...3 lines deleted...]
-      </c>
+        <v>44290</v>
+      </c>
+      <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034765970 — वाटर हार्वेस्टिंग पोंड लक्ष्मी नारायण के खेत के पास दमदम</t>
+          <t>1719002011/WC/22012034664743 — वाटर हार्वेस्टिंग पोंड बालचंद  के खेत के पास दमदम</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>0</v>
+        <v>291490.68</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>0</v>
+        <v>245496</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K576" s="3"/>
+        <v>44312</v>
+      </c>
+      <c r="K576" s="3" t="n">
+        <v>44572</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034925181 — वाटर हार्वेस्टिंग पोंड निर्माण लक्ष्मीनारायण के खेत के पास दमदम</t>
+          <t>1719002011/WC/22012034673589 — वाटर हार्वेस्टिंग पोंड काली तलाई के पास दमदम</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>0</v>
+        <v>375542.53</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>0</v>
+        <v>313818</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K577" s="3"/>
+        <v>44340</v>
+      </c>
+      <c r="K577" s="3" t="n">
+        <v>44577</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034953044 — वाटर हार्वेस्टिंग पोंड निर्माण लक्ष्मीनारायण के खेत के पास दमदम</t>
+          <t>1719002011/WC/22012034765963 — वाटर हार्वेस्टिंग पॉन्ड भैरू महाराज के पास दमदम</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>591453.5</v>
+        <v>375542.53</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>522648</v>
+        <v>310344</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>44680</v>
+        <v>44373</v>
       </c>
       <c r="K578" s="3" t="n">
         <v>44880</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034967092 — अम्रत सरोवर तालाब निर्माण जिवनीया पहाड़ी पर दमदम</t>
+          <t>1719002011/WC/22012034765964 — वाटर हार्वेस्टिंग पोंड गोरीलाल के खेत के पास दमदम</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>1498705.36</v>
+        <v>375542.53</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>1435223.24</v>
+        <v>316134</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>44709</v>
+        <v>44373</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>44899</v>
+        <v>44880</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012034967099 — अम्रत सरोवर तालाब निर्माण जिवनीया बल्डा पर दमदम</t>
+          <t>1719002011/WC/22012034765967 — वाटर हार्वेस्टिंग पॉन्ड लोहार के खेत के पास दमदम</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>1495937.75</v>
+        <v>375542.53</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>138667.16</v>
+        <v>330480</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>44701</v>
-[...1 lines deleted...]
-      <c r="K580" s="3"/>
+        <v>44662</v>
+      </c>
+      <c r="K580" s="3" t="n">
+        <v>44880</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012035112467 — वाटर हार्वेस्टिंग पोण्ड निर्माण मउ खोयरा दमदम</t>
+          <t>1719002011/WC/22012034765970 — वाटर हार्वेस्टिंग पोंड लक्ष्मी नारायण के खेत के पास दमदम</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>389107.92</v>
+        <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>45030</v>
+        <v>44300</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/22012035112470 — डग आउट पोण्ड निर्माण भेरु महाराज के चबुतरे के उपर दमदम</t>
+          <t>1719002011/WC/22012034925181 — वाटर हार्वेस्टिंग पोंड निर्माण लक्ष्मीनारायण के खेत के पास दमदम</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>389107.92</v>
+        <v>0</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>45030</v>
+        <v>44300</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/नवीन तलाई र्नि‍माण दमदम — नवीन तलाई र्नि‍माण दमदम</t>
+          <t>1719002011/WC/22012034953044 — वाटर हार्वेस्टिंग पोंड निर्माण लक्ष्मीनारायण के खेत के पास दमदम</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>491300</v>
+        <v>591453.5</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>536965</v>
+        <v>522648</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>40311</v>
+        <v>44680</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>41088</v>
+        <v>44880</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/नवीन तालाब र्नि‍माण कार्य /दमदम — नवीन तालाब र्नि‍माण कार्य /दमदम</t>
+          <t>1719002011/WC/22012034967092 — अम्रत सरोवर तालाब निर्माण जिवनीया पहाड़ी पर दमदम</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>453500</v>
+        <v>1498705.36</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>478791.33</v>
+        <v>1435223.24</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>39696</v>
+        <v>44709</v>
       </c>
       <c r="K584" s="3" t="n">
-        <v>40545</v>
+        <v>44899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/नवीन तालाब र्नि‍माण दमदम — नवीन तालाब र्नि‍माण दमदम</t>
+          <t>1719002011/WC/22012034967099 — अम्रत सरोवर तालाब निर्माण जिवनीया बल्डा पर दमदम</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>0</v>
+        <v>1495937.75</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>0</v>
+        <v>138667.16</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>42605</v>
+        <v>44701</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WC/स्‍टेगर्ड टेंच खुदाई कार्य दमदम — स्‍टेगर्ड टेंच खुदाई कार्य दमदम</t>
+          <t>1719002011/WC/22012035112467 — वाटर हार्वेस्टिंग पोण्ड निर्माण मउ खोयरा दमदम</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>434900</v>
+        <v>389107.92</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>375832.6</v>
+        <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>39632</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WH/22012034909221 — जिवनिया तालाब जिर्णोद्वार दमदम</t>
+          <t>1719002011/WC/22012035112470 — डग आउट पोण्ड निर्माण भेरु महाराज के चबुतरे के उपर दमदम</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>0</v>
+        <v>389107.92</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>44300</v>
+        <v>45030</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WH/22012034932158 — तालाब जीर्णोद्धार भैरू महाराज के पास दमदम</t>
+          <t>1719002011/WC/नवीन तलाई र्नि‍माण दमदम — नवीन तलाई र्नि‍माण दमदम</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>0</v>
+        <v>491300</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>0</v>
+        <v>536965</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K588" s="3"/>
+        <v>40311</v>
+      </c>
+      <c r="K588" s="3" t="n">
+        <v>41088</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WH/22012034932159 — काली तलाई जीर्णोद्धार कार्य दमदम</t>
+          <t>1719002011/WC/नवीन तालाब र्नि‍माण कार्य /दमदम — नवीन तालाब र्नि‍माण कार्य /दमदम</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>0</v>
+        <v>453500</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>0</v>
+        <v>478791.33</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K589" s="3"/>
+        <v>39696</v>
+      </c>
+      <c r="K589" s="3" t="n">
+        <v>40545</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WH/22012034932160 — तालाब जीर्णोद्धार गौशाला के पास दमदम</t>
+          <t>1719002011/WC/नवीन तालाब र्नि‍माण दमदम — नवीन तालाब र्नि‍माण दमदम</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>44665</v>
+        <v>42605</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WH/22012034933488 — पुष्कर धरोहर तालाब निर्माण जिवनीया पहाड़ी पर दमदम</t>
+          <t>1719002011/WC/स्‍टेगर्ड टेंच खुदाई कार्य दमदम — स्‍टेगर्ड टेंच खुदाई कार्य दमदम</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>0</v>
+        <v>434900</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>0</v>
+        <v>375832.6</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K591" s="3"/>
+        <v>39632</v>
+      </c>
+      <c r="K591" s="3" t="n">
+        <v>39814</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1719002011/WH/22012034933489 — पुष्कर धरोहर तालाब निर्माण जिवनीया बल्डा पर दमदम</t>
+          <t>1719002011/WH/22012034909221 — जिवनिया तालाब जिर्णोद्वार दमदम</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>44665</v>
+        <v>44300</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1719002023/RS/22012034214235 — Premnarayan s/o Bhavarlal, Semli (379/06)</t>
+          <t>1719002011/WH/22012034932158 — तालाब जीर्णोद्धार भैरू महाराज के पास दमदम</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>41378</v>
+        <v>44665</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
+          <t>1719002011/WH/22012034932159 — काली तलाई जीर्णोद्धार कार्य दमदम</t>
+        </is>
+      </c>
+      <c r="G594" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H594" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I594" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J594" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K594" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
+      <c r="A595" s="1" t="inlineStr">
+        <is>
+          <t>NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B595" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C595" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D595" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E595" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F595" s="1" t="inlineStr">
+        <is>
+          <t>1719002011/WH/22012034932160 — तालाब जीर्णोद्धार गौशाला के पास दमदम</t>
+        </is>
+      </c>
+      <c r="G595" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H595" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I595" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J595" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K595" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
+      <c r="A596" s="1" t="inlineStr">
+        <is>
+          <t>NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B596" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C596" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D596" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E596" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F596" s="1" t="inlineStr">
+        <is>
+          <t>1719002011/WH/22012034933488 — पुष्कर धरोहर तालाब निर्माण जिवनीया पहाड़ी पर दमदम</t>
+        </is>
+      </c>
+      <c r="G596" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H596" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I596" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J596" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K596" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
+      <c r="A597" s="1" t="inlineStr">
+        <is>
+          <t>NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B597" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C597" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D597" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E597" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F597" s="1" t="inlineStr">
+        <is>
+          <t>1719002011/WH/22012034933489 — पुष्कर धरोहर तालाब निर्माण जिवनीया बल्डा पर दमदम</t>
+        </is>
+      </c>
+      <c r="G597" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H597" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I597" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J597" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K597" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
+      <c r="A598" s="1" t="inlineStr">
+        <is>
+          <t>NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B598" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C598" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D598" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E598" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F598" s="1" t="inlineStr">
+        <is>
+          <t>1719002023/RS/22012034214235 — Premnarayan s/o Bhavarlal, Semli (379/06)</t>
+        </is>
+      </c>
+      <c r="G598" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H598" s="2" t="n">
+        <v>4400</v>
+      </c>
+      <c r="I598" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J598" s="3" t="n">
+        <v>41378</v>
+      </c>
+      <c r="K598" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
+      <c r="A599" s="1" t="inlineStr">
+        <is>
+          <t>NALKHEDA</t>
+        </is>
+      </c>
+      <c r="B599" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C599" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D599" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E599" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F599" s="1" t="inlineStr">
+        <is>
           <t>1719002027/WH/22012034928232 — तालाब जिर्णोधार जीवनिया तालाब दमदम</t>
         </is>
       </c>
-      <c r="G594" s="1" t="inlineStr">
+      <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
-      <c r="H594" s="2" t="n">
+      <c r="H599" s="2" t="n">
         <v>283000</v>
       </c>
-      <c r="I594" s="2" t="n">
+      <c r="I599" s="2" t="n">
         <v>143208</v>
       </c>
-      <c r="J594" s="3" t="n">
+      <c r="J599" s="3" t="n">
         <v>44680</v>
       </c>
-      <c r="K594" s="3" t="n">
+      <c r="K599" s="3" t="n">
         <v>44901</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>