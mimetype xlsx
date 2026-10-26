--- v0 (2026-09-06)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K265"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 02:35:04</t>
+          <t>Exported on: 2026-10-26 10:13:13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: AGAR-MALWA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -753,51 +753,51 @@
       <c r="J21" s="3" t="n">
         <v>45041</v>
       </c>
       <c r="K21" s="3" t="n">
         <v>46162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1719002044/DP/22012034599773 — वसुधा वंदन अंतर्गत वृक्षारोपण कार्य हनुमान मंदिर परिसर भंडावद</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>6452</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45192</v>
@@ -2346,51 +2346,51 @@
       <c r="J54" s="3" t="n">
         <v>43533</v>
       </c>
       <c r="K54" s="3" t="n">
         <v>44181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1719002044/IF/22012034472332 — कुपनिर्माण एलकारसिह रामनाथसिंह भण्डावद</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>28188</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>43534</v>
@@ -2536,51 +2536,51 @@
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1719002044/IF/22012034666456 — कुपनिर्माण मोहनसिंह जगन्नाथ भण्डावद</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>129460</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>44271</v>
@@ -4981,51 +4981,51 @@
       <c r="J109" s="3" t="n">
         <v>43020</v>
       </c>
       <c r="K109" s="3" t="n">
         <v>43297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1719002044/IF/IAY/125260 — Construction of IAY House -IAY REG. NO. MP-19-002-044-001/55</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>42399</v>
@@ -5273,98 +5273,98 @@
       <c r="J115" s="3" t="n">
         <v>42774</v>
       </c>
       <c r="K115" s="3" t="n">
         <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1719002044/IF/IAY/63095 — Construction of IAY House -IAY REG. NO. MP-19-002-044-001/183</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>42366</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1719002044/IF/IAY/63099 — Construction of IAY House -IAY REG. NO. MP-19-002-044-001/257</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>42366</v>
@@ -6764,51 +6764,51 @@
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>42390</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1719002044/LD/22012034525572 — चारागाह निर्माण गौशाला के पास भण्डावद</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>1463732.51</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>27495</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>44179</v>
@@ -8835,51 +8835,51 @@
       <c r="J189" s="3" t="n">
         <v>45329</v>
       </c>
       <c r="K189" s="3" t="n">
         <v>45602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1719002044/RC/22012034827407 — सीसी रोड निर्माण कार्य सामुदायिक भवन परिसर भण्डावद</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45518</v>
@@ -8980,51 +8980,51 @@
       <c r="J192" s="3" t="n">
         <v>45604</v>
       </c>
       <c r="K192" s="3" t="n">
         <v>46058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1719002044/RC/22012034836381 — सीसी रोड निर्माण कार्य राधेश्याम के मकान से श्याम गिरधारी के मकान तक भण्डावद</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>124000</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45695</v>
@@ -12482,51 +12482,51 @@
       <c r="J264" s="3" t="n">
         <v>42884</v>
       </c>
       <c r="K264" s="3" t="n">
         <v>43693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1719002044/WH/22012034943420 — बड़ा तालाब जीर्णोद्धार भंडावद</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>398029.6</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>210231</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45779</v>