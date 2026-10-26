--- v0 (2026-09-08)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K22"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 03:16:30</t>
+          <t>Exported on: 2026-10-26 06:38:50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: AGAR-MALWA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,474 +320,474 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43701</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1719002044/DP/22012034599773 — वसुधा वंदन अंतर्गत वृक्षारोपण कार्य हनुमान मंदिर परिसर भंडावद</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45192</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1719002044/IF/22012034472332 — कुपनिर्माण एलकारसिह रामनाथसिंह भण्डावद</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1719002044/IF/22012034666456 — कुपनिर्माण मोहनसिंह जगन्नाथ भण्डावद</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44271</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1719002044/IF/IAY/125260 — Construction of IAY House -IAY REG. NO. MP-19-002-044-001/55</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>42399</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1719002044/IF/IAY/63095 — Construction of IAY House -IAY REG. NO. MP-19-002-044-001/183</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>42366</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1719002044/IF/IAY/63099 — Construction of IAY House -IAY REG. NO. MP-19-002-044-001/257</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>42366</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1719002044/LD/22012034525572 — चारागाह निर्माण गौशाला के पास भण्डावद</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>1463732.51</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44179</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1719002044/RC/22012034827407 — सीसी रोड निर्माण कार्य सामुदायिक भवन परिसर भण्डावद</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45518</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1719002044/RC/22012034836381 — सीसी रोड निर्माण कार्य राधेश्याम के मकान से श्याम गिरधारी के मकान तक भण्डावद</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>124000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1719002044/WH/22012034943420 — बड़ा तालाब जीर्णोद्धार भंडावद</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>398029.6</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45779</v>