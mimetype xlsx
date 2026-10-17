--- v0 (2026-08-31)
+++ v1 (2026-10-17)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K404"/>
+  <dimension ref="A1:K405"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-31 20:36:30</t>
+          <t>Exported on: 2026-10-17 20:43:09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: AGAR-MALWA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>SUSNER / MEHATPUR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1719001002/IF/22012035526624 — JGSA 2025  खेततालाब निर्माण कार्य देवीसिह पिता कनीराम पटपडा मेहतपुर</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45752</v>
@@ -367,521 +367,521 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SUSNER / DHABLAKELWA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1719001007/IC/22012034892031 — सामुदायिक कूप निर्माण कार्य नई बस्ती ढाबली , ढाबला केलवा</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>SUSNER / LALAKHEDI</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1719001010/AV/22012034663294 — खैल मेदान निर्माण कार्य ग्राम लालाखेडी</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>SUSNER / LALAKHEDI</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1719001010/IC/22012034889899 — सामुदायिक कुप निमार्ण कार्य चारागाह के पास लालाखेडी</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SUSNER / DIWANKHEDI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1719001011/IC/22012034886958 — सामुदायिक कूप निर्माण कार्य धोबी घाट के ग्वाह के पास दिवानखेडी</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>SUSNER / DIWANKHEDI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1719001011/IC/22012034886959 — सामुदायिक कूप निर्माण कार्य बनिया बल्र्डी पर गौ शाला के पिछे दिवानखेडी</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>SUSNER / DIWANKHEDI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1719001011/IC/22012034887142 — सामुदायिक कूप निर्माण कार्य बनिया बल्र्डी पर गौ शाला के पिछे दिवानखेडी</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>SUSNER / KAWARAKHEDI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1719001015/WC/22012035269768 — JGSA 2025 रिचार्ज स्ट्रक्चर सामुदायिक कूप श्मशान के पास कँवराखेड़ी</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>SUSNER / GUNDLAWADA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1719001016/AV/22012034664914 — खैल मैदान निर्माण कार्य शा.प्रा.वि. में गुन्दलावदा का खेडा</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>SUSNER / GUNDLAWADA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1719001016/IF/22012035395623 — JGSA 2025 खेततालाब निर्माण कार्य जोरावारसिह कनीराम गागोरनी का खेडा गुन्दलावदा</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>SUSNER / GANESHPURA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1719001017/IF/22012035398496 — JGSA 2025  रिचार्ज स्ट्रक्चर कपिल धारा कूप निर्माण देवीलाल पिता शंकर गणेशपुरा</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>SUSNER / GANESHPURA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1719001017/IF/22012035570512 — कपिलधारा कूप रिचार्ज पिट प्रभूलाल रोडा मेघवाल गणेशपुरा</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45761</v>
@@ -931,51 +931,51 @@
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SUSNER / SEMALI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1719001024/WC/22012035211396 — नवीन तालाब निर्माण कार्य नाई होडा के पास सेमली (गो अभ्यारण अन्तर्गत)</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45396</v>
@@ -1025,145 +1025,145 @@
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SUSNER / NANORA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1719001028/IF/22012035576631 — कपिलधारा कूप रिचार्ज पिट निर्माण कार्य कालुसिह मांगीलाल कादमी , ननोरा</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>SUSNER / KHAJURI</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1719001030/IF/22012035376283 — JGSA 2025  रिचार्ज स्ट्रक्चर कपिलधारा कुप मोहन पिता भेरूलाल निपानिया खजूरी</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>SUSNER / KHAJURI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1719001030/IF/22012035376331 — JGSA 2025  रिचार्ज स्ट्रक्चर कपिलधारा कुप शंातीबाई पति गोकुल निपानिया खजूरी</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45752</v>
@@ -1260,897 +1260,897 @@
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>SUSNER / KHERIYASOYAT</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1719001036/IF/22012035350901 — JGSA 2025  रिचार्ज स्ट्रक्चर सामुदायिक कुप पीलीखदान के पास खेरिया सोयत</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>SUSNER / KHERIYASOYAT</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1719001036/IF/22012035480699 — JGSA 2025 खेत तालाब निर्माण कार्य रामप्रसाद रामभख्श खेरिया सोयत</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>SUSNER / KALARIYA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1719001038/WC/YD/22012035313111 — अमृत सरोवर तालाब निर्माण कार्य सोलर प्लांट के पास बिडमाधोपुर , कलारिया</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>SUSNER / KALARIYA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1719001038/WH/YD/22012034944277 — JGSA2025 तालाब मरम्मत कार्य शमशान के रास्ते पर ग्राम guradi</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>SUSNER / DONGARGAON</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1719001041/IF/22012035348200 — JGSA 2025  रिचार्ज स्ट्रक्चर कपिलधारा कुप बल्लभप्रसाद पिता रामलाल डोंगरगांव</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>SUSNER / MANA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1719001046/IC/22012034884760 — सामुदायिक कूप निर्माण कार्य पायली के रास्ते पर माणा</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>SUSNER / BADIYA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1719001050/IF/22012035338270 — JGSA 2025  रिचार्ज स्ट्रक्चर कपिलधारा कूप ऊॅकारलाल शिवलाल सादलपुर बड़िया</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>SUSNER / MAINA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1719001051/IF/22012035509623 — JGSA 2025 रिचार्ज स्ट्रक्चर कुप भगवानलाल भेरुजी मैना</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>SUSNER / MAINA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1719001051/WC/22012035208937 — पर्कुलेशन टैंक निर्माण रोड के पास मैना</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>SUSNER / DEHARIYASUSNER</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1719001052/AV/22012034663398 — खैल मैदान निर्माण कार्य स्कूल के पास देहरिया सुसनेर</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>SUSNER / SHYAMPURA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1719001053/WC/22012035313799 — परकोलेशन टैंक कालवी बर्डी के पास श्यामपुरा</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>SUSNER / RAVLIDAVI</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1719001054/IF/22012035454406 — JGSA 2025  खेततालाब निर्माण कार्य शम्भूसिह पिता विजयसिह रावली</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>SUSNER / LONGDI</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1719001056/AV/22012034664063 — खेल मैदान निर्माण कार्य शासकीय विद्यालय के पास ग्राम लोंगडी</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>SUSNER / LONGDI</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1719001056/IC/22012034884747 — सामुदायिक कूप निर्माण कार्य गणेशपुरा के रास्ते पर लोगडी</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / CHAPAKHEDA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair &amp; Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1719002001/WC/22012035172846 — डगावूड पोंड निर्माण हाथी खो के पास बाल्डी चापाखेडा</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / CHAPAKHEDA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1719002001/WC/22012035179666 — डगावूड पोंड निर्माण हाथी खो के पास बल्डी चापाखेडा</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / BAIGAON</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1719002003/IC/22012034891919 — सार्वजनिक कुप निर्माण शांतीधाम के पास बगावद</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / PACHLANA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1719002006/IF/22012035413349 — डग वेल रिचार्ज पिट फूलचंद पिता नारायण जाती बलाई पचलाना</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / PACHLANA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1719002006/IF/22012035538315 — JGSA खेत तालाब निर्माण गिरिराज मथुरालाल पचलाना</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45761</v>
@@ -2247,239 +2247,239 @@
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / DHAROLA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1719002007/IF/22012035363897 — JGSA KHET TALAB NIRMAN KALYANSINGH NARAYAN SINGH</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / DHAROLA</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1719002007/IF/22012035364225 — JGSA खेत तालाब निर्माण कार्य विलम कुंवर बाई पति लालसिंह</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / HIRANKHEDI</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1719002008/IF/22012035334885 — J.B. kup recharge nale ke pass hirankhedi</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / HIRANKHEDI</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1719002008/IF/22012035470849 — Dagwel</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / HIRANKHEDI</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1719002008/IF/22012035540122 — JGSA डग वेल रिचार्ज पीट हरिनारायण /प्रभुलाल</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45748</v>
@@ -2529,51 +2529,51 @@
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / HIRANKHEDI</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1719002008/WC/22012035264006 — सार्वजनिक कूप रिचार्ज   नाले के पास हिरणखेड़ी</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45761</v>
@@ -2623,51 +2623,51 @@
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / DAMDAM</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1719002011/IF/22012035554106 — JGSA खेत तालाब निर्माण गीताबाई मानसिंह दमदम</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45761</v>
@@ -2717,662 +2717,662 @@
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / SIYA</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1719002013/AV/22012034664410 — शान्तिधाम निर्माण सुलतानपूरा आबादी क्षेत्र बलाई का खेड़ा सिया</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / SIYA</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1719002013/IC/22012034890906 — सार्वजनिक कूप निर्माण सुल्तानपुरा सिया</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / SIYA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1719002013/IC/22012034891700 — सार्वजनिक कूप निर्माण  हनुमान मंदिर के पास सिया</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / SIYA</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1719002013/WC/22012035233251 — सार्वजानिक कूप निर्माण कबुली गुआ के पास</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / LALUKHEDI</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1719002014/IF/22012035363993 — JGSA KHET TALAB NIRMAN kalyan singh narayan singh</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / GURADIYAKHATI</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1719002017/IF/22012035520576 — Gjs khet talav Suraj Singh ajab singh gunjariya</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / GURADIYAKHATI</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1719002017/IF/22012035520597 — Gjs khet talav nandkishor ramratan guradiya khati</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / GURADIYAKHATI</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1719002017/IF/22012035520598 — Gjs khet talav nandkishor ramratan guradiya khati</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / GURADIYAKHATI</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1719002017/IF/22012035520656 — Gjs khet talav nandkishor ramratan guradiya khati</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / GODALMAHU</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1719002019/AV/22012034668940 — खेल मैदान मैंन रोड के पास माधोपुर</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / GODALMAHU</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1719002019/IF/22012035580643 — KAPIL DHARA KUP RAMPRASHAD KESHU GONDALMAU</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / BHAISODA</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1719002020/IC/22012034890423 — सार्वजनिक कुप निर्माण तालाब के पास  भैसोदा</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / BHAISODA</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1719002020/IC/22012034892170 — सार्वजनिक कुप निर्माण तालाब के पास भेसोदा</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / BHAISODA</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1719002020/IF/22012035508511 — डग वेल निर्माण सिद्ध नाथ पिता मन्ना भैसोदा</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45761</v>
@@ -3422,427 +3422,427 @@
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / KOHADIYA</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1719002022/IF/22012035603103 — एक बगिया मां के नाम (रेखाबाई पाटीदार)</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / SEMALI</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1719002023/IC/22012034892487 — हितेषी कपिलधारा कूप कैलाशचंद पिता रोड़ा</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / LOLKI</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1719002024/IF/22012035523495 — JGSA डग वेल रिचार्ज पीट कन्हैलाल-लक्ष्मीनारायण लोलकी</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / LOLKI</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1719002024/IF/22012035523497 — JGSA डग वेल रिचार्ज पीट कन्हैलाल-लक्ष्मीनारायण लोलकी</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / SEMALKHEDI</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1719002025/DP/22012034624881 — व़क्षारोपण शांतीधाम परिसर सेमलखेडी</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / SEMALKHEDI</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1719002025/WH/22012034940475 — तलाई जिर्णोद्वार कार्य चक के पास सेमलखेडी</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / SUIGAON</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1719002026/WH/22012034943337 — तलाई मरम्मत कार्य बल्डी पर सुईगाव</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / RICHHI</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/22012035365910 — KUP NIRMAN MADAN LAL BHUVAN JI RINCHI</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / RICHHI</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1719002027/IF/22012035527139 — JGSA डग वेल रिचार्ज पीट राजेन्द्रसिंह सजनसिंह रिंछी</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45761</v>
@@ -3939,98 +3939,98 @@
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / KHELAGAON</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1719002029/IC/22012034890784 — सार्वजनिक कूप निर्माण कार्य बाबूलाल भेरूलाल के खेत के पास पीपल खेड़ी</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / KHELAGAON</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1719002029/WC/22012035268936 — जल संवर्धन अभियान अंतर्गत शासकीय कूप रिचार्ज (सोखपीट)देहरी देव</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45748</v>
@@ -4268,145 +4268,145 @@
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45447</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / PILWAS</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1719002037/AV/22012034660827 — खेल मैदान कार्य प्राथमिक विध्यालय परिसर पिलवास</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45447</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / PILWAS</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1719002037/AV/22012034660829 — खेल मैदान निर्माण कार्य पिलवास</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45447</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / LATURIUMAT</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1719002039/IF/22012035527747 — JGSA Dugwell Recharge  jagdeesh pita laxminarayan dhanora</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45761</v>
@@ -4456,192 +4456,192 @@
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / PIPLIYASET</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1719002041/IF/22012035531438 — डग वेल निर्माण करण पिता पुर सिंह पिप्ल्यासेत</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / PIPLIYASET</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1719002041/IF/22012035531531 — डग वेल निर्माण देविसिंग पिता कंवरलाल पिप्ल्यासेत</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / KACHNARIYA</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1719002042/IF/22012035508001 — JGSA2025 डग वेल रिचार्ज पिट नारायण/नारू जी ग्राम कचनारिया</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / KACHNARIYA</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1719002042/IF/22012035557348 — JGSA2025 डग वेल रिचार्ज पिट नारायण/नारू जी ग्राम कचनारिया</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45761</v>
@@ -4738,1602 +4738,1602 @@
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / PANALA</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1719002045/IF/22012035501714 — JGSA Dugwell Recharge Devisngh pita Kalusingh Panali</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / PANALA</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1719002045/IF/22012035501735 — JGSA Dugwell Recharge Bharatsingh pita Devisingh Panali</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / PANALA</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1719002045/IF/22012035501743 — JGSA Dugwell Recharge  Lalsingh pita Kalusingh Panali</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / LADON</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1719002047/RC/22012034820877 — C C Road Nirman Ram Mandir Se Hanuman Mandir Tak Ladone</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>NALKHEDA / DEHRI GURJAR</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1719002049/AV/22012034657822 — खेल मैदान प्राथमिक विध्यालय बंजारा डेरा पिपल्या सोनगरा</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>BADOD / DHABLAPIPLON</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1719003002/IF/22012035287250 — Kapil dhara kup prabhu pita sewa  Gram Dhabla piplone</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>BADOD / DHABLAPIPLON</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1719003002/IF/22012035291339 — Kapil Dhara Kup Dula Pita Roda jati Balai Gram Dhabla Piplone</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>BADOD / DHABLAPIPLON</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1719003002/IF/22012035453446 — JGSA 2025 Dugwell Recharge कपिलधारा कूप एव खेत तालाब निर्माण गेंदुबाई विधवा शिवसिंह मांजुखेडी</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>BADOD / DHABLAPIPLON</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1719003002/RC/22012034841081 — खेत सड़क निर्माण कार्य बालूसिंह के खेत से शंकरसिंह के खेत की ओर ग्राम माँजूखेड़ी</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>BADOD / CHHIPYA</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1719003005/IC/22012034891883 — सार्वजनिक कूप निर्माण शमशान शेड के पास पश्चिम की ओर ग्राम चिपिया</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>BADOD / CHHIPYA</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1719003005/IC/22012034892422 — सार्वजनिक कूप निर्माण रामलाल जी शर्मा के मकान के पास ग्राम चिपीया</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>BADOD / JAISINGHPURA</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1719003007/IF/22012035473600 — कपिलधारा कूप निर्माण राघु सिंह पिता सोहन सिंह ग्राम जयसिहपुरा</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>BADOD / JAISINGHPURA</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1719003007/WC/22012035236958 — परकोलेशन टैंक निर्माण पानी की टंकी के पास ग्राम जयसिंहपुरा</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45627</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>BADOD / JAISINGHPURA</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1719003007/WC/22012035236961 — परकोलेशन टैंक निर्माण पानी की टंकी के पास ग्राम जयसिंहपुरा</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45627</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>BADOD / JAISINGHPURA</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1719003007/WC/22012035236962 — परकोलेशन टैंक निर्माण पानी की टंकी के पास ग्राम जयसिंहपुरा</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45627</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>BADOD / JAISINGHPURA</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1719003007/WC/22012035236964 — परकोलेशन टैंक निर्माण पानी की टंकी के पास ग्राम जयसिंहपुरा</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45627</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>BADOD / JAISINGHPURA</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1719003007/WH/22012034939640 — तालाब मरम्मत कार्य साल्या में ग्राम जयसिंहपुरा</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>BADOD / BHADWASA</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1719003008/IF/22012035531875 — JGSA 2025 खेत तालाब निर्माण नैनसिंह पिता शिवसिंह ग्राम उदयपुर</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>BADOD / MADKOTA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1719003009/IF/22012035497466 — हितग्राही मूलक खेत तालाब निर्माण कार्य अनीता बाई पति राम सिंह  ग्राम मदकोटा</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>BADOD / MADKOTA</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1719003009/IF/22012035497646 — कपिल धारा कूप एंड रिचार्ज पिट निर्माण कार्य हितग्राही शिव सिंह पिता धन सिंह ग्राम मदकोटा</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>BADOD / GARBADA</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1719003010/IC/22012034890985 — कपिलधारा कूप निर्माण भगवानलाल पिता शिवलाल ग्राम गरबड़ा</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>BADOD / GARBADA</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1719003010/IF/22012035256563 — नंदन फलोद्यान विजयपाल सिंह पिता करण सिंह ग्राम गरबड़ा</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45445</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>BADOD / GARBADA</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1719003010/IF/22012035404467 — कपिलधारा कूप निर्माण भगवानलाल पिता शिवलाल ग्राम गरबड़ा</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>BADOD / GARBADA</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1719003010/IF/22012035453741 — JGSA 2025 Dugwell Recharge कपिलधारा कूप एवं खेत तालाब निर्माण नारायणसिंह पिता बालुसिंह ग्राम आमलिया</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>BADOD / GARBADA</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1719003010/LD/22012034941785 — पौधारोपण कार्य गौ शाला के पास ग्राम गरबड़ा</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45445</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>BADOD / GARBADA</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1719003010/WH/22012034943567 — बड़ा तालाब जीर्णोद्धार कार्य ग्राम गरबड़ा</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>BADOD / SUDWAS</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1719003011/IC/22012034891533 — सार्वजनिक कूप निर्माण हरिजन बस्ती सुदवास</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>BADOD / SUDWAS</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1719003011/IC/22012034893143 — सार्वजनिक कूप निर्माण नई आबादी ग्राम सुदवास</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>BADOD / SUDWAS</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1719003011/IC/22012034893145 — सार्वजनिक कूप निर्माण शिव मंदिर के पास ग्राम सुदवास</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>BADOD / SUDWAS</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1719003011/IC/22012034893322 — सार्वजनिक कूप निर्माण शिव मंदिर के पास</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>BADOD / SUDWAS</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1719003011/IF/22012035295190 — कपिलधारा कूप निर्माण सुरेंद्रसिंह पिता उदय सिंह ग्राम सुदवास</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>BADOD / SUDWAS</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1719003011/IF/22012035295364 — कपिलधारा कूप निर्माण अमृतलाल पिता थावरजी ग्राम सुदवास</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>BADOD / SUDWAS</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1719003011/IF/22012035365153 — JGSA 2025 Recharge Structure Kapildhara Kup lalita bai ramchandraji gram sudwas</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>BADOD / BEHKA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1719003012/IC/22012034888087 — सार्वजनिक कुप निर्माण गौशाला पर सागाखेड़ी</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45567</v>
@@ -6383,615 +6383,615 @@
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>BADOD / TOKDA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1719003013/IF/22012035313132 — कपिलधारा कुप निर्माण विक्रमलाल पिता नानुराम ग्राम इकलेरा बडौद</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>BADOD / TOKDA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1719003013/IF/22012035498912 — JGSA 2025 डगवेल रिचार्ज पिट सार्वजनिक कुप के पास ग्राम टोकडा</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>BADOD / GUDBHELI</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1719003014/IF/22012035365731 — JGSA 2025 रिचार्ज  पिट निर्माण कपिलधाराकुप थानाबाई पति पर्वतसिंह ग्राम खज़ुरी सोंधिया</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>BADOD / GUDBHELI</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1719003014/IF/22012035365863 — JGSA 2025 रिचार्ज  पिट निर्माण कपिलधाराकुप थानाबाई पति पर्वतसिंह ग्राम खज़ुरी सोंधिया</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>BADOD / GUDBHELI</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1719003014/IF/22012035366489 — रिचार्ज पिट निर्माण सार्वजनिक कुप खेल मेदान के पास खज़ुरी सोंधिया</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>BADOD / GUDBHELI</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1719003014/IF/22012035366787 — कपिल धारा कुप निर्मण बजेसिह पिता सरदारसिह ग्राम गुड्भेली आगर</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>BADOD / GUDBHELI</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1719003014/IF/22012035409129 — कपिल धारा कुप निर्माण-बजेसिंह सरदारसिह ग्राम गुड्भेली आगर</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>BADOD / GUDBHELI</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1719003014/IF/22012035409169 — कपिल धारा कुप निर्माण-बजेसिंह सरदारसिह ग्राम गुड्भेली आगर</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>BADOD / GUDBHELI</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1719003014/IF/22012035409188 — कपिल धारा कुप निर्माण-बजेसिंह सरदारसिह ग्राम गुड्भेली आगर</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>BADOD / GUDBHELI</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1719003014/IF/22012035409233 — कपिल धारा कुप निर्माण-बजेसिंह सरदारसिह ग्राम गुड्भेली आगर</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>BADOD / GUDBHELI</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1719003014/IF/22012035454246 — JGSA 2025 Dugwell Recharge कपिलधारा कूप एव खेत तालाब निर्माण शंकरलाल पिता लक्ष्‍मण ग्राम गुडभेली आगर</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>BADOD / GUDBHELI</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1719003014/WH/22012034942742 — कंटूर ट्रेंच निर्माण रणायरा रोड़ कै पास गुड भेली आगर</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>BADOD / RAMNAGAR</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1719003015/AV/22012034664183 — खेल मैदान निर्माण , बड़नगर रास्ते पर , रामनगर</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45683</v>
@@ -7041,1038 +7041,1038 @@
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>BADOD / PIPALYAGHATA</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1719003018/IC/22012034886838 — सार्वजनिक कूप निर्माण विनायगा रास्ते पर पिपल्या घाटा का खेडा</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>BADOD / PIPALYAGHATA</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1719003018/IF/22012035370292 — जल गंगा संवर्धन अंतर्गत खेत तालाब निर्माण कार्य गुमान सिंह  ग्राम पिपल्या घाटा</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>BADOD / PIPALYAGHATA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1719003018/IF/22012035562177 — कपिलधारा कूप प्रहलाद सिंह पिता भुवान सिंह ग्राम पिपल्या घाटा</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>BADOD / PIPALYAGHATA</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1719003018/IF/22012035563508 — पर्कोलेसन टैंक निर्माण विनायगा रास्ते पर नारयण दुला जी के खेत के पास</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>BADOD / DHABLAANJANA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1719003020/IF/22012035230690 — कपिलधारा कूप निर्माण हीरालाल बंशीलाल ग्राम कलियरी</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45444</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>BADOD / DHABLAANJANA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1719003020/IF/22012035230721 — कपिलधारा कूप निर्माण हीरालाल बंशीलाल ग्राम कलियरी</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45444</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>BADOD / KARNALIYA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1719003022/IC/22012034887622 — सार्वजनिक कूप निर्माण शमशान घाट के पास करनालिया</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>BADOD / KHERIYA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1719003023/DP/22012034616630 — तालाब मरम्मत शमशान के पास  , ग्राम गढ़ी</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45422</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>BADOD / KHERIYA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1719003023/DP/22012034628779 — निजी खेत में फलोंउद्यान  सरदार सिंह पिता ओंकार सिंह ग्राम खेरिया</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>BADOD / KHERIYA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1719003023/IC/22012034887159 — निजी खेत में फलोंउद्यान चन्दर सिंह पिता दुले सिंह ग्राम खेरिया</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>BADOD / KHERIYA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1719003023/IC/22012034891692 — सार्वजनिक कूप निर्माण कार्य श्री देवनारायण मंदिर के पास ग्राम खेरिया</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>BADOD / KHERIYA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1719003023/IC/22012034891693 — सार्वजनिक कूप निर्माण कार्य श्री कालेश्वर महाराज मंदिर के पास ग्राम गढ़ी</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>BADOD / KHERIYA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1719003023/IF/22012035270218 — कपिल धारा कूप निर्माण कार्य भगवान सिंह पिता अनार सिंह ग्राम गढ़ी</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45590</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>BADOD / KHERIYA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1719003023/IF/22012035270222 — कपिल धारा कूप निर्माण कार्य भगवान सिंह पिता अनार सिंह ग्राम गढ़ी</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45590</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>BADOD / KHERIYA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1719003023/IF/22012035270253 — कपिल धारा कूप निर्माण कार्य भगवान सिंह पिता अनार सिंह ग्राम गढ़ी</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45590</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>BADOD / KHERIYA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1719003023/IF/22012035270255 — कपिल धारा कूप निर्माण कार्य कालूराम पिता मोहन लाल ग्राम खेरिया</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45590</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>BADOD / KHERIYA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1719003023/IF/22012035282025 — कपिल धारा कूप निर्माण कार्य प्रभु सिंह पिता बालू सिंह ग्राम खेरिया</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>BADOD / KHERIYA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1719003023/IF/22012035282052 — निजी खेत में फलोंउद्यान  बालू सिंह पिता भगवान सिंह ग्राम खेरिया</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>BADOD / KHERIYA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1719003023/IF/22012035283109 — कपिल धारा कूप निर्माण कार्य भगवान सिंह पिता अनार सिंह ग्राम गढ़ी</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45652</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>BADOD / KHERIYA</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1719003023/IF/22012035283127 — कपिल धारा कूप निर्माण कार्य कालूलाल पिता मोहन लाल  ग्राम खेरिया</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45652</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>BADOD / KHERIYA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1719003023/IF/22012035364783 — JGSA2025 डगवेल रिचार्ज पीट सार्वजनिक कूप  पंचायत भवन के पीछे की और ग्राम खेरिया</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>BADOD / PIPLIYACHACHA</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1719003024/AV/22012034663347 — खेल मैदान निर्माण ग्राम देहरियानाना</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45651</v>
@@ -8122,1508 +8122,1508 @@
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>BADOD / VINAYGA</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1719003025/IC/22012034888026 — परकोलेसन टैंक निर्माण कार्य वाणी तलाई के रास्ते पर</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>BADOD / VINAYGA</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1719003025/IC/22012034888027 — सार्वजनिक कूप निर्माण शांतिधाम  के पास विनायगा</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>BADOD / KANGANIKHEDA</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1719003026/IC/22012034884833 — सार्वजनिक कूप निर्माण गोशाला के पास ग्राम पाडल</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>BADOD / KANGANIKHEDA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1719003026/IC/22012034887223 — सार्वजनिक कुप पाडल की हरिजन बस्ति मे</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>BADOD / KANGANIKHEDA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1719003026/IC/22012034887224 — सार्वजनिक कूप निर्माण खाल किनारे ग्राम कांगनीखेडा</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>BADOD / KANGANIKHEDA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1719003026/IC/22012034893350 — सार्वजनिक कूप निर्माण नरवर पिता विक्रम सिंह के घर के पास सेवाखेडी</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>BADOD / KANGANIKHEDA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1719003026/IC/22012034893352 — सार्वजनिक कूप निर्माण गोवर्धन सिंह के घर के पास पाडल का खेड़ा</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>BADOD / KANGANIKHEDA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1719003026/IF/22012035238937 — सार्वजनिक कूप निर्माण गोशाला के पास ग्राम पाडल1</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>BADOD / KANGANIKHEDA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1719003026/IF/22012035279431 — सार्वजनिक कुप पाढल की हरिजन बस्ति मे</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>BADOD / KANGANIKHEDA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1719003026/IF/22012035459959 — JGSA 2025 कपिलधारा कुप एवं खेत तालाब भुलीबाई पति रतनलाल कांगनीखेडा</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>BADOD / KULMADI</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1719003027/IC/22012034885314 — सार्वजनिक वृक्षारोपण गणेश मंदिर परिसर कूलमड़ी</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45485</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>BADOD / JHOUNTA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1719003028/IC/22012034884855 — सार्वजनिक कुप निर्माण प्रेमसिंह के खेत के पास ग्राम झोंटा</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>BADOD / JHOUNTA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1719003028/IF/22012035309546 — कपिलधारा कूप निर्माण नारायणसिंह पिता इंदरसिंह ग्राम कुंडीखेड़ा</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>BADOD / JHOUNTA</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1719003028/IF/22012035396872 — कपिलधारा कूप निर्माण ईश्वरसिंह नाथूसिंह ग्राम कुंडीखेड़ा</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>BADOD / JHOUNTA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1719003028/IF/22012035540820 — कपिलधारा कूप निर्माण कमलाबाई सेन पति नारायणसिंह ग्राम झोंटा</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>BADOD / JHOUNTA</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1719003028/WC/22012035229240 — परकोलेशन टेंक निर्माण भेरूसिंह के खेत के पास ग्राम झोटा</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>BADOD / DHABLASONDHIYA</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1719003030/AV/22012034663621 — खेल मैदान निर्माण ग्राम ढाबला सोंधिया</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>BADOD / DHABLASONDHIYA</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1719003030/IC/22012034887858 — सार्वजनिक कूप निर्माण पोषण वाटिका के पास ग्राम ढाबला सोंधिया</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>BADOD / DHABLASONDHIYA</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1719003030/IC/22012034887859 — सार्वजनिक कूप निर्माण लालसिंह अमरसिंह के खेत के पास ग्राम ढाबला सोंधिया</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>BADOD / DHABLASONDHIYA</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1719003030/IC/22012034887867 — कपिलधारा कूप निर्माण मुन्नाबाई पति रामचंदर ग्राम ढाबला सोंधिया</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>BADOD / DHABLASONDHIYA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1719003030/IF/22012035291181 — कपिलधारा कूप निर्माण मुन्नाबाई पति रामचंदर ग्राम ढाबला सोंधिया</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>BADOD / DHABLASONDHIYA</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1719003030/WC/22012035297719 — JGSA2025 डगवेल रिचार्ज पीट सार्वजनिक कूप खेल मैदान के पास ग्राम ढाबला छत्री</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>BADOD / KUBDIYAKHEDI</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1719003031/IC/22012034889030 — सार्वजनिक कुप निर्माण समशान के पास ग्राम कुबड़ियाखेड़ी</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>BADOD / KUBDIYAKHEDI</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1719003031/IC/22012034891880 — सार्वजनिक कूप निर्माण जोरावर सिंह के खेत के पास ग्राम कुबड़िया खेड़ी</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>BADOD / FATEHGARH</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1719003032/IF/22012035310510 — कपिल धारा कूप निर्माण शंकर सिंह पिता कालु सिंह ग्राम फतेहगड</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>BADOD / FATEHGARH</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1719003032/IF/22012035311981 — कपिल धारा कूप निर्माण सोधान पिता पुरा जी ग्राम मल्लुपुरा</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>BADOD / FATEHGARH</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1719003032/WC/22012035292045 — JGSA 2025 Dugwell Recharge कपिलधारा कुप एवं खेत तालाब अंतरबाई पति उदाजी ग्राम मल्‍लुपुरा</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>BADOD / AMBABADOD</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1719003033/WH/22012034940696 — स्टाॅप डेम जीर्णोद्धार उमरावसिंह के खेत के पास ग्राम हरनावदा</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>BADOD / JAMLI</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1719003034/IF/22012035285165 — Kapildara Kup nirman sujansing chandar singh</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>BADOD / JAMLI</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1719003034/IF/22012035301806 — कपिल धारा कूप निर्माण गोविंद सिंह शंभुसिंह जामली</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>BADOD / GIROLI</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1719003035/IF/22012035542430 — कपिलधारा कूप निर्माण श्यामुबाई पति बालूसिंह ग्राम चिकली</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>BADOD / GIROLI</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1719003035/IF/22012035542469 — कपिलधारा कूप निर्माण श्यामुबाई पति बालूसिंह ग्राम चिकली</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45761</v>
@@ -9673,850 +9673,850 @@
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>BADOD / BARRAH</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1719003037/IC/22012034886012 — सार्वजनिक कूप निर्माण हरिजन बस्ती के पास  ग्राम वराह</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>BADOD / MARUBARDIYA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1719003038/DP/22012034619695 — वृक्षारोपण तालाब के पीछे ग्राम मारू बरडिया</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45468</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>BADOD / MARUBARDIYA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1719003038/DP/22012034619702 — CNG पोषण वाटिका निर्माण पक्षी अभ्यारण के नीचे की ओर</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45468</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>BADOD / MARUBARDIYA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1719003038/IF/22012035365803 — JGSA2025 डगवेल रिचार्ज पीट कपिलधारा कूप बापुलाल पिता प्रभु लाल के पास,  ग्राम आंबादेव</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>BADOD / MARUBARDIYA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1719003038/IF/22012035366112 — JGSA2025 डगवेल रिचार्ज पीट सार्वजनिक कूप प्राथमिक विद्यालय के पास,  ग्राम आंबादेव</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>BADOD / MARUBARDIYA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1719003038/IF/22012035522317 — JGSA 2025 खेत तालाब निर्माण कालु पिता नग्गाजी ग्राम मारूबर्डिया</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>BADOD / MARUBARDIYA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1719003038/IF/22012035530211 — JGSA 2025 खेत तालाब निर्माण नारायण पिता शंकरलाल ग्राम मारुबर्डीया</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>BADOD / MARUBARDIYA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1719003038/IF/22012035571660 — JGSA 2025 कपिलधारा कूप निर्माण प्रभु बाई विधवा गंगाराम ग्राम मारुबर्डीया</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>BADOD / MARUBARDIYA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1719003038/IF/22012035574261 — कपिलधारा कूप निर्माण प्रभु बाई पति गंगाराम निवासी ग्राम मारू बरड़िया</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45823</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>BADOD / MARUBARDIYA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1719003038/IF/22012035578639 — कपिलधारा कूप निर्माण भगवान सिंह पिता बलवंत सिंह ग्राम मारू बरडिया</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45833</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>BADOD / MARUBARDIYA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1719003038/IF/22012035578642 — कपिलधारा कूप निर्माण शिवलाल पिता बलवंत सिंह ग्राम मारू बरडिया</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45833</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>BADOD / JANHANGIRPURA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1719003039/IC/22012034891508 — सार्वजनिक कूप निर्माण झांग़र के पास ग्राम जहांगीरपूरा</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>BADOD / JAMUNYABADOD</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1719003040/IF/22012035530190 — JGSA 2025 खेत तालाब निर्माण गीताबाई पति शंकरलाल ग्राम जमुनिया</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>BADOD / JAMUNYABADOD</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1719003040/WC/22012035269097 — JGSA 2025 RECHARGE STRUCTURE सामुदायिक कुप निर्माण पेयजल पंचायत भवन के पास 1719003040/DW/1503</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>BADOD / BAPCHABAROD</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1719003041/IC/22012034884753 — समुदायिक कूप निर्माण कालूराम के मकान के पीछे ग्राम जीनाखेड़ी</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>BADOD / BAPCHABAROD</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1719003041/IC/22012034892081 — सार्वजनिक कूप निर्माण रामेश्वर के खेत के पास ग्राम जीनाखेड़ी</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>BADOD / BAPCHABAROD</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1719003041/RC/22012034841092 — मानसिंह के खेत से भगवान सिंह की खेत तक बापचा बड़ौद</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>BADOD / BAPCHABAROD</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1719003041/WH/22012034943906 — तालाब मरम्मत सजन सिंह के खेत के पास ग्राम बापचा बड़ोद</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45748</v>
@@ -10566,98 +10566,98 @@
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45479</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>BADOD / RAMAKHEDI</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1719003042/IF/22012035459644 — JGSA 2025 कपलिधारा कुप गंगाबाई पति शंकरलाल जस्‍साखेडी</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>BADOD / GANGAPUR</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1719003043/WC/22012035222801 — तालाब निर्माण भगवान सिंह के खेत के पास गंगापुर ऊपर का खेड़ा</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45567</v>
@@ -10707,192 +10707,192 @@
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>BADOD / GANGAPUR</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1719003043/WC/22012035303994 — JGSA 2025 Dugwell Recharge सार्वजिनक कुप निमार्ण गंगापुर ग्राम पंचायत गंगापुर</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>BADOD / UNCHWAS</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1719003044/IC/22012034887083 — सार्वजनिक कूप निर्माण - गौशाला के पास बरखेड़ी</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>BADOD / UNCHWAS</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1719003044/IC/22012034887084 — सार्वजनिक कूप निर्माण - गौशाला के पास बरखेड़ी</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>BADOD / UNCHWAS</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1719003044/WC/22012035317092 — डग वेल रिचार्ज - सार्वजनिक कूप ऊँचवास</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45761</v>
@@ -10989,897 +10989,897 @@
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>BADOD / UNCHWAS</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1719003044/WH/22012034943562 — तालाब मरमत राह बलड़िया की तलाई - ग्राम ऊंचवास</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>BADOD / BIJANAGRI</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1719003045/IF/22012035522362 — JGSA 2025 खेत तालाब निर्माण कार्य-हरिसिंह पि.रामसिंह नि.ग्राम बीजानगरी</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>BADOD / DABDIYA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1719003047/IF/22012035305221 — कपिलधारा कूप निर्माण कालू सिंह पिता रघुनाथ सिंह ग्राम दाबड़िया</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45714</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>BADOD / DABDIYA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1719003047/IF/22012035563140 — कपिलधारा कूप निर्माण लेखराज पिता शिवलाल यादव ग्राम दाबड़िया</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>BADOD / DABDIYA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1719003047/RC/22012034819228 — RCC नाली निर्माण कार्य करण सिंह के घर से पप्पू सिंह के घर तक</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>BADOD / HARNAWDA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1719003048/WC/22012035223703 — परकुलेशन टैंक निर्माण मेन रोड़ चौराहा गुमटियों के पीछे हरनावदा</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>BADOD / BARDABARKHEDA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1719003049/IF/22012035451785 — JGSA 2025 कपिलधारा कुप एवं खेत तालाब का निर्माण माेेती पिता अमरा ग्राम बर्डाबरख्‍ेाडा</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>BADOD / BARDABARKHEDA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1719003049/WH/22012034940023 — तालाब जीर्बणोधार कार्य गिरिराज जी के खेत के पास बरडा बरखेडा</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>BADOD / SARANGAKHEDI</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1719003050/IC/22012034885605 — नंदनफलोद्यान श्यामसिंग कनीराम महारूंडी</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>BADOD / SARANGAKHEDI</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1719003050/IC/22012034885652 — introveltenk</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>BADOD / SARANGAKHEDI</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1719003050/IC/22012034885653 — introveltenk</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>BADOD / KALYAKHEDI</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1719003051/AV/22012034662451 — खेल मैदान निर्माण कार्य प्राथमिक स्कूल राम  मंदिर के पास गर्डा</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>BADOD / KHAJURIBADOD</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1719003053/IC/22012034893284 — सामुदायिक कूप निर्माण तोड़ी वाले हनुमान जी के पास</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>BADOD / KHAJURIBADOD</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1719003053/IF/22012035358366 — JGSA2025 डगवेल रिचार्ज सामुदायिक भवन तालाब के पास ग्राम खजुरी बडौद</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>BADOD / LODHAKHEDI</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1719003054/IF/22012035364836 — JGSA 2025 रिचार्ज पिट निर्माण सार्वजनिक कूप गौशाला के पास ग्राम लोधाखेड़ी</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>BADOD / ASANDHYA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1719003057/IC/22012034886390 — सार्वजनिक कुप कमलसिंह के बाडे के पास ग्राम बनोठीखुर्द</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>BADOD / ASANDHYA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1719003057/IF/22012035373254 — निजि खेत तालाब निर्मान कमल सिह पिता सजन सिह ग्राम आसंधिया</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>BADOD / ASANDHYA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1719003057/IF/22012035448469 — JGSA 2025 Dugwell Recharge kapidhara kup nirman - shankar singh shiv singh</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>BADOD / JHALARABADOD</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1719003059/IC/22012034884437 — सार्वजनिक कूप गहरीकरन हटीपुरा गोपाल सिह के घर के पास</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45390</v>
@@ -11929,1038 +11929,1038 @@
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45390</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>BADOD / KANKDEL</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1719003060/IC/22012034889969 — सार्वजनिक कूप निर्माण नाले के पास ग्राम कंकडेल</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>BADOD / KANKDEL</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1719003060/IF/22012035525045 — कपिल धारा कुप बापु लाल पिता रामा जी</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>BADOD / KACHHALIYA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1719003061/IC/22012034891424 — हितग्राही मूलक कार्य - कपिलधारा कूप सह रिचार्ज पिट निर्माण गोपालसिंह पिता मदनसिंह ग्राम कछालिया</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>BADOD / KACHHALIYA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1719003061/IC/22012034892390 — हितग्राही मूलक कार्य - कपिलधारा कूप सह रिचार्ज पिट निर्माण मेहरबानसिंह पिता दुलेसिंह ग्राम फरसपुरा</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>BADOD / KACHHALIYA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1719003061/WH/22012034939646 — नमामी गंगे परियोजना के तहत तालाब मरम्मत कार्य डोबडा पहाड़ी के पास ग्राम सियाखेड़ी</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45446</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>BADOD / KACHHALIYA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1719003061/WH/22012034939650 — नमामी गंगे परियोजना के तहत तालाब मरम्मत कार्य गोशाला रास्ते पर ग्राम फरसपूरा</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45446</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>BADOD / DEVALIAGAR</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1719003062/IF/22012035448478 — JGSA 2025 Dugwell Recharge कपिलधारा कुप एवं खेत तालाब सेवाकुंवर विधवा पति रतनसिंह ग्राम देवली आगर</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>BADOD / ROJHANI</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1719003064/AV/22012034656701 — खेल मैदान प्राथमिक विद्यालय रोजाना</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>BADOD / ROJHANI</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1719003064/AV/22012034657463 — खेल मैदान निर्माण प्राथमिक शाला भवन रोजाना</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>BADOD / ROJHANI</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1719003064/AV/22012034657858 — खेल मैदान निर्माण आंगनवाड़ी भवन के पास रोजाना</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>BADOD / ROJHANI</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1719003064/IF/22012035546812 — JGSA 2025 खेत तालाब निर्माण सोहन बाई पति बगदुजी ग्राम रोझानी</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>BADOD / RAPDI</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1719003065/IC/22012034885678 — सार्वजानिक कूप निर्माण गोशाला के पास बिनायगा बडौद ग्राम पंचायत रापड़ी</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>AGAR / BAPCHA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1719004001/IF/22012035364796 — JGSA 2025RECHARGE STRUCTURE KAPIL DHARA KUP KALUSINGH/MEHTAB JI</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>AGAR / PARSUKHEDI</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1719004002/IF/22012035362304 — रिचार्ज पीट कार्य शासकीय कूप तालाब के पास वाले कुवे पर</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>AGAR / PARSUKHEDI</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1719004002/IF/22012035362318 — रिचार्ज पीट कार्य शासकीय कूप तालाब के पास वाले कुवे पर</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>AGAR / PARSUKHEDI</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1719004002/IF/22012035362363 — JGSA रिचार्ज पीट कार्य शासकीय कूप तालाब के पास वाले कुवे पर</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>AGAR / PARSUKHEDI</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1719004002/IF/22012035362374 — JGSA रिचार्ज पीट कार्य शासकीय कूप तालाब के पास वाले कुवे पर</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>AGAR / PARSUKHEDI</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1719004002/IF/22012035362398 — JGSA रिचार्ज पीट कार्य शासकीय कूप तालाब के पास वाले कुवे पर</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>AGAR / PARSUKHEDI</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1719004002/IF/22012035362433 — JGSA रिचार्ज पीट कार्य शासकीय कूप तालाब के पास वाले कुवे पर</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>AGAR / PARSUKHEDI</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1719004002/IF/22012035364297 — रिचार्ज पीट कार्य गांव के पास वाले शासकीय कुवै पर</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>AGAR / PARSUKHEDI</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1719004002/WC/22012035270140 — JGSA रिचार्ज पीट पन्ना लाल पिता लाल सिंह</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>AGAR / PALDA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1719004003/IF/22012035516258 — JGSA 2025 रिचार्ज पीट निर्माण कालु पिता बापु</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45761</v>
@@ -13010,51 +13010,51 @@
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>AGAR / JAMUNIYA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1719004004/RC/22012034834252 — gram jogpura se prathmik vidhyalay tak</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45668</v>
@@ -13151,5608 +13151,5655 @@
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>AGAR / BHADWA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1719004005/IF/22012035527798 — JGSA2025 रिचार्ज पीट कैलाश लाल मदु जी किशन पूरा</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>AGAR / JHALARA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1719004007/IF/22012035405007 — JGSA RECHARGE STRUCTURE ISHWAR SINGH ROD SINGH</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>AGAR / JHALARA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1719004007/IF/22012035405044 — JGSA RECHARGE STRUCTURE ROD SINGH SHIV SINGH</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>AGAR / JHALARA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1719004007/IF/22012035405209 — JGSA RECHARGE STRUCTURE NEPALSINGH BALUSINGH</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>AGAR / RAMPURBHUNDWAS</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Building for Gram Panchayats / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of Building for Gram Panchayats / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1719004008/AV/VB/22012034669398 — Panchayat Building</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>46206</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>AGAR / RAMPURBHUNDWAS</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Construction of Building for Gram Panchayats / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of Building for Gram Panchayats / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1719004008/AV/VB/22012034669403 — Panchayat Bhavan</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>46224</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>AGAR / RAMPURBHUNDWAS</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Construction of Building for Gram Panchayats / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of Building for Gram Panchayats / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1719004008/AV/VB/22012034669404 — Panchayat bhavan</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>46224</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>AGAR / RAMPURBHUNDWAS</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Building for Gram Panchayats / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of Building for Gram Panchayats / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1719004008/AV/VB/22012034669405 — Panchayat bhavan for check</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>46224</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>AGAR / RAMPURBHUNDWAS</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1719004008/AV/VB/22012034669524 — Boundary wall middle school</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>AGAR / RAMPURBHUNDWAS</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1719004008/AV/VB/22012034669525 — Boundary wall high school</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>AGAR / RAMPURBHUNDWAS</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Const. of Boundary Wall for Govt. Institutions / Construction of Boundary Wall for Government Institutions</t>
+          <t>Const. of Boundary Wall for Govt. Institutions / Construction of Boundary Wall for Government Institutions for Community</t>
         </is>
       </c>
       <c r="E296" s="1"/>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1719004008/AV/VB/22012034669526 — Construction of boundary wall</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>46245</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>AGAR / RAMPURBHUNDWAS</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Const. of Boundary Wall for Govt. Institutions / Construction of Boundary Wall for Government Institutions</t>
+          <t>Const. of Boundary Wall for Govt. Institutions / Construction of Boundary Wall for Government Institutions for Community</t>
         </is>
       </c>
       <c r="E297" s="1"/>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1719004008/AV/VB/22012034669527 — Construction of boundary wall prototype1</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>46244</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>AGAR / RAMPURBHUNDWAS</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Building for Gram Panchayats / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of Building for Gram Panchayats / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1719004008/AV/VB/22012034669530 — gram panchayat bhavan under 15 lakh without conversion</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>46239</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>AGAR / RAMPURBHUNDWAS</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Building for Gram Panchayats / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of Building for Gram Panchayats / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1719004008/AV/VB/22012034669531 — panchayat building above 15 lakh without conversion</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>46239</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>AGAR / RAMPURBHUNDWAS</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Const. of Boundary Wall for Govt. Institutions / Construction of Boundary Wall for Government Institutions</t>
+          <t>Const. of Boundary Wall for Govt. Institutions / Construction of Boundary Wall for Government Institutions for Community</t>
         </is>
       </c>
       <c r="E300" s="1"/>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1719004008/AV/VB/22012034669532 — BOUNDRY WALL NIRMAN VB G RAM G 12</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>46245</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>AGAR / RAMPURBHUNDWAS</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Const. of Boundary Wall for Govt. Institutions / Construction of Boundary Wall for Government Institutions</t>
+          <t>Const. of Boundary Wall for Govt. Institutions / Construction of Boundary Wall for Government Institutions for Community</t>
         </is>
       </c>
       <c r="E301" s="1"/>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1719004008/AV/VB/22012034669533 — BOUNDRY WALL CONVERGENCE 12</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>46245</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>AGAR / RAMPURBHUNDWAS</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1719004008/AV/VB/22012034669536 — School Compound wall Demo</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>AGAR / RAMPURBHUNDWAS</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1719004008/IF/22012035495462 — JGSA richarcj pit kapildra. Kup chhatarsingh s/o unkarsingh</t>
+          <t>1719004008/AV/VB/22012034669551 — anganwadi work check</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>45761</v>
+        <v>46113</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>AGAR / RAMPURBHUNDWAS</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1719004008/IF/22012035495564 — JGSA richargepit kapildarakup chhatarsingh s/o unkarsingh</t>
+          <t>1719004008/IF/22012035495462 — JGSA richarcj pit kapildra. Kup chhatarsingh s/o unkarsingh</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>AGAR / RAMPURBHUNDWAS</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1719004008/IF/22012035496027 — JGSA richargepit kapildarakup chhatarsingh s/o unkarsingh</t>
+          <t>1719004008/IF/22012035495564 — JGSA richargepit kapildarakup chhatarsingh s/o unkarsingh</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>AGAR / KHIMAKHEDI</t>
+          <t>AGAR / RAMPURBHUNDWAS</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1719004009/IF/22012035458499 — JGSA 2025 रिचार्ज पीट कपिल धारा  कूप पन्ना लाल पिता बाबूलाल</t>
+          <t>1719004008/IF/22012035496027 — JGSA richargepit kapildarakup chhatarsingh s/o unkarsingh</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>AGAR / KHIMAKHEDI</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1719004009/IF/22012035460873 — JGSA 2025 रिचार्ज पीट कपिल धारा  कूप सीधुलाल प्यार जी</t>
+          <t>1719004009/IF/22012035458499 — JGSA 2025 रिचार्ज पीट कपिल धारा  कूप पन्ना लाल पिता बाबूलाल</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>AGAR / KHIMAKHEDI</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1719004009/WC/22012035304903 — JGSA 2025 रिचार्ज पीट सामुदायिक कूप खीमाखेड़ी</t>
+          <t>1719004009/IF/22012035460873 — JGSA 2025 रिचार्ज पीट कपिल धारा  कूप सीधुलाल प्यार जी</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>AGAR / CHAKBADABEED</t>
+          <t>AGAR / KHIMAKHEDI</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1719004010/IF/22012035492223 — jal ganga savardhan yojna 2025 khet talabbanesingh gangaram  jagatpura</t>
+          <t>1719004009/WC/22012035304903 — JGSA 2025 रिचार्ज पीट सामुदायिक कूप खीमाखेड़ी</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>AGAR / CHAKBADABEED</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1719004010/WH/22012034945089 — talai nirman dhandeda ke nale par</t>
+          <t>1719004010/IF/22012035492223 — jal ganga savardhan yojna 2025 khet talabbanesingh gangaram  jagatpura</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>AGAR / CHACHAKHEDI</t>
+          <t>AGAR / CHAKBADABEED</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1719004012/IF/22012035457226 — JGS2025 dug well recharge Bhulibai chachakhedi</t>
+          <t>1719004010/WH/22012034945089 — talai nirman dhandeda ke nale par</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>AGAR / CHACHAKHEDI</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1719004012/IF/22012035624874 — एक बगिया मां के नाम बीरम बाई चाचा खेड़ी</t>
+          <t>1719004012/IF/22012035457226 — JGS2025 dug well recharge Bhulibai chachakhedi</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>45884</v>
+        <v>45761</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>AGAR / SUTRADA</t>
+          <t>AGAR / CHACHAKHEDI</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1719004013/IF/22012035499485 — JGSA 2025 खेत तालाब निर्माण दयाराम पिता छितुजी</t>
+          <t>1719004012/IF/22012035624874 — एक बगिया मां के नाम बीरम बाई चाचा खेड़ी</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>45761</v>
+        <v>45884</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>AGAR / MATHURAKHEDI</t>
+          <t>AGAR / SUTRADA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Canal</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1719004014/IC/22012034890928 — कपिल धारा कूप निर्माण धूला जी / पुरा जी इकलेरा</t>
+          <t>1719004013/IF/22012035499485 — JGSA 2025 खेत तालाब निर्माण दयाराम पिता छितुजी</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>AGAR / SAMGIMANA</t>
+          <t>AGAR / MATHURAKHEDI</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1719004015/WH/22012034939938 — Sargpur rood ke pas talai samgimana</t>
+          <t>1719004014/IC/22012034890928 — कपिल धारा कूप निर्माण धूला जी / पुरा जी इकलेरा</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>45448</v>
+        <v>45761</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>AGAR / GHURASIYA</t>
+          <t>AGAR / SAMGIMANA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1719004016/IC/22012034890127 — JGSA 2025 रिचार्ज पीट सामुदायिक कुप में जस्साखेडी</t>
+          <t>1719004015/WH/22012034939938 — Sargpur rood ke pas talai samgimana</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>45748</v>
+        <v>45448</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>AGAR / GHURASIYA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1719004016/IC/22012034890273 — सार्वजनीक कुप निर्माण शमशान तलाई मे</t>
+          <t>1719004016/IC/22012034890127 — JGSA 2025 रिचार्ज पीट सामुदायिक कुप में जस्साखेडी</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>AGAR / GHURASIYA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1719004016/IF/22012035276294 — कपीलधारा कुप निर्माण ममताबाई पति संजयशर्मा</t>
+          <t>1719004016/IC/22012034890273 — सार्वजनीक कुप निर्माण शमशान तलाई मे</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>AGAR / GHURASIYA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1719004016/IF/22012035285624 — कपीलधारा कुप नन्दाकुंवर नाहरसिह</t>
+          <t>1719004016/IF/22012035276294 — कपीलधारा कुप निर्माण ममताबाई पति संजयशर्मा</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>AGAR / GHURASIYA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1719004016/IF/22012035291774 — कपीलधारा कुप  रिर्चाज पिट नन्दाकुंवर नहारसिह</t>
+          <t>1719004016/IF/22012035285624 — कपीलधारा कुप नन्दाकुंवर नाहरसिह</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>AGAR / GHURASIYA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1719004016/WH/22012034940085 — तालाब जीर्णोद्धार एवं पाल सुदढ़ीकरण शांति धाम के पास</t>
+          <t>1719004016/IF/22012035291774 — कपीलधारा कुप  रिर्चाज पिट नन्दाकुंवर नहारसिह</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>45448</v>
+        <v>45567</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>AGAR / FATHAPURMANDKI</t>
+          <t>AGAR / GHURASIYA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1719004018/IF/22012035500792 — JGSA 2025 फार्मपौंड निर्माण मनोहर शर्मा रामनारायण फतेहपुर मेंढकी</t>
+          <t>1719004016/WH/22012034940085 — तालाब जीर्णोद्धार एवं पाल सुदढ़ीकरण शांति धाम के पास</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>45761</v>
+        <v>45448</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>AGAR / FATHAPURMANDKI</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1719004018/IF/22012035508528 — JGSA 2025 रिचार्ज पिट कपिलधारा कूप पर बड़दी बाई मन्ना जी</t>
+          <t>1719004018/IF/22012035500792 — JGSA 2025 फार्मपौंड निर्माण मनोहर शर्मा रामनारायण फतेहपुर मेंढकी</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>AGAR / PIPLIYAKUMAR</t>
+          <t>AGAR / FATHAPURMANDKI</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1719004019/IF/22012035525580 — JGSA 2025 डगवेल रिचार्ज पीट सार्वजनिक कुप चिकली परमार</t>
+          <t>1719004018/IF/22012035508528 — JGSA 2025 रिचार्ज पिट कपिलधारा कूप पर बड़दी बाई मन्ना जी</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>AGAR / PACHORA</t>
+          <t>AGAR / PIPLIYAKUMAR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1719004020/IF/22012035521591 — JGSA 2025 डग वेल रिचार्ज भुवान पिता सेवा जी</t>
+          <t>1719004019/IF/22012035525580 — JGSA 2025 डगवेल रिचार्ज पीट सार्वजनिक कुप चिकली परमार</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>AGAR / TANODIYA</t>
+          <t>AGAR / PACHORA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1719004021/IC/22012034891409 — सार्वजनिक कुप निर्माण देवझिरी के पास</t>
+          <t>1719004020/IF/22012035521591 — JGSA 2025 डग वेल रिचार्ज भुवान पिता सेवा जी</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>AGAR / TANODIYA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1719004021/IF/22012035466269 — JGSA रिचार्ज पीट सरे कुंवर पति दरियावसिंह</t>
+          <t>1719004021/IC/22012034891409 — सार्वजनिक कुप निर्माण देवझिरी के पास</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>AGAR / TANODIYA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1719004021/IF/22012035485336 — कपीलधारा कुप निर्माण नानी बी युसुफ खान</t>
+          <t>1719004021/IF/22012035466269 — JGSA रिचार्ज पीट सरे कुंवर पति दरियावसिंह</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>AGAR / TANODIYA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1719004021/IF/22012035485360 — कपीलधारा कुप निर्माण गंगाबाई गणेश प्रजापत</t>
+          <t>1719004021/IF/22012035485336 — कपीलधारा कुप निर्माण नानी बी युसुफ खान</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>AGAR / TANODIYA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1719004021/IF/22012035492951 — JGSA 2025 खेत तालाब दिव्यराज सिंह पिता ब्रजराज सिंह</t>
+          <t>1719004021/IF/22012035485360 — कपीलधारा कुप निर्माण गंगाबाई गणेश प्रजापत</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>AGAR / RANAYRARATHOR</t>
+          <t>AGAR / TANODIYA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1719004022/IF/22012035364901 — JGSA रिचार्ज पीट निर्माण ईश्वरसिंह शिव सिंह</t>
+          <t>1719004021/IF/22012035492951 — JGSA 2025 खेत तालाब दिव्यराज सिंह पिता ब्रजराज सिंह</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>AGAR / RANAYRARATHOR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1719004022/IF/22012035364913 — JGSA रिचार्ज पीट निर्माण ईश्वरसिंह शिव सिंह</t>
+          <t>1719004022/IF/22012035364901 — JGSA रिचार्ज पीट निर्माण ईश्वरसिंह शिव सिंह</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>AGAR / RANAYRARATHOR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1719004022/WC/22012035269760 — रिचार्ज पीट सार्वजनिक कुप</t>
+          <t>1719004022/IF/22012035364913 — JGSA रिचार्ज पीट निर्माण ईश्वरसिंह शिव सिंह</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>AGAR / HARGANKHEDI</t>
+          <t>AGAR / RANAYRARATHOR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1719004024/AV/22012034668880 — शांतिधाम निर्माण कार्य कुण्डलाखुर्द</t>
+          <t>1719004022/WC/22012035269760 — रिचार्ज पीट सार्वजनिक कुप</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>45871</v>
+        <v>45761</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>AGAR / HARGANKHEDI</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1719004024/IF/22012035579162 — रिचार्ज पीट भारत कुमार नंदकिशोर कलमोई</t>
+          <t>1719004024/AV/22012034668880 — शांतिधाम निर्माण कार्य कुण्डलाखुर्द</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>45761</v>
+        <v>45871</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>AGAR / HARGANKHEDI</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1719004024/WC/22012035290940 — JGSA 2025 रिचार्ज पीट कपीलधारा कुप पर संजय पिता शिवनारायण</t>
+          <t>1719004024/IF/22012035579162 — रिचार्ज पीट भारत कुमार नंदकिशोर कलमोई</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>AGAR / NANYAKHEDIAHIR</t>
+          <t>AGAR / HARGANKHEDI</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1719004026/IF/22012035365073 — JGSA 2025  कुप रिचार्ज पीट भगवान सिंह/रोड सिंह</t>
+          <t>1719004024/WC/22012035290940 — JGSA 2025 रिचार्ज पीट कपीलधारा कुप पर संजय पिता शिवनारायण</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>AGAR / NANYAKHEDIAHIR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1719004026/IF/22012035374198 — JGSA 2025  कुप रिचार्ज पीट भगवान सिंह/रोड सिंह</t>
+          <t>1719004026/IF/22012035365073 — JGSA 2025  कुप रिचार्ज पीट भगवान सिंह/रोड सिंह</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>AGAR / NANYAKHEDIAHIR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1719004026/IF/22012035399742 — JGSA2025 RECHARGE PIT FOR IND CHANDAR SINGH HARISINGH NANYAKHEDI</t>
+          <t>1719004026/IF/22012035374198 — JGSA 2025  कुप रिचार्ज पीट भगवान सिंह/रोड सिंह</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>AGAR / NANYAKHEDIAHIR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1719004026/WH/22012034939641 — तालाब जिर्णाेद्वार पिपली खोयरा</t>
+          <t>1719004026/IF/22012035399742 — JGSA2025 RECHARGE PIT FOR IND CHANDAR SINGH HARISINGH NANYAKHEDI</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>45448</v>
+        <v>45761</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>AGAR / KHAKRI</t>
+          <t>AGAR / NANYAKHEDIAHIR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1719004027/IC/22012034888072 — सार्वजनिक कुप निर्माण होकमसिह पटेल के घर के पास नाले में</t>
+          <t>1719004026/WH/22012034939641 — तालाब जिर्णाेद्वार पिपली खोयरा</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>45567</v>
+        <v>45448</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>AGAR / KHAKRI</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1719004027/IC/22012034890298 — सार्वजनिक कुप निर्माण होकमसिह के घर के पास नाले में</t>
+          <t>1719004027/IC/22012034888072 — सार्वजनिक कुप निर्माण होकमसिह पटेल के घर के पास नाले में</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>45748</v>
+        <v>45567</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>AGAR / LADWAN</t>
+          <t>AGAR / KHAKRI</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1719004028/AV/22012034663404 — शमशान शेड निर्माण ग्राम करवाखेडी में</t>
+          <t>1719004027/IC/22012034890298 — सार्वजनिक कुप निर्माण होकमसिह के घर के पास नाले में</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>45567</v>
+        <v>45748</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>AGAR / LADWAN</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1719004028/IF/22012035499630 — JGSA 2025 DUNGAR SINGH JI LADWAN RICHARJE PIT</t>
+          <t>1719004028/AV/22012034663404 — शमशान शेड निर्माण ग्राम करवाखेडी में</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>AGAR / LADWAN</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1719004028/WC/22012035302713 — JGSA 2025 head pump recharge Devnarayan Mandir Karva Khedi</t>
+          <t>1719004028/IF/22012035499630 — JGSA 2025 DUNGAR SINGH JI LADWAN RICHARJE PIT</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>AGAR / KASAIDAHRIYA</t>
+          <t>AGAR / LADWAN</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1719004029/IF/22012035373595 — JGSA 2025 रिचार्ज पीट कपिलधारा कुप रोड्सिंह गंगाराम जी</t>
+          <t>1719004028/WC/22012035302713 — JGSA 2025 head pump recharge Devnarayan Mandir Karva Khedi</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>45762</v>
+        <v>45761</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>AGAR / SALRI</t>
+          <t>AGAR / KASAIDAHRIYA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1719004031/AV/22012034657218 — बांडिया बल्डा डग पौंड लक्ष्मीखेड़ा</t>
+          <t>1719004029/IF/22012035373595 — JGSA 2025 रिचार्ज पीट कपिलधारा कुप रोड्सिंह गंगाराम जी</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>45453</v>
+        <v>45762</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>AGAR / SALRI</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1719004031/IC/22012034888480 — कपीलधारा कुप भेरूसिह पिता अमरसिह ग्राम सालरी</t>
+          <t>1719004031/AV/22012034657218 — बांडिया बल्डा डग पौंड लक्ष्मीखेड़ा</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>45567</v>
+        <v>45453</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>AGAR / SALRI</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1719004031/IF/22012035236797 — सत्यनारायण भेरूसिंह यादव खेत फार्म पोंड निर्माण सालरी</t>
+          <t>1719004031/IC/22012034888480 — कपीलधारा कुप भेरूसिह पिता अमरसिह ग्राम सालरी</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>45453</v>
+        <v>45567</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>AGAR / SALRI</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1719004031/IF/22012035363111 — JGSA 2025 रिचार्ज पीट कपिल धारा भंवर लाल पिता रोड़ सिंह जी सालरी</t>
+          <t>1719004031/IF/22012035236797 — सत्यनारायण भेरूसिंह यादव खेत फार्म पोंड निर्माण सालरी</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>45761</v>
+        <v>45453</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>AGAR / SALRI</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1719004031/IF/22012035363443 — JGSA 2025 रिचार्ज पीट कपिल धारा भंवर लाल पिता रोड़ सिंह जी सालरी</t>
+          <t>1719004031/IF/22012035363111 — JGSA 2025 रिचार्ज पीट कपिल धारा भंवर लाल पिता रोड़ सिंह जी सालरी</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>AGAR / SALRI</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1719004031/IF/22012035554102 — JGSA 2025 चतर सिंह / अमर सिंह  खेत तालाब</t>
+          <t>1719004031/IF/22012035363443 — JGSA 2025 रिचार्ज पीट कपिल धारा भंवर लाल पिता रोड़ सिंह जी सालरी</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>AGAR / MAHUDIYA</t>
+          <t>AGAR / SALRI</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1719004032/IF/22012035504373 — JGSA खेत तालाब निर्माण बाबुलाल चन्दन सिंह के कूप पर</t>
+          <t>1719004031/IF/22012035554102 — JGSA 2025 चतर सिंह / अमर सिंह  खेत तालाब</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>AGAR / MAHUDIYA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1719004032/WC/22012035228422 — Talab nirman katan ke barde par mahudiya</t>
+          <t>1719004032/IF/22012035504373 — JGSA खेत तालाब निर्माण बाबुलाल चन्दन सिंह के कूप पर</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>45615</v>
+        <v>45761</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>AGAR / MAHUDIYA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1719004032/WC/22012035228426 — Talab nirman katan ke barde par mahudiya</t>
+          <t>1719004032/WC/22012035228422 — Talab nirman katan ke barde par mahudiya</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>AGAR / THIKRIYA</t>
+          <t>AGAR / MAHUDIYA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1719004034/IF/22012035447476 — JGSA 2025 Richarg Feet Kapildharakup Devilal/Dhanaaji</t>
+          <t>1719004032/WC/22012035228426 — Talab nirman katan ke barde par mahudiya</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>45761</v>
+        <v>45615</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>AGAR / THIKRIYA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1719004034/IF/22012035521861 — JGSA 2025 डगवेल रिचार्ज पीट प्रा वि स्कुल के पास सामुदायिक कुप पर</t>
+          <t>1719004034/IF/22012035447476 — JGSA 2025 Richarg Feet Kapildharakup Devilal/Dhanaaji</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>AGAR / SONCHIDI</t>
+          <t>AGAR / THIKRIYA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1719004035/DP/22012034627717 — नंदन फलोध्यान  ईश्वर लाल</t>
+          <t>1719004034/IF/22012035521861 — JGSA 2025 डगवेल रिचार्ज पीट प्रा वि स्कुल के पास सामुदायिक कुप पर</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>45481</v>
+        <v>45761</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>AGAR / SONCHIDI</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1719004035/IF/22012035256231 — Nandan falodhyan lilabai/bhagwanlal</t>
+          <t>1719004035/DP/22012034627717 — नंदन फलोध्यान  ईश्वर लाल</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>45519</v>
+        <v>45481</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>AGAR / SONCHIDI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1719004035/IF/22012035369198 — JGSA 2025 खेत तालाब बगदी बाई /मेहताब</t>
+          <t>1719004035/IF/22012035256231 — Nandan falodhyan lilabai/bhagwanlal</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>45761</v>
+        <v>45519</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>AGAR / SONCHIDI</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1719004035/IF/22012035369297 — JGSA 2025 खेत तालाब बगदी बाई /मेहताब</t>
+          <t>1719004035/IF/22012035369198 — JGSA 2025 खेत तालाब बगदी बाई /मेहताब</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>AGAR / SONCHIDI</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1719004035/IF/22012035394512 — JGSA 2025 खेत तालाब  Rohit Sharma s/oShivnarayan Sharma</t>
+          <t>1719004035/IF/22012035369297 — JGSA 2025 खेत तालाब बगदी बाई /मेहताब</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>AGAR / SONCHIDI</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1719004035/RC/22012034825693 — c c road rod se santosh ke ghar tak</t>
+          <t>1719004035/IF/22012035394512 — JGSA 2025 खेत तालाब  Rohit Sharma s/oShivnarayan Sharma</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>45491</v>
+        <v>45761</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>AGAR / GUNDIKALAN</t>
+          <t>AGAR / SONCHIDI</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1719004036/IF/22012035535852 — JGSA 2025 डगवले रिचार्ज पिट विक्रमसिह अर्जुन सिह</t>
+          <t>1719004035/RC/22012034825693 — c c road rod se santosh ke ghar tak</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>45761</v>
+        <v>45491</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>AGAR / GUNDIKALAN</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1719004036/WC/22012035290385 — JGSA 2025 रिर्चाज पीट कपीलधारा कुप  झुझारसिह केशरसिह</t>
+          <t>1719004036/IF/22012035535852 — JGSA 2025 डगवले रिचार्ज पिट विक्रमसिह अर्जुन सिह</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>AGAR / NARWAL</t>
+          <t>AGAR / GUNDIKALAN</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bio-gas plant for individual / Construction of Bio-gas plant for individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Bio-gas plant</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1719004038/IF/22012035397379 — Chamar Sotala Undar graund dai narwal</t>
+          <t>1719004036/WC/22012035290385 — JGSA 2025 रिर्चाज पीट कपीलधारा कुप  झुझारसिह केशरसिह</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>AGAR / NARWAL</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Bio-gas plant for individual / Construction of Biogas Plant for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1719004038/IF/22012035397476 — Chamar Sotala Undar graund dai narwal</t>
+          <t>1719004038/IF/22012035397379 — Chamar Sotala Undar graund dai narwal</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>AGAR / NARWAL</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Piggery Shelter for Individuals / Construction of Piggery Shelter for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Piggery Shelter</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1719004038/IF/22012035397521 — Chamar Sotala Undar graund dai narwal</t>
+          <t>1719004038/IF/22012035397476 — Chamar Sotala Undar graund dai narwal</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>AGAR / PALKHEDI</t>
+          <t>AGAR / NARWAL</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Piggery Shelter for Individuals / Construction of Piggery Shed for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Piggery Shelter</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1719004039/IF/22012035531942 — JGSA 2025 रिचार्ज पीट रुखमा बाई पीथयाखेड़ी</t>
+          <t>1719004038/IF/22012035397521 — Chamar Sotala Undar graund dai narwal</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>AGAR / BIJANAKHEDI</t>
+          <t>AGAR / PALKHEDI</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1719004040/WH/22012034942220 — तलाई निर्माण कुंडला खोयरा का नाका ग्रा.प . बिजनाखेडी</t>
+          <t>1719004039/IF/22012035531942 — JGSA 2025 रिचार्ज पीट रुखमा बाई पीथयाखेड़ी</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>AGAR / PACHARUNDI</t>
+          <t>AGAR / BIJANAKHEDI</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1719004042/IF/22012035457440 — JGSA RECHARGE STRUCTURE shivlal ratan lal</t>
+          <t>1719004040/WH/22012034942220 — तलाई निर्माण कुंडला खोयरा का नाका ग्रा.प . बिजनाखेडी</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>AGAR / SANAVDA</t>
+          <t>AGAR / PACHARUNDI</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1719004044/IF/22012035450693 — J G J S A DUGWELL RECHARGE PIT SHANKAR SINGH/BHERUSINGH</t>
+          <t>1719004042/IF/22012035457440 — JGSA RECHARGE STRUCTURE shivlal ratan lal</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>AGAR / AWAR</t>
+          <t>AGAR / SANAVDA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1719004046/IF/22012035527113 — JGSA 2035 Kapildhara kup rodi Bai anadr ji recharge pit awar</t>
+          <t>1719004044/IF/22012035450693 — J G J S A DUGWELL RECHARGE PIT SHANKAR SINGH/BHERUSINGH</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>AGAR / AWAR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1719004046/IF/22012035527659 — JGSA 2035 Kapildhara kup rodi Bai anadr ji recharge pit awar</t>
+          <t>1719004046/IF/22012035527113 — JGSA 2035 Kapildhara kup rodi Bai anadr ji recharge pit awar</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>AGAR / AWAR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1719004046/IF/22012035527662 — JGSA 2035 Kapildhara kup rodi Bai anadr ji recharge pit awar</t>
+          <t>1719004046/IF/22012035527659 — JGSA 2035 Kapildhara kup rodi Bai anadr ji recharge pit awar</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>AGAR / AWAR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1719004046/IF/22012035527663 — JGSA 2035 Kapildhara kup rodi Bai anadr ji recharge pit awar</t>
+          <t>1719004046/IF/22012035527662 — JGSA 2035 Kapildhara kup rodi Bai anadr ji recharge pit awar</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>AGAR / AWAR</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1719004046/IF/22012035527664 — JGSA 2035 Kapildhara kup rodi Bai anadr ji recharge pit awar</t>
+          <t>1719004046/IF/22012035527663 — JGSA 2035 Kapildhara kup rodi Bai anadr ji recharge pit awar</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>AGAR / AWAR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1719004046/IF/22012035527683 — JGSA 2035 Kapildhara kup rodi Bai anadr ji recharge pit awar</t>
+          <t>1719004046/IF/22012035527664 — JGSA 2035 Kapildhara kup rodi Bai anadr ji recharge pit awar</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>AGAR / AWAR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1719004046/IF/22012035527935 — JGSA 2025 kapildharakup recharge pit narayan singh kalusingh awar</t>
+          <t>1719004046/IF/22012035527683 — JGSA 2035 Kapildhara kup rodi Bai anadr ji recharge pit awar</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>AGAR / AWAR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1719004046/IF/22012035527993 — JGSA 2025 kapildharakup recharge pit Gaytri bai Gopal awar</t>
+          <t>1719004046/IF/22012035527935 — JGSA 2025 kapildharakup recharge pit narayan singh kalusingh awar</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>AGAR / HADAI</t>
+          <t>AGAR / AWAR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1719004047/IF/22012035518591 — JGSA2025  खेत तालाब निर्माण धीरेन्द्र सिंह पिपलियाकलां</t>
+          <t>1719004046/IF/22012035527993 — JGSA 2025 kapildharakup recharge pit Gaytri bai Gopal awar</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>AGAR / HADAI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1719004047/IF/22012035542354 — JGSA2025  RECHARGE PIT NIRMAN ईश्वर पिता मेहरबान लाल KABIRKHEDA</t>
+          <t>1719004047/IF/22012035518591 — JGSA2025  खेत तालाब निर्माण धीरेन्द्र सिंह पिपलियाकलां</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>AGAR / HADAI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1719004047/IF/22012035542356 — JGSA2025  RECHARGE PIT NIRMAN ईश्वर पिता मेहरबान लाल KABIRKHEDA</t>
+          <t>1719004047/IF/22012035542354 — JGSA2025  RECHARGE PIT NIRMAN ईश्वर पिता मेहरबान लाल KABIRKHEDA</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>AGAR / HADAI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1719004047/IF/22012035598566 — एके बगिया माँ के नाम गंगामाता समुह हंस कुँवर दिलीप कबीरखेड़ा</t>
+          <t>1719004047/IF/22012035542356 — JGSA2025  RECHARGE PIT NIRMAN ईश्वर पिता मेहरबान लाल KABIRKHEDA</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>45884</v>
+        <v>45761</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>AGAR / PIPLPNKHURD</t>
+          <t>AGAR / HADAI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1719004048/IF/22012035510490 — JGSA 2025 रिचार्ज पीट श्यामसिह भंवरसिह</t>
+          <t>1719004047/IF/22012035598566 — एके बगिया माँ के नाम गंगामाता समुह हंस कुँवर दिलीप कबीरखेड़ा</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>45761</v>
+        <v>45884</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>AGAR / MALWASA</t>
+          <t>AGAR / PIPLPNKHURD</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1719004050/IF/22012035519362 — डग वेल रिचार्ज पीट दुले सिंह /हिंदू सिंह मलवासा</t>
+          <t>1719004048/IF/22012035510490 — JGSA 2025 रिचार्ज पीट श्यामसिह भंवरसिह</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>AGAR / MALWASA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1719004050/IF/22012035617856 — एक बगिया माँ के नाम गेंदकुंवर बाई / भगवान सिंह मलवासा</t>
+          <t>1719004050/IF/22012035519362 — डग वेल रिचार्ज पीट दुले सिंह /हिंदू सिंह मलवासा</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>45884</v>
+        <v>45761</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>AGAR / BHYANA</t>
+          <t>AGAR / MALWASA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1719004051/IC/22012034890205 — कपीलधारा कुप तेजुलाल नग्गाजी</t>
+          <t>1719004050/IF/22012035617856 — एक बगिया माँ के नाम गेंदकुंवर बाई / भगवान सिंह मलवासा</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>45748</v>
+        <v>45884</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>AGAR / BHYANA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1719004051/IF/22012035500931 — JGSA 2025 कुप रिचार्ज पिट श्याम लाल / देव जी</t>
+          <t>1719004051/IC/22012034890205 — कपीलधारा कुप तेजुलाल नग्गाजी</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>AGAR / BHYANA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1719004051/IF/22012035501823 — JGSA 2025 कूप रिचार्ज पिट बिहारी / रामा जी</t>
+          <t>1719004051/IF/22012035500931 — JGSA 2025 कुप रिचार्ज पिट श्याम लाल / देव जी</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>45771</v>
+        <v>45761</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>AGAR / PIPLONKALAN</t>
+          <t>AGAR / BHYANA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1719004052/IF/22012035490478 — JGSA2025RECHARG Structur kapil dhara kup santosh kumar</t>
+          <t>1719004051/IF/22012035501823 — JGSA 2025 कूप रिचार्ज पिट बिहारी / रामा जी</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>45784</v>
+        <v>45771</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>AGAR / PIPLONKALAN</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1719004052/IF/22012035532919 — JGSA2025 Recharge struture kapildhara kup mohammad kha</t>
+          <t>1719004052/IF/22012035490478 — JGSA2025RECHARG Structur kapil dhara kup santosh kumar</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>45761</v>
+        <v>45784</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>AGAR / PIPLONKALAN</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1719004052/IF/22012035533101 — JGSA2005 RECHARGE STRUTURE KAPILDHARA KUP KELASH MEROTHA</t>
+          <t>1719004052/IF/22012035532919 — JGSA2025 Recharge struture kapildhara kup mohammad kha</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>AGAR / PIPLONKALAN</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1719004052/IF/22012035575851 — JGSA2025 SARVJANIK KUP MATa JI KE PAS</t>
+          <t>1719004052/IF/22012035533101 — JGSA2005 RECHARGE STRUTURE KAPILDHARA KUP KELASH MEROTHA</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>AGAR / PIPLONKALAN</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1719004052/WC/22012035316562 — JGSA 2025 रिचार्ज पीट सार्वजनिक कूप माताजी मंदिर के पास</t>
+          <t>1719004052/IF/22012035575851 — JGSA2025 SARVJANIK KUP MATa JI KE PAS</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>AGAR / MALI KHEDI</t>
+          <t>AGAR / PIPLONKALAN</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1719004055/IF/22012035518505 — JGSA 2025 रिचार्ज पीट रामलाल पिता कालूजी मालीखेड़ी</t>
+          <t>1719004052/WC/22012035316562 — JGSA 2025 रिचार्ज पीट सार्वजनिक कूप माताजी मंदिर के पास</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>AGAR / CHIKLI GOYAL</t>
+          <t>AGAR / MALI KHEDI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1719004056/AV/22012034666331 — खेल मेदान सात तलाई पर चिकली गोयल</t>
+          <t>1719004055/IF/22012035518505 — JGSA 2025 रिचार्ज पीट रामलाल पिता कालूजी मालीखेड़ी</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>AGAR / CHIKLI GOYAL</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1719004056/IC/22012034886993 — सार्वजनिक कूप शांति धाम के पास चिकली गोयल</t>
+          <t>1719004056/AV/22012034666331 — खेल मेदान सात तलाई पर चिकली गोयल</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>AGAR / CHIKLI GOYAL</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1719004056/IC/22012034892287 — सार्वजनिक कुप निमार्ण शमशान परिसर के निचे</t>
+          <t>1719004056/IC/22012034886993 — सार्वजनिक कूप शांति धाम के पास चिकली गोयल</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>AGAR / CHIKLI GOYAL</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1719004056/WC/22012035221984 — saat talai ke niche talab nirman chikhli goyal</t>
+          <t>1719004056/IC/22012034892287 — सार्वजनिक कुप निमार्ण शमशान परिसर के निचे</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>45554</v>
+        <v>45761</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>AGAR / SEMLI</t>
+          <t>AGAR / CHIKLI GOYAL</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1719004057/IF/22012035357527 — JGSA रिचार्ज पिट कुण्डी के पास</t>
+          <t>1719004056/WC/22012035221984 — saat talai ke niche talab nirman chikhli goyal</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>45761</v>
+        <v>45554</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>AGAR / SEMLI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1719004057/IF/22012035394922 — JGSA रिचार्ज पिट निर्माण राधेश्याम गंगारामजी के कुवे पर</t>
+          <t>1719004057/IF/22012035357527 — JGSA रिचार्ज पिट कुण्डी के पास</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>AGAR / BATAVADA</t>
+          <t>AGAR / SEMLI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1719004059/IF/22012035498479 — JGSA2025DUGWELL रिचार्ज पीट kumersingh/bherusingh batawada</t>
+          <t>1719004057/IF/22012035394922 — JGSA रिचार्ज पिट निर्माण राधेश्याम गंगारामजी के कुवे पर</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>AGAR / BATAVADA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
+          <t>1719004059/IF/22012035498479 — JGSA2025DUGWELL रिचार्ज पीट kumersingh/bherusingh batawada</t>
+        </is>
+      </c>
+      <c r="G404" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H404" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I404" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J404" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K404" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>AGAR / BATAVADA</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C405" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D405" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E405" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F405" s="1" t="inlineStr">
+        <is>
           <t>1719004059/IF/22012035522761 — JGSA2025DUGWELL रिचार्ज पीट इमामी खा/खाजू खा बटावदा</t>
         </is>
       </c>
-      <c r="G404" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="J404" s="3" t="n">
+      <c r="G405" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H405" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I405" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J405" s="3" t="n">
         <v>45771</v>
       </c>
-      <c r="K404" s="3"/>
+      <c r="K405" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>