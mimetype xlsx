--- v0 (2026-09-08)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K45"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 09:05:16</t>
+          <t>Exported on: 2026-10-26 11:13:58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NIWARI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1707001020/AV/22012034568699 — Boundrival nirman prathmik and midil school kunwarpura</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>1327060.38</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44422</v>
@@ -367,167 +367,167 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45581</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1707001020/IF/22012035354012 — khet Talab nirman Nandlal/sukai Raikwar Dhimarpura</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1707001020/IF/22012035354074 — khet Talab nirman Nandlal/sukai Raikwar Dhimarpura</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1707001020/IF/22012035358151 — JGSA khet Talav nirman karya pahalwan/pyarelal kushwaha kunwarpura</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I16" s="2" t="n">
-        <v>1800</v>
+        <v>7500</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
@@ -555,286 +555,286 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1707001020/IF/22012035430751 — JGSA Community Well Recharge Pit Phoolsingh  kewat ke khet ke pas dhimarpura</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1707001020/IF/22012035440466 — JGSA Richarge pit Kapildhara koop Maniram sukhram kewat Dhimarpura</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1707001020/IF/22012035440734 — JGSA Richarge pit Kapildhara koop Haridas Ramche kewat Dhimarpura</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1707001020/IF/22012035458118 — GJSA Khet Talab Nirman Premnanaraya/Ranjeet kushwaha kunwarpura</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Line Plntation(Coast) - horti-trees (Individuals) / Along the coast Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Line Plntation(Coast) - horti-trees (Individuals) / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1707001020/IF/22012035642440 — Ek Bagiyama ke nam Sandhiya devi/sandeep kushwaha knwarpura</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>159674.16</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>46015</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Line-coast Plntation-Farm Forstry Trees-Individual / Along the coast Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Line-coast Plntation-Farm Forstry Trees-Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1707001020/IF/22012035648404 — Ek Bagiya ma ke nam moorti devi/puspendra kushwaha knwarpura</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>159961.26</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>46015</v>
@@ -884,286 +884,288 @@
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1707001020/IF/IAY/2925147 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4721561</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44238</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1707001020/IF/IAY/5154408 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125519872</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1707001020/IF/IAY/5202819 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123215743</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1707001020/IF/IAY/5205880 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127396626</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1707001020/IF/IAY/5231319 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126190408</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
-        <v>0</v>
+        <v>600</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45779</v>
       </c>
-      <c r="K29" s="3"/>
+      <c r="K29" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1707001020/IF/IAY/5692584 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126191486</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45826</v>
@@ -1282,51 +1284,51 @@
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1707001020/LD/22012034592902 — Nandan phalodyan matadeen /khare raikwar  Dhimarpura</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>133212.69</v>
       </c>
       <c r="I33" s="2" t="n">
-        <v>4200</v>
+        <v>8100</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45513</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
@@ -1495,98 +1497,98 @@
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45542</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1707001020/LD/22012034941762 — Samudayik Braksharopan sheetal mata mandir ki toriy dhimarpura</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I38" s="2" t="n">
-        <v>14100</v>
+        <v>21000</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45495</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1707001020/RC/22012034571034 — संपर्क रोड मुक्ख रोड से समशान घाट कुंवरपुरा जंगल की ओर</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>997814.95</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>44351</v>
@@ -1636,145 +1638,145 @@
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45325</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1707001020/WC/22012034760201 — Braksharopan Peerbaba ki toriya kunwarpura</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>394459.68</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>44381</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1707001020/WC/22012035165167 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1707001020/WC/22012035212462 — ABHY नवीन तालाब निर्माण कार्य कुवंरपुरा जंगल ढिमरपुरा</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>186000</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45503</v>
@@ -1824,51 +1826,51 @@
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>NIWARI</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1707001020/WC/22012035252344 — Parkuletion tenk Raghvendra kushwaha ke khet ke pass kunwarpura</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>199653.7</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45736</v>