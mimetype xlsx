--- v0 (2026-08-29)
+++ v1 (2026-10-17)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K304"/>
+  <dimension ref="A1:K307"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-29 19:43:24</t>
+          <t>Exported on: 2026-10-17 20:32:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NIWARI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>NIWARI / BIJOUR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1707001001/WH/22012034941496 — जीर्णद्वार कार्य चौकीदार तालिया के पास बीजौर</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45451</v>
@@ -367,662 +367,662 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>NIWARI / BHEETRI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1707001002/WC/22012035165138 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>NIWARI / BAGHAT</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1707001003/WC/22012035165119 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>NIWARI / BAGHAT</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1707001003/WC/22012035165121 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>NIWARI / BAGHAT</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1707001003/WC/22012035300781 — JGSA Koop Recharge Pit nirman karya Hanuman mandir ke pass Baghat</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>NIWARI / BAKROULI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair &amp; Maintenance of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1707001004/WC/22012035165125 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>NIWARI / BAKROULI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1707001004/WC/22012035165895 — नवीन तालाब निर्माण कार्य</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>NIWARI / BAKROULI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1707001004/WC/22012035165897 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>NIWARI / BAKROULI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1707001004/WH/22012034944918 — JGSA जीर्णउद्धार तालाब निर्माण हनुमान जी  के पास बपरौली</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>NIWARI / DEWARI KALRAU</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1707001005/WC/22012035165162 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>NIWARI / DEWARI KALRAU</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1707001005/WC/22012035194085 — percolation tank nirman aman banshkar ke khet ke pass gram dewari kalrau</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>44983</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>NIWARI / PUCHIKARGUWAN</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1707001006/IF/22012035238196 — khet talab karya sanjay purohit mohanpura</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>NIWARI / PUCHIKARGUWAN</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1707001006/IF/22012035239688 — ब्रक्षारोपण कार्य गौशाला पूछी करगुवां</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>NIWARI / PUCHIKARGUWAN</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1707001006/IF/22012035467181 — खेत तालाब निर्माण कार्य राधेलाल के खेत में</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>NIWARI / PUCHIKARGUWAN</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1707001006/WC/22012035165995 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45316</v>
@@ -1072,1226 +1072,1226 @@
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>NIWARI / GIDKHINI</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1707001007/IF/22012035463873 — JGSA recharge structure kapildhara koop seetaram /pahlwan ahirwar work code if/9993697928</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>NIWARI / GIDKHINI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1707001007/IF/22012035480181 — JGSA Recharge structure brishbhan ahirwar ke koop par</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>NIWARI / GIDKHINI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1707001007/IF/22012035480250 — JGSA Recharge structure brishbhan ahirwar ke koop par</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>NIWARI / GIDKHINI</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1707001007/IF/22012035480306 — JGSA Recharge structure Chandrabhan vishvkarma ke koop par</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>NIWARI / GIDKHINI</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair &amp; Maintenance of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1707001007/WC/22012035165171 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>NIWARI / GIDKHINI</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1707001007/WC/22012035165918 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>NIWARI / PIPRA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair &amp; Maintenance of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1707001008/WC/22012035165990 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>NIWARI / PIPRA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1707001008/WC/22012035168056 — Parclotion taink nirman kary dhaniram prajapati ke khet ke pass</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>NIWARI / THOUNA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1707001009/IF/22012035222238 — pashu shaid nirman chandrabhan chourasiya</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45216</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>NIWARI / THOUNA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1707001009/IF/22012035222239 — pashu shaid nirman chandrabhan chourasiya</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45216</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>NIWARI / THOUNA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1707001009/IF/22012035464135 — JGSA 2025 रिचार्ज पिट कपिल धारा कूप ( चन्द्रपाल यादव/शिवदयाल ) थौना</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>NIWARI / THOUNA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1707001009/WC/22012035166014 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>NIWARI / TILA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair &amp; Maintenance of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1707001010/WC/22012035166016 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>NIWARI / TILA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1707001010/WH/22012034945038 — Jenodhar babdi nirman ramavatar ghosh ke kheth ke pass gram tila</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>NIWARI / ASATI KHAS</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1707001011/IF/22012035465197 — JGSA2025 कूप रिचार्ज पिट शियाराम तनय मुलु कुशवाहा</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>NIWARI / ASATI KHAS</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1707001011/IF/22012035465784 — JGSA2025 कूप रिचार्ज पिट सियाराम तनय मुलू कुशवाहा Asatikhas</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>NIWARI / ASATI KHAS</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1707001011/WC/22012035165110 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>NIWARI / ASATI KHAS</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1707001011/WC/22012035313689 — JGSA Percolation Tank Nirman karya Santosh kushwaha Ke Khet Ke Paas Asatijangal</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>NIWARI / ASATI KHAS</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1707001011/WC/22012035313694 — JGSA Percolation Tank Nirman karya Santosh kushwaha Ke Khet Ke Paas Asatijangal</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>NIWARI / KISHORPURA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1707001013/IF/22012035356007 — JGSA KHET TALAB NIRMAD KARYA CHANDA Devi AHIRWAR KISHORPURA</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>NIWARI / KISHORPURA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1707001013/IF/22012035356059 — JGSA KHET TALAB NIRMAD KARYA CHANDA Devi AHIRWAR KISHORPURA</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>NIWARI / KISHORPURA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1707001013/IF/22012035357067 — JGSA KHET TALAB NIRMAD KARYA CHANDA Devi AHIRWAR KISHORPURA</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>NIWARI / KISHORPURA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1707001013/IF/22012035357182 — JGSA KHET TALAB NIRMAD KARYA JAYRAM AHIRWAR KISHORPURA</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>NIWARI / KISHORPURA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1707001013/IF/22012035547495 — JGSA KHET TALAB NIRMAD KARYA RAJKUMARI AHIRWAR KISHORPURA</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>NIWARI / KISHORPURA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1707001013/LD/22012034958721 — SHANTI DHAM NIRMAD KARYA MADAIYAN TIRAHA PAR KISHORPURA</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>NIWARI / KISHORPURA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1707001013/WC/22012035165952 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45316</v>
@@ -2341,7383 +2341,7383 @@
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>NIWARI / SAKOOLI</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Individuals / Construction of Masonry/CC Check Dam for Individuals</t>
+          <t>Constr of Masonry/CC Anicut for Individuals / Construction of Masonry Check Dam for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1707001014/IF/22012035230474 — जीर्णोद्धारकार्य चंदेलकालीन तालाब  सकुली</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>NIWARI / SAKOOLI</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1707001014/IF/22012035261487 — नंदन फलोद्द्यान शिवकुमार/आनंदी अहिरवार।डाबर खास ग्राम पंचायत सकूली</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>NIWARI / SAKOOLI</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1707001014/IF/22012035360944 — JGSA खेत तालाब निर्माण कार्य करन यादव डाबर खास</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>NIWARI / SAKOOLI</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1707001014/IF/22012035360948 — JGSA खेत तालाब निर्माण कार्य करन यादव डाबर खास</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>NIWARI / SAKOOLI</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1707001014/IF/22012035441933 — JGSA रिचार्ज पिट कपिलधारा कूप मनोहर यादव सकुली</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>NIWARI / SAKOOLI</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1707001014/IF/22012035449788 — JGSA खेत तालाब निर्माण कार्य कैलाश सौर डाबर खास</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>NIWARI / SAKOOLI</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1707001014/IF/22012035552332 — JGSA खेत तालाब निर्माण कार्य नरेंद्र सिंह यादव डाबर खास</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>NIWARI / SAKOOLI</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1707001014/IF/22012035555866 — JGSA रिचार्ज पिट कपिल धारा कूप दौलत कुम्हार डाबर खास</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>NIWARI / SAKOOLI</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1707001014/WC/22012035166004 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>NIWARI / SAKOOLI</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1707001014/WC/22012035277892 — JGSA जीर्णोद्घार कार्य चंदेली तालाब डाबर खास</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>NIWARI / SHAKTI BHERON</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1707001015/DP/22012034619518 — Brickchha Ropan Rotyana narsingh baba ke pass</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45468</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>NIWARI / SHAKTI BHERON</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1707001015/WC/22012035167359 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>NIWARI / DHAWA BANGRA</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1707001016/IC/22012034892567 — Nandanfloudhan Thansingh/Siyaram</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>NIWARI / DHAWA BANGRA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1707001016/WC/22012035165898 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>NIWARI / KAITHAU PAHADI</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1707001018/WC/22012035165945 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>NIWARI / SINDOOR SAGAR</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1707001019/WC/22012035166007 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>NIWARI / SINDOOR SAGAR</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1707001019/WC/22012035242810 — percolation tank giddhavahini mata mandir pahadiya ghanaram kevat ke khet ke pass sindoor sagar</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>NIWARI / DHIMARPURA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1707001020/IF/22012035354012 — khet Talab nirman Nandlal/sukai Raikwar Dhimarpura</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>NIWARI / DHIMARPURA</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1707001020/WC/22012035165167 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>NIWARI / KUDAR</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1707001021/IF/22012035436976 — JGSA Recharge Pit Kapil Dhara Koop Khani Barar Kudar</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>NIWARI / KUDAR</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1707001021/WC/22012035165955 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>NIWARI / UBOURA</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1707001022/WC/22012035166017 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>NIWARI / BINWARA</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1707001023/IF/22012035488503 — JGSA community well recharge pit fakkari barar ke khet ke pas Binwara</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>NIWARI / BINWARA</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1707001023/IF/22012035496999 — JGSA well recharge pit Ramswaroop kushwaha kachhipura, Binwara</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>NIWARI / PATHARAM</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1707001024/IF/22012035476992 — JGSA 2025 recharge structure kapildhara kup  amar singh/bhagvandas khangar patharam</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>NIWARI / PATHARAM</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1707001024/IF/22012035477056 — JGSA 2025 recharge structure kapildhara kup  amar singh/bhagvandas khangar patharam</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>NIWARI / PATHARAM</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1707001024/WC/22012035165984 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>NIWARI / CHACHAWLI</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1707001025/WC/22012035165147 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>NIWARI / GUWAWLI</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1707001027/IF/22012035507539 — JGSA 2025 खेत तलाव किशोरी लाल प्रजापति बम्हौरी शीतल</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>NIWARI / GUWAWLI</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1707001027/IF/22012035560647 — JGSA2025 कूप रिचार्ज पिट अरविन्द्र सिंह गुवावली</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>NIWARI / GUWAWLI</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1707001027/RS/22012035137640 — JGSA 2025 नबीन कार्य निर्माण खेत तालाब पार्वती कुशवाहा %कमलेश कुशवाहा</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>NIWARI / GUWAWLI</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for Community</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1707001027/WC/22012035165287 — नवीन तालाब निर्माण कार्य गुवावली</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>NIWARI / GUWAWLI</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair &amp; Maintenance of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1707001027/WC/22012035165914 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>NIWARI / KUMHARRA KHAS</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1707001028/WC/22012035165965 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>NIWARI / KUMHARRA KHAS</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1707001028/WH/22012034944136 — JGSA khet talab nirmad karya govindra singh yadav kumharra khas</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>NIWARI / RAMNAGAR</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1707001029/IF/22012035450183 — JGSA recharge pit geeta devi ramnagar</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>NIWARI / RAMNAGAR</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1707001029/IF/22012035476395 — JGSA khet talab nirmad kary Shobharam pal Hardas pal Ramnager</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>NIWARI / RAMNAGAR</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1707001029/WC/22012035166002 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>NIWARI / BANGAY KHAS</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1707001030/WC/22012035165126 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>NIWARI / MAHARAJPURA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1707001031/IF/22012035459559 — JGSA Khet talab nirman karya Jayram Rajput/Gyaprsad Maharajpura</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>NIWARI / MAHARAJPURA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1707001031/IF/22012035490859 — JGSA Recharge pit nirman Karya Ajay Kumar Lodhi/Khalak singh Lodhi Maharajpura</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>NIWARI / MAHARAJPURA</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1707001031/WC/22012035165972 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>NIWARI / CHANDAWNI</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1707001032/IF/22012035559607 — JGSA koop recharge pit harishchandra sharma harpalpur chandawani</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>NIWARI / CHANDAWNI</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
-          <t>1707001032/WC/22012035165154 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001032/RC/VB/YD/22012034855033 — Constr of Cement Concrete Roads for Comm</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
-        <v>45317</v>
+        <v>46297</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / JANOULI</t>
+          <t>NIWARI / CHANDAWNI</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
-          <t>1707001033/AV/22012034664649 — शांतिधाम निर्माण कार्य घुरारी नदी के पास ग्राम कारीपहाड़ी</t>
+          <t>1707001032/WC/22012035165154 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
-        <v>45681</v>
+        <v>45317</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>NIWARI / JANOULI</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
-          <t>1707001033/AV/22012034665901 — शान्तिधाम निर्माण कार्य घुरारी नदी के पास ग्राम कारीपहाडी</t>
+          <t>1707001033/AV/22012034664649 — शांतिधाम निर्माण कार्य घुरारी नदी के पास ग्राम कारीपहाड़ी</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
-        <v>45761</v>
+        <v>45681</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>NIWARI / JANOULI</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
-          <t>1707001033/WC/22012035165290 — नवीन तालाब निर्माण कार्य</t>
+          <t>1707001033/AV/22012034665901 — शान्तिधाम निर्माण कार्य घुरारी नदी के पास ग्राम कारीपहाडी</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
-        <v>45317</v>
+        <v>45761</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>NIWARI / JANOULI</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for Community</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
-          <t>1707001033/WC/22012035165929 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001033/WC/22012035165290 — नवीन तालाब निर्माण कार्य</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
-        <v>45316</v>
+        <v>45317</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>NIWARI / JANOULI</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
-          <t>1707001033/WC/22012035165933 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001033/WC/22012035165929 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / CHAKARPUR</t>
+          <t>NIWARI / JANOULI</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair &amp; Maintenance of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
-          <t>1707001034/IC/22012034887929 — sarvajanik koop nirman kary pulice choki ke peechhe chakarpur</t>
+          <t>1707001033/WC/22012035165933 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
-        <v>45567</v>
+        <v>45316</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>NIWARI / CHAKARPUR</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
-          <t>1707001034/IC/22012034887930 — sarvajanik koop nirman karya adiwasi basti chakarpur</t>
+          <t>1707001034/IC/22012034887929 — sarvajanik koop nirman kary pulice choki ke peechhe chakarpur</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>NIWARI / CHAKARPUR</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
-          <t>1707001034/WC/22012035165149 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001034/IC/22012034887930 — sarvajanik koop nirman karya adiwasi basti chakarpur</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
-        <v>45317</v>
+        <v>45567</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>NIWARI / CHAKARPUR</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
-          <t>1707001034/WC/22012035244353 — parculation tank nirman kary siddha baba mandir ke peechhhe chakarpur</t>
+          <t>1707001034/WC/22012035165149 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
-        <v>45567</v>
+        <v>45317</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / MADOREPOORVI</t>
+          <t>NIWARI / CHAKARPUR</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
-          <t>1707001035/WC/22012035165971 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001034/WC/22012035244353 — parculation tank nirman kary siddha baba mandir ke peechhhe chakarpur</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
-        <v>45316</v>
+        <v>45567</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / BASOBA</t>
+          <t>NIWARI / MADOREPOORVI</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
-          <t>1707001036/IF/22012035304848 — khet tala nirman karya jitendra / jagat singh yadav</t>
+          <t>1707001035/WC/22012035165971 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
-        <v>45681</v>
+        <v>45316</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>NIWARI / BASOBA</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
-          <t>1707001036/WC/22012035165133 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001036/IF/22012035304848 — khet tala nirman karya jitendra / jagat singh yadav</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
-        <v>45317</v>
+        <v>45681</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / JIJOURA</t>
+          <t>NIWARI / BASOBA</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
-          <t>1707001037/WC/22012035165940 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001036/WC/22012035165133 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
-        <v>45316</v>
+        <v>45317</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / BASVAN</t>
+          <t>NIWARI / JIJOURA</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
-          <t>1707001038/WC/22012035165134 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001037/WC/22012035165940 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
-        <v>45317</v>
+        <v>45316</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / JUGYAI</t>
+          <t>NIWARI / BASVAN</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
-          <t>1707001039/IF/22012035473385 — JGSA KOOP Richarge  Pit Nirman Dev singh / Sukhanandan dangi gram jugyai</t>
+          <t>1707001038/WC/22012035165134 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
-        <v>45761</v>
+        <v>45317</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>NIWARI / JUGYAI</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
-          <t>1707001039/IF/22012035482704 — JGSA Khet Talab nirman karya VIimla devi/ ravindra singh gram jugyai</t>
+          <t>1707001039/IF/22012035473385 — JGSA KOOP Richarge  Pit Nirman Dev singh / Sukhanandan dangi gram jugyai</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>NIWARI / JUGYAI</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
-          <t>1707001039/IF/22012035657093 — Ek bagiya Maa k Naam Sudha w/o Dakhi dangi jugyai</t>
+          <t>1707001039/IF/22012035482704 — JGSA Khet Talab nirman karya VIimla devi/ ravindra singh gram jugyai</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
-        <v>45933</v>
+        <v>45761</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>NIWARI / JUGYAI</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
-          <t>1707001039/IF/22012035657096 — Ek bagiya Maa k Naam Manju w/o Dev singh dangi jugyai</t>
+          <t>1707001039/IF/22012035657093 — Ek bagiya Maa k Naam Sudha w/o Dakhi dangi jugyai</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45933</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>NIWARI / JUGYAI</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
-          <t>1707001039/IF/22012035657108 — Ek bagiya Maa k Naam Sukhamari w/o Mulayam singh dangi jugyai</t>
+          <t>1707001039/IF/22012035657096 — Ek bagiya Maa k Naam Manju w/o Dev singh dangi jugyai</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45933</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>NIWARI / JUGYAI</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
-          <t>1707001039/IF/22012035657116 — Ek bagiya Maa k Naam Sudha w/o Dakhi dangi jugyai</t>
+          <t>1707001039/IF/22012035657108 — Ek bagiya Maa k Naam Sukhamari w/o Mulayam singh dangi jugyai</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45933</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / MAKARA</t>
+          <t>NIWARI / JUGYAI</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
-          <t>1707001040/WC/22012035165976 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001039/IF/22012035657116 — Ek bagiya Maa k Naam Sudha w/o Dakhi dangi jugyai</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
-        <v>45316</v>
+        <v>45933</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / MAJRA MAKARA</t>
+          <t>NIWARI / MAKARA</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bio-gas plant for individual / Construction of Bio-gas plant for individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
-          <t>Bio-gas plant</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
-          <t>1707001041/IF/22012035237526 — Nandan Falouddan Ramesh / Harprasad Kushwaha Gram Neemkhera</t>
+          <t>1707001040/WC/22012035165976 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
-        <v>45451</v>
+        <v>45316</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>NIWARI / MAJRA MAKARA</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Bio-gas plant for individual / Construction of Biogas Plant for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
-          <t>1707001041/IF/22012035370046 — JGSA Khet Talab Nirman Seetaram/ Harprasad Kushwaha Gram Neemkhera</t>
+          <t>1707001041/IF/22012035237526 — Nandan Falouddan Ramesh / Harprasad Kushwaha Gram Neemkhera</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
-        <v>45761</v>
+        <v>45451</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>NIWARI / MAJRA MAKARA</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
-          <t>1707001041/IF/22012035370072 — JGSA Khet Talab Nirman Seetaram/ Harprasad Kushwaha Gram Neemkhera</t>
+          <t>1707001041/IF/22012035370046 — JGSA Khet Talab Nirman Seetaram/ Harprasad Kushwaha Gram Neemkhera</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>NIWARI / MAJRA MAKARA</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
-          <t>1707001041/IF/22012035459301 — JGSA Koop Recharge Pit Nirman Kary Raheesh/ Khuman Kushwaha  Gram Neemkhera</t>
+          <t>1707001041/IF/22012035370072 — JGSA Khet Talab Nirman Seetaram/ Harprasad Kushwaha Gram Neemkhera</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>NIWARI / MAJRA MAKARA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
-          <t>1707001041/WC/22012035165975 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001041/IF/22012035459301 — JGSA Koop Recharge Pit Nirman Kary Raheesh/ Khuman Kushwaha  Gram Neemkhera</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
-        <v>45316</v>
+        <v>45761</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / LADWARI</t>
+          <t>NIWARI / MAJRA MAKARA</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
-          <t>1707001042/WC/22012035165968 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001041/WC/22012035165975 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / RAJAPUR</t>
+          <t>NIWARI / LADWARI</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
-          <t>1707001043/IF/22012035263075 — नंदन फलोद्यान कार्य गोपाल/फरसराम कुशवाहा राजापुर</t>
+          <t>1707001042/WC/22012035165968 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
-        <v>45568</v>
+        <v>45316</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>NIWARI / RAJAPUR</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
-          <t>1707001043/IF/22012035656854 — Ek bagiya ma ke naam mana devi kuswaha /chiroji kushwaha</t>
+          <t>1707001043/IF/22012035263075 — नंदन फलोद्यान कार्य गोपाल/फरसराम कुशवाहा राजापुर</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
-        <v>45932</v>
+        <v>45568</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>NIWARI / RAJAPUR</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
-          <t>1707001043/WC/22012035165996 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001043/IF/22012035656854 — Ek bagiya ma ke naam mana devi kuswaha /chiroji kushwaha</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
-        <v>45316</v>
+        <v>45932</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / JHIGOURA</t>
+          <t>NIWARI / RAJAPUR</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
-          <t>1707001044/WC/22012035165291 — नवीन तालाब निर्माण कार्य</t>
+          <t>1707001043/WC/22012035165996 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
-        <v>45317</v>
+        <v>45316</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>NIWARI / JHIGOURA</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for Community</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
-          <t>1707001044/WC/22012035165934 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001044/WC/22012035165291 — नवीन तालाब निर्माण कार्य</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
-        <v>45316</v>
+        <v>45317</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / KUKUWA KHAS</t>
+          <t>NIWARI / JHIGOURA</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
-          <t>1707001045/IF/VB/22012035664050 — कपिलधारा कूप निर्माण कार्य अनिरुद्ध मिश्रा  ग्राम पंचायत कुलुआ खास</t>
+          <t>1707001044/WC/22012035165934 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
-        <v>46126</v>
+        <v>45316</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>NIWARI / KUKUWA KHAS</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
-          <t>1707001045/WC/22012035165961 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001045/IF/VB/22012035664050 — कपिलधारा कूप निर्माण कार्य अनिरुद्ध मिश्रा  ग्राम पंचायत कुलुआ खास</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
-        <v>45316</v>
+        <v>46126</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / BILT</t>
+          <t>NIWARI / KUKUWA KHAS</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
-          <t>1707001046/IF/22012035363307 — JGSA Khet talab nimad kary Abdesh Yadav/gubar Yadav ke khet ke Pass</t>
+          <t>1707001045/WC/22012035165961 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
-        <v>45761</v>
+        <v>45316</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>NIWARI / BILT</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
-          <t>1707001046/WC/22012035165142 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001046/IF/22012035363307 — JGSA Khet talab nimad kary Abdesh Yadav/gubar Yadav ke khet ke Pass</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
-        <v>45317</v>
+        <v>45761</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / POHA KHAS</t>
+          <t>NIWARI / BILT</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
-          <t>1707001047/IF/22012035656870 — Ek bagiya ma ke naam Ganeshi/harnarayan</t>
+          <t>1707001046/WC/22012035165142 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
-        <v>45884</v>
+        <v>45317</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>NIWARI / POHA KHAS</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
-          <t>1707001047/RC/22012034840541 — Sudur Sadak Nirman Railway Fatak se Kuluwa ki or</t>
+          <t>1707001047/IF/22012035656870 — Ek bagiya ma ke naam Ganeshi/harnarayan</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
-        <v>45684</v>
+        <v>45884</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>NIWARI / POHA KHAS</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
-          <t>1707001047/WC/22012035165991 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001047/RC/22012034840541 — Sudur Sadak Nirman Railway Fatak se Kuluwa ki or</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
-        <v>45316</v>
+        <v>45684</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / CHURARA</t>
+          <t>NIWARI / POHA KHAS</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
-          <t>1707001048/DP/22012034619635 — samudayak vriksha ropan karya chanram mata pahadi churara</t>
+          <t>1707001047/WC/22012035165991 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
-        <v>45451</v>
+        <v>45316</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>NIWARI / CHURARA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
-          <t>1707001048/DP/22012034619643 — samudayak vriksha ropan karya ata pahadi tanki ke pass churara</t>
+          <t>1707001048/DP/22012034619635 — samudayak vriksha ropan karya chanram mata pahadi churara</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>NIWARI / CHURARA</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
-          <t>1707001048/WC/22012035165156 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001048/DP/22012034619643 — samudayak vriksha ropan karya ata pahadi tanki ke pass churara</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
-        <v>45317</v>
+        <v>45451</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / MUDARA</t>
+          <t>NIWARI / CHURARA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Community / Construction of Cattle Shelter for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
-          <t>1707001049/AV/22012034662664 — गोशाला निर्माण मुड़ारा</t>
+          <t>1707001048/WC/22012035165156 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
-        <v>45453</v>
+        <v>45317</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>NIWARI / MUDARA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of Piggery Shelter for Community / Construction of Piggery Shelter for Community</t>
+          <t>Construction of Cattle Shelter for Community / Construction of Cattle Shelter for Community</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
-          <t>Piggery Shelter</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
-          <t>1707001049/AV/22012034662667 — गौशाला निर्माण कार्य मुडारा</t>
+          <t>1707001049/AV/22012034662664 — गोशाला निर्माण मुड़ारा</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
-        <v>45511</v>
+        <v>45453</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>NIWARI / MUDARA</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Piggery Shelter for Community / Construction of Piggery Shed for Community</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Piggery Shelter</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
-          <t>1707001049/AV/22012034662690 — गौशाला निर्माण कार्य मुड़ारा</t>
+          <t>1707001049/AV/22012034662667 — गौशाला निर्माण कार्य मुडारा</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
-        <v>45521</v>
+        <v>45511</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>NIWARI / MUDARA</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
-          <t>1707001049/IF/22012035456944 — JGSA रिचार्ज पिट कूप हितग्राही प्रताप यादव मुडा रा</t>
+          <t>1707001049/AV/22012034662690 — गौशाला निर्माण कार्य मुड़ारा</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
-        <v>45761</v>
+        <v>45521</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>NIWARI / MUDARA</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
-          <t>1707001049/IF/22012035489007 — JGSA रिचार्ज पिट कूप हितग्राही प्रताप यादव मुडा रा</t>
+          <t>1707001049/IF/22012035456944 — JGSA रिचार्ज पिट कूप हितग्राही प्रताप यादव मुडा रा</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>NIWARI / MUDARA</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
-          <t>1707001049/IF/22012035489060 — JGSA रिचार्ज पिट कूप हितग्राही जमुना यादव मुडा रा</t>
+          <t>1707001049/IF/22012035489007 — JGSA रिचार्ज पिट कूप हितग्राही प्रताप यादव मुडा रा</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>NIWARI / MUDARA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
-          <t>1707001049/WC/22012035165978 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001049/IF/22012035489060 — JGSA रिचार्ज पिट कूप हितग्राही जमुना यादव मुडा रा</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
-        <v>45316</v>
+        <v>45761</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / NOURA</t>
+          <t>NIWARI / MUDARA</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
-          <t>1707001050/IF/22012035437522 — खेत तालाव निर्माण राम सिंह यादव /काशीराम यादव नौरा</t>
+          <t>1707001049/WC/22012035165978 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
-        <v>45761</v>
+        <v>45316</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>NIWARI / NOURA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
-          <t>1707001050/IF/22012035449543 — JGSA 2025 रिचार्ज पिट कपिलधारा कूप मलखान/श्रीराम यादव नौरा</t>
+          <t>1707001050/IF/22012035437522 — खेत तालाव निर्माण राम सिंह यादव /काशीराम यादव नौरा</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>NIWARI / NOURA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
-          <t>1707001050/IF/22012035560877 — JGSA 2025 रिचार्ज पिट कपिलधारा कूप राजकुमारी /राजबहादुर यादव नौरा</t>
+          <t>1707001050/IF/22012035449543 — JGSA 2025 रिचार्ज पिट कपिलधारा कूप मलखान/श्रीराम यादव नौरा</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>NIWARI / NOURA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
-          <t>1707001050/IF/22012035656823 — EK BAGIYA MAA KE NAAM SEEMA/RAJESH YADAV NOURA</t>
+          <t>1707001050/IF/22012035560877 — JGSA 2025 रिचार्ज पिट कपिलधारा कूप राजकुमारी /राजबहादुर यादव नौरा</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>NIWARI / NOURA</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
-          <t>1707001050/IF/22012035658017 — EK BAGIYA MAA KE NAAM RACHNA/KAMLESH YADAV NIMCHONI</t>
+          <t>1707001050/IF/22012035656823 — EK BAGIYA MAA KE NAAM SEEMA/RAJESH YADAV NOURA</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>NIWARI / NOURA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
-          <t>1707001050/IF/22012035658019 — EK BAGIYA MAA KE NAAM RACHNA/KAMLESH YADAV NIMCHONI</t>
+          <t>1707001050/IF/22012035658017 — EK BAGIYA MAA KE NAAM RACHNA/KAMLESH YADAV NIMCHONI</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>NIWARI / NOURA</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
-          <t>1707001050/WC/22012035165982 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001050/IF/22012035658019 — EK BAGIYA MAA KE NAAM RACHNA/KAMLESH YADAV NIMCHONI</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
-        <v>45316</v>
+        <v>45932</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>NIWARI / NOURA</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair &amp; Maintenance of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>1707001050/WH/22012034940724 — jeernoddhar toriya har talav noura</t>
+          <t>1707001050/WC/22012035165982 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
-        <v>45451</v>
+        <v>45316</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / URDOURA</t>
+          <t>NIWARI / NOURA</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>1707001051/WC/22012035166018 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001050/WH/22012034940724 — jeernoddhar toriya har talav noura</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
-        <v>45316</v>
+        <v>45451</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>NIWARI / URDOURA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair &amp; Maintenance of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>1707001051/WC/22012035196325 — चैकडैम निर्माण कार्य-मलकऊ नाले पर दयाराम अहिरवार के खेत के पास कलौथरा</t>
+          <t>1707001051/WC/22012035166018 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
-        <v>45319</v>
+        <v>45316</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>NIWARI / URDOURA</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>1707001051/WC/22012035196353 — चैकडैम निर्माण कार्य-भदूरा नाले पर दिनेश यादव के खेत के पास मजरा उरदौरा</t>
+          <t>1707001051/WC/22012035196325 — चैकडैम निर्माण कार्य-मलकऊ नाले पर दयाराम अहिरवार के खेत के पास कलौथरा</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / ASTARI</t>
+          <t>NIWARI / URDOURA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>1707001052/WC/22012035165115 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001051/WC/22012035196353 — चैकडैम निर्माण कार्य-भदूरा नाले पर दिनेश यादव के खेत के पास मजरा उरदौरा</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
-        <v>45317</v>
+        <v>45319</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / BARAIPURA</t>
+          <t>NIWARI / ASTARI</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
-          <t>1707001053/IF/22012035463413 — JGSA RECHARGE PIT KAPIL DHARA KOOP GYASI AHIRWAR RAIPURA BARAIPURA</t>
+          <t>1707001052/WC/22012035165115 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
-        <v>45762</v>
+        <v>45317</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>NIWARI / BARAIPURA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>1707001053/IF/22012035463453 — JGSA RECHARGE PIT KAPIL DHARA KOOP ACHCHHE LAL SAUR RAIPURA BARAIPURA</t>
+          <t>1707001053/IF/22012035463413 — JGSA RECHARGE PIT KAPIL DHARA KOOP GYASI AHIRWAR RAIPURA BARAIPURA</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>NIWARI / BARAIPURA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>1707001053/IF/22012035463488 — JGSA RECHARGE PIT KAPIL DHARA KOOP ACHCHHE LAL SAUR RAIPURA BARAIPURA</t>
+          <t>1707001053/IF/22012035463453 — JGSA RECHARGE PIT KAPIL DHARA KOOP ACHCHHE LAL SAUR RAIPURA BARAIPURA</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>NIWARI / BARAIPURA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>1707001053/WC/22012035165130 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001053/IF/22012035463488 — JGSA RECHARGE PIT KAPIL DHARA KOOP ACHCHHE LAL SAUR RAIPURA BARAIPURA</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
-        <v>45317</v>
+        <v>45762</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / TEHARKA</t>
+          <t>NIWARI / BARAIPURA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>1707001055/WC/22012035166009 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001053/WC/22012035165130 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
-        <v>45316</v>
+        <v>45317</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>NIWARI / TEHARKA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>1707001055/WC/22012035292349 — JGSA 2025 KHET TALAB NIRMAN PYARELAL KUSHWAHA KE KHET PAR TEHARKA</t>
+          <t>1707001055/WC/22012035166009 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
-        <v>45761</v>
+        <v>45316</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / BHAMOURA</t>
+          <t>NIWARI / TEHARKA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>1707001057/IF/22012035467209 — JGSA 2025 Recharge structure kapldhara kup Haridas  bhamoura</t>
+          <t>1707001055/WC/22012035292349 — JGSA 2025 KHET TALAB NIRMAN PYARELAL KUSHWAHA KE KHET PAR TEHARKA</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
-        <v>45780</v>
+        <v>45761</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>NIWARI / BHAMOURA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>1707001057/IF/22012035476817 — JGSA 2025 Recharge structure kapildhara kup munna Prajapati Bhamoura</t>
+          <t>1707001057/IF/22012035467209 — JGSA 2025 Recharge structure kapldhara kup Haridas  bhamoura</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
-        <v>45761</v>
+        <v>45780</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>NIWARI / BHAMOURA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>1707001057/WC/22012035165136 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001057/IF/22012035476817 — JGSA 2025 Recharge structure kapildhara kup munna Prajapati Bhamoura</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
-        <v>45317</v>
+        <v>45761</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / BIHARIPURA</t>
+          <t>NIWARI / BHAMOURA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>1707001058/IF/22012035559641 — JGSA Community well Reacharge Pit  Munnilal / Masalti Pal Biharipur</t>
+          <t>1707001057/WC/22012035165136 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
-        <v>45761</v>
+        <v>45317</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>NIWARI / BIHARIPURA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>1707001058/IF/22012035560146 — JGSA community well Reacharge pit  Parsadi/ param kushwshwaha</t>
+          <t>1707001058/IF/22012035559641 — JGSA Community well Reacharge Pit  Munnilal / Masalti Pal Biharipur</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>NIWARI / BIHARIPURA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1707001058/IF/22012035560158 — JGSA community well Reacharge pit  Ganesh / sultan singh devrakhera Biharipura</t>
+          <t>1707001058/IF/22012035560146 — JGSA community well Reacharge pit  Parsadi/ param kushwshwaha</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>NIWARI / BIHARIPURA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1707001058/IF/22012035560159 — JGSA community well Reacharge pit  Ganesh / sultan singh devrakhera Biharipura</t>
+          <t>1707001058/IF/22012035560158 — JGSA community well Reacharge pit  Ganesh / sultan singh devrakhera Biharipura</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>NIWARI / BIHARIPURA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1707001058/WC/22012035165139 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001058/IF/22012035560159 — JGSA community well Reacharge pit  Ganesh / sultan singh devrakhera Biharipura</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
-        <v>45317</v>
+        <v>45761</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>NIWARI / BIHARIPURA</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1707001058/WH/22012034944913 — Talab jirnudhar bade nale ke pass Devrakhera Biharipura</t>
+          <t>1707001058/WC/22012035165139 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
-        <v>45761</v>
+        <v>45317</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / KENA</t>
+          <t>NIWARI / BIHARIPURA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1707001059/WC/22012035165950 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001058/WH/22012034944913 — Talab jirnudhar bade nale ke pass Devrakhera Biharipura</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>45316</v>
+        <v>45761</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / BABAI</t>
+          <t>NIWARI / KENA</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1707001060/WC/22012035165118 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001059/WC/22012035165950 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
-        <v>45317</v>
+        <v>45316</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / GUJARRAKHURD</t>
+          <t>NIWARI / BABAI</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1707001061/WC/22012035165285 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001060/WC/22012035165118 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / GUJARRAKALAN</t>
+          <t>NIWARI / GUJARRAKHURD</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1707001062/WC/22012035165284 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001061/WC/22012035165285 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>NIWARI / GUJARRAKALAN</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair &amp; Maintenance of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1707001062/WC/22012035165919 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001062/WC/22012035165284 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
-        <v>45316</v>
+        <v>45317</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / RAJPURA</t>
+          <t>NIWARI / GUJARRAKALAN</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1707001063/WC/22012035166001 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001062/WC/22012035165919 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / PATHARI</t>
+          <t>NIWARI / RAJPURA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1707001064/WC/22012035165987 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001063/WC/22012035166001 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>NIWARI / PATHARI</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1707001064/WC/22012035293546 — JGSA recharge pit phoolsingh rajpoot pathari</t>
+          <t>1707001064/WC/22012035165987 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
-        <v>45761</v>
+        <v>45316</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / BAHERA</t>
+          <t>NIWARI / PATHARI</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1707001065/WC/22012035165123 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001064/WC/22012035293546 — JGSA recharge pit phoolsingh rajpoot pathari</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
-        <v>45317</v>
+        <v>45761</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / DEWRI NAYAK</t>
+          <t>NIWARI / BAHERA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1707001066/AV/22012034667659 — santidham nirman kary churari</t>
+          <t>1707001065/WC/22012035165123 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
-        <v>45884</v>
+        <v>45317</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>NIWARI / DEWRI NAYAK</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1707001066/WC/22012035165164 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001066/AV/22012034667659 — santidham nirman kary churari</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
-        <v>45317</v>
+        <v>45884</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / LADPURA KHAS</t>
+          <t>NIWARI / DEWRI NAYAK</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1707001067/IF/22012035450020 — JGSA richarj pit nirman karya sarvjanik koop Ladpura</t>
+          <t>1707001066/WC/22012035165164 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>45761</v>
+        <v>45317</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>NIWARI / LADPURA KHAS</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1707001067/WC/22012035165966 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001067/IF/22012035450020 — JGSA richarj pit nirman karya sarvjanik koop Ladpura</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>45316</v>
+        <v>45761</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / JAMUNIYA KHAS</t>
+          <t>NIWARI / LADPURA KHAS</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1707001068/IF/22012035445534 — JGSA recharge pit ramdua adivashi/pyarelal adivashi jamuniya</t>
+          <t>1707001067/WC/22012035165966 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>45771</v>
+        <v>45316</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>NIWARI / JAMUNIYA KHAS</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1707001068/WC/22012035165288 — नवीन तालाब निर्माण कार्य</t>
+          <t>1707001068/IF/22012035445534 — JGSA recharge pit ramdua adivashi/pyarelal adivashi jamuniya</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>45317</v>
+        <v>45771</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>NIWARI / JAMUNIYA KHAS</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1707001068/WC/22012035165925 — नवीन तालाब निर्माण कार्य</t>
+          <t>1707001068/WC/22012035165288 — नवीन तालाब निर्माण कार्य</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>45316</v>
+        <v>45317</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / PRATAPPURA</t>
+          <t>NIWARI / JAMUNIYA KHAS</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair &amp; Maintenance of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1707001069/WC/22012035165994 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001068/WC/22012035165925 — नवीन तालाब निर्माण कार्य</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / DEVENDRAPURA</t>
+          <t>NIWARI / PRATAPPURA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1707001070/IF/22012035487173 — JGSA खेत तालाब हितग्राही बृजमोहन कुशवाहा देवेंद्रपुरा</t>
+          <t>1707001069/WC/22012035165994 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>45761</v>
+        <v>45316</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>NIWARI / DEVENDRAPURA</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1707001070/IF/22012035502845 — JGSA खेत तालाब हितग्राही अनिल यादव देवेंद्रपुरा</t>
+          <t>1707001070/IF/22012035487173 — JGSA खेत तालाब हितग्राही बृजमोहन कुशवाहा देवेंद्रपुरा</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>NIWARI / DEVENDRAPURA</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1707001070/WC/22012035165159 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001070/IF/22012035502845 — JGSA खेत तालाब हितग्राही अनिल यादव देवेंद्रपुरा</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>45317</v>
+        <v>45761</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>NIWARI / NAYAKHERA</t>
+          <t>NIWARI / DEVENDRAPURA</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1707001071/IF/22012035456176 — JGSA कूप रिचार्ज पिट करंजू कुम्हार नयाखेरा</t>
+          <t>1707001070/WC/22012035165159 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>45761</v>
+        <v>45317</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>NIWARI / NAYAKHERA</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1707001071/IF/22012035657165 — एक बगिया मां के नाम प्रेम प्रजापति</t>
+          <t>1707001071/IF/22012035456176 — JGSA कूप रिचार्ज पिट करंजू कुम्हार नयाखेरा</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>46032</v>
+        <v>45761</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>NIWARI / NAYAKHERA</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1707001071/WC/22012035165980 — परकोलेशन टैक निर्माण कार्य</t>
+          <t>1707001071/IF/22012035657165 — एक बगिया मां के नाम प्रेम प्रजापति</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>45316</v>
+        <v>46032</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / BIROURAPAHAD</t>
+          <t>NIWARI / NAYAKHERA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1707002002/RC/22012034846437 — सीसी रोड निर्माण कार्य चोपरा कुऑ के पास से घासी अहिरवार के मकान की ओर विरौरापहाड</t>
+          <t>1707001071/WC/22012035165980 — परकोलेशन टैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>45762</v>
+        <v>45316</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / BIROURAPAHAD</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1707002002/WC/22012035203156 — चैकडैम जीर्णोधार कार्य लिडा नाला ग्राम पंचायत विरौरापहाडा</t>
+          <t>1707002002/RC/22012034846437 — सीसी रोड निर्माण कार्य चोपरा कुऑ के पास से घासी अहिरवार के मकान की ओर विरौरापहाड</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>45451</v>
+        <v>45762</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / BARHOBUJURJ</t>
+          <t>PRITHVIPUR / BIROURAPAHAD</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1707002003/IF/22012035575882 — Nandanvan karya Jaypal singh / Sone Ju GP Barhobujurg</t>
+          <t>1707002002/WC/22012035203156 — चैकडैम जीर्णोधार कार्य लिडा नाला ग्राम पंचायत विरौरापहाडा</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>45748</v>
+        <v>45451</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / BARHOBUJURJ</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1707002003/WC/22012035277187 — परकुलेशन टैंक निर्माण गोचर हर तिलपुरा</t>
+          <t>1707002003/IF/22012035575882 — Nandanvan karya Jaypal singh / Sone Ju GP Barhobujurg</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / MOHANPURA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1707002004/AV/22012034658393 — braksha ropan kary mata mandir ke pass gp mohanpura</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / MOHANPURA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1707002004/AV/22012034658532 — braksha ropan kary sadak kinare mohanpura se mata mandir  tak gp mohanpura</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / MOHANPURA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1707002004/IF/22012035465660 — koop recharge pit harcharan/ chinte yadav gp mohanpura</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / MOHANPURA</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1707002004/IF/22012035466950 — Khet talav nirman Deepak / goviram yadav gp mohanpura</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / KUNWARPURA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1707002005/IF/22012035519939 — khet talab nirman karay  shivdayl /galli Yadav gp Kunwarpura</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / KUNWARPURA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1707002005/WH/22012034941630 — तालाब जीर्णउद्धार निर्माण कार्य हसलाखोर</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45386</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / NAIGUWAN</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1707002006/IF/22012035521552 — कूप रिचार्ज पिट घमंडी के कुआ के पास gp Neguwan</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / NAIGUWAN</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1707002006/WC/22012035206588 — जीर्णोद्वार तालाब निर्माण कार्य ढायले के उपर ग्राम पंचायत नैगुवां</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / CHOMO KHAS</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1707002007/IF/22012035466950 — कूप रिचार्ज पिट निर्माण कार्य संतोष/ह्ररदयाल अहिरवार चौमोखास</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / CHOMO KHAS</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1707002007/IF/22012035519147 — khet talab  Rahul/munni yadav chomokha</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45757</v>
@@ -9767,98 +9767,98 @@
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / KHISTON</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1707002008/IC/22012034886985 — Kapildhara Koop Nirman karya Ramsevak kushwaha GP Khiston</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / KHISTON</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1707002008/WC/22012035309445 — Koop sokpit nirman karay pajiyabai kushwaha gp khiston</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45748</v>
@@ -9908,1927 +9908,1927 @@
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / GORA KHAS</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1707002009/WC/22012035296541 — Reecharge pit nirmad sarv janik koop hasari toriya ke pass gora</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / GAILWARA KHAS</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1707002010/IC/22012034885400 — Braksha ropad nirmad kary Mandir Kunj Mata Mandir Prangand Jalndhar gailwara</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / GAILWARA KHAS</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1707002010/IC/22012034889094 — Sarvjanik Koop Nirman Karya Pall Basti GP Gailwara</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / GAILWARA KHAS</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1707002010/IF/22012035239300 — Kapil Dhara koop Nirman karay Harpe / Bhagone kushwaha</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / BANJARAPURA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1707002011/FR/22012034322649 — naveen talab nirman kary Bandhiya  Haar Banjaripura</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45636</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / BANJARAPURA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1707002011/IF/22012035470325 — Koop Richargh pit binche/dasaiahirwar gp banjaripura</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / BANJARAPURA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1707002011/WC/VB/YD/22012035334527 — Contour trench Niraman Laltek par Gram panchayat Banjaripura</t>
+          <t>1707002011/WH/22012034941769 — Staptem marmmat karye banjaripura khas</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>46259</v>
+        <v>45473</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / BANJARAPURA</t>
+          <t>PRITHVIPUR / PAHADI BAKSHI</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1707002011/WH/22012034941769 — Staptem marmmat karye banjaripura khas</t>
+          <t>1707002012/IF/22012035519459 — khet talab nirman karay Jaasn kewat gp tatarpura</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>45473</v>
+        <v>45748</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / PAHADI BAKSHI</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1707002012/IF/22012035519459 — khet talab nirman karay Jaasn kewat gp tatarpura</t>
+          <t>1707002012/WC/22012035306112 — koop rechge pit nirman Sravjanik koop barhokhurd  gp Pahadivaxi</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / PAHADI BAKSHI</t>
+          <t>PRITHVIPUR / CHIKTA GULENDA</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1707002012/WC/22012035306112 — koop rechge pit nirman Sravjanik koop barhokhurd  gp Pahadivaxi</t>
+          <t>1707002013/FR/22012034323846 — अम्रत सरोवर कर्य भजनि आदिवसी कूप के पास ग्राम पंचायत चिकता गुलेंदा</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>45748</v>
+        <v>45451</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / CHIKTA GULENDA</t>
+          <t>PRITHVIPUR / PARA KHERA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1707002013/FR/22012034323846 — अम्रत सरोवर कर्य भजनि आदिवसी कूप के पास ग्राम पंचायत चिकता गुलेंदा</t>
+          <t>1707002014/FR/22012034325047 — Kharkhari Nirman karya Balveer / Lalaram Dhangi GP Parakhera</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>45451</v>
+        <v>45748</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / PARA KHERA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1707002014/FR/22012034325047 — Kharkhari Nirman karya Balveer / Lalaram Dhangi GP Parakhera</t>
+          <t>1707002014/IF/22012035644411 — एक बगिया मां के नाम  संध्‍या / रविन्‍द्र प्रताप दांगी ग्राम पंचायत पाराखेरा</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / PARA KHERA</t>
+          <t>PRITHVIPUR / MAJRASURI</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1707002014/IF/22012035644411 — एक बगिया मां के नाम  संध्‍या / रविन्‍द्र प्रताप दांगी ग्राम पंचायत पाराखेरा</t>
+          <t>1707002016/IC/22012034892142 — Kapildhara Koop Nirman karya Lakhan Kallu / Babbu Kewat GP Majrasoori</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / MAJRASURI</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1707002016/IC/22012034892142 — Kapildhara Koop Nirman karya Lakhan Kallu / Babbu Kewat GP Majrasoori</t>
+          <t>1707002016/WC/22012035202581 — check dam jirddhar kary chhikariya nale par gp majrasuri</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>45748</v>
+        <v>45395</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / MAJRASURI</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1707002016/WC/22012035202581 — check dam jirddhar kary chhikariya nale par gp majrasuri</t>
+          <t>1707002016/WC/22012035202599 — check dam jirddhar karya hatra nale par gp majrasuri</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45395</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / MAJRASURI</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1707002016/WC/22012035202599 — check dam jirddhar karya hatra nale par gp majrasuri</t>
+          <t>1707002016/WC/22012035202607 — percolation tank niman karya sunil ke  khet ke pas</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45395</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / MAJRASURI</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1707002016/WC/22012035202607 — percolation tank niman karya sunil ke  khet ke pas</t>
+          <t>1707002016/WC/22012035202617 — percolation tank niman karya manohar ke khet ke pas gp majrasuri</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45395</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / MAJRASURI</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1707002016/WC/22012035202614 — percolation tank niman karya chhoti khadri par gp majrasuri</t>
+          <t>1707002016/WC/22012035202625 — percolation tank niman karya jorkiya toriya ke pas gp majrasuri</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45395</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / MAJRASURI</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1707002016/WC/22012035202617 — percolation tank niman karya manohar ke khet ke pas gp majrasuri</t>
+          <t>1707002016/WC/22012035202630 — percolation tank niman karya bhagwandas ke khet ke gp majrasuri</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45395</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / MAJRASURI</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1707002016/WC/22012035202625 — percolation tank niman karya jorkiya toriya ke pas gp majrasuri</t>
+          <t>1707002016/WC/22012035202635 — percolation tank niman karya hariram ke kua ke pas gp majrasuri</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45395</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / MAJRASURI</t>
+          <t>PRITHVIPUR / SIYAKHAS</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1707002016/WC/22012035202630 — percolation tank niman karya bhagwandas ke khet ke gp majrasuri</t>
+          <t>1707002019/WC/22012035202493 — चैकडेम निर्माण कार्य सियार माता के पास सियाखास</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>45395</v>
+        <v>45451</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / MAJRASURI</t>
+          <t>PRITHVIPUR / SIYAKHAS</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1707002016/WC/22012035202635 — percolation tank niman karya hariram ke kua ke pas gp majrasuri</t>
+          <t>1707002019/WC/22012035202494 — चैकडेम निर्माण कार्य सियार माता के पास सियाखास</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>45395</v>
+        <v>45451</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / SIYAKHAS</t>
+          <t>PRITHVIPUR / DUMDUMA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1707002019/WC/22012035202493 — चैकडेम निर्माण कार्य सियार माता के पास सियाखास</t>
+          <t>1707002020/WH/22012034941726 — Talab jirnodhar karye muktidhama ke piche</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>45451</v>
+        <v>45396</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / SIYAKHAS</t>
+          <t>PRITHVIPUR / KACHIYAKHERA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1707002019/WC/22012035202494 — चैकडेम निर्माण कार्य सियार माता के पास सियाखास</t>
+          <t>1707002021/AV/22012034665499 — Shantidham Nirman karya Chheolamata GP Kachhiyakhera</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>45451</v>
+        <v>45748</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / DUMDUMA</t>
+          <t>PRITHVIPUR / KACHIYAKHERA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1707002020/WH/22012034941726 — Talab jirnodhar karye muktidhama ke piche</t>
+          <t>1707002021/IF/22012035646718 — Aik Bagiya Maa ke Naam Kamli Devi / Gyadeen Kushwaha Kachiyakhera</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>45396</v>
+        <v>45748</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / KACHIYAKHERA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1707002021/AV/22012034665499 — Shantidham Nirman karya Chheolamata GP Kachhiyakhera</t>
+          <t>1707002021/WC/22012035202889 — Chekdem nirman karya Santosh Yadav ke kuwa ke paas Lamata GP Kachhiyakhera</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>45748</v>
+        <v>45451</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / KACHIYAKHERA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1707002021/IF/22012035646718 — Aik Bagiya Maa ke Naam Kamli Devi / Gyadeen Kushwaha Kachiyakhera</t>
+          <t>1707002021/WC/22012035259618 — Naveen Talab Nirman karya Bhaggu ke kuwa ke paas GP Kachhiyakhera</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / KACHIYAKHERA</t>
+          <t>PRITHVIPUR / BIROURAKHET</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1707002021/WC/22012035202889 — Chekdem nirman karya Santosh Yadav ke kuwa ke paas Lamata GP Kachhiyakhera</t>
+          <t>1707002022/IC/VB/YD/22012034893396 — सार्वजनिक कूप निर्माण ग्राम पंचायत बिरोरा खेत</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>45451</v>
+        <v>46248</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / KACHIYAKHERA</t>
+          <t>PRITHVIPUR / BIROURAKHET</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1707002021/WC/22012035259618 — Naveen Talab Nirman karya Bhaggu ke kuwa ke paas GP Kachhiyakhera</t>
+          <t>1707002022/IC/VB/YD/22012034893404 — Secure SOR Rates</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>45748</v>
+        <v>46126</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / BIROURAKHET</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1707002022/LD/22012034942504 — vraksharoopan kary manroad sakera tigela se jeoramora ki our gp virourakhet</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45461</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / DIRGUWAN</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Const. of Boundary Wall for Govt. Institutions / Construction of Boundary Wall for Government Institutions</t>
+          <t>Const. of Boundary Wall for Govt. Institutions / Construction of Boundary Wall for Government Institutions for Community</t>
         </is>
       </c>
       <c r="E247" s="1"/>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1707002024/AV/VB/22012034669528 — Boundary wall nirman karya prathmik shala majrakachhar GP Dirguwan</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / MAMOURA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1707002025/IC/22012034892163 — Sarvjanik koop nirman karya babba khirak pancham khera gp mamora</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / MAMOURA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1707002025/IF/22012035265783 — Khet talab brahman/bachchi yadav</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / MAMOURA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair &amp; Maintenance of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1707002025/WC/20752/RM — RM -  हैण्‍डपंम्‍प रिचार्ज पिट निर्माण पंचम खेरा वरिया वारा खिरक ग्रा मपंचायत ममौरा</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / MAMOURA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1707002025/WC/22012035296696 — Koop recharge pit sarvjanik koop panchamkhera gp mamora</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / MANETHA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair &amp; Maintenance of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1707002030/WC/20384/RM — RM -  नवीन तालाव निर्माण गडरयाना कुआं के पास ग्राम पंचायत मनेथा</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45883</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / BHOPALPURA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1707002031/IF/22012035465907 — Koop richarj kary akhlesh ke kuaa</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / DIRGUWAN</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1707002035/AV/22012034662672 — Aganvadi bhawan Nirman karya Naveen Kendra GP Sunoniya Pashchami</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / SUNOUNIYA WEST</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Prduction of building material (Comm) / Production of building material for Community</t>
+          <t>Prduction of building material (Comm) / Production of Building Material for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1707002035/AV/22012034662725 — Shantidham Nirman karya Rotyana  Adivasi Basti GP Sunoniya Pashchmi</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / SUNOUNIYA WEST</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Prduction of building material (Comm) / Production of building material for Community</t>
+          <t>Prduction of building material (Comm) / Production of Building Material for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1707002035/AV/22012034662726 — Shantidham Nirman karya  GP Sunoniya Pashchmi</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / SUNOUNIYA WEST</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1707002035/IF/22012035552220 — Khet Talab Nirman Karya Seetaram / Nathuram Kushwaha GP Sunoniya West</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45802</v>
@@ -11972,192 +11972,192 @@
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / SUNOUNIYA KHAS</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1707002036/IF/22012035652596 — Kapildhara Koop Nirman Karya Ramlal / Dhille Kushwaha Gram Lidhora Gram Panchayat Sunoniya Khas</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>46013</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / SUNOUNIYA KHAS</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1707002036/IF/22012035652599 — Kapildhara Koop Nirman Karya  Ramlal / Dhille Kushwaha GP Sunoniya Khas</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>46013</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / SUNOUNIYA KHAS</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1707002036/IF/22012035652601 — Kapildhara Koop Nirman Karya Ramlal / Dhille Kushwaha Gram Lidhora Gram Panchayat Sunoniya Khas</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>46013</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / BAMROULI</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1707002040/WC/22012035308819 — SokPit nirman karay Dunda ke kuwa ke Paas gp Bamroli</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45748</v>
@@ -12254,1817 +12254,1958 @@
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / DARRETHA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1707002043/WC/22012035202564 — Jidoubhar kary pipla ki talaiya</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / MADWA JUGALPURA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1707002044/IC/22012034892131 — Sarvjanik Koop Nirman Karya Ragoli GP Madwajugalpura</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / DHILLA</t>
+          <t>PRITHVIPUR / CHANDPURA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1707002046/WC/22012035246003 — परक्यूलेशन टैंक निर्माण कार्य बदीयन हार मौजन ग्राम पंचायत ढिल्ला</t>
+          <t>1707002045/IC/VB/22012034893422 — Sarvjanik Koop Nirman karya Nai Harijan Basti Main GP Chandpura</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>45682</v>
+        <v>46113</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / DHILLA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1707002046/WC/22012035246005 — परक्यूलेशन टैंक निर्माण कार्य बदीयन हार मौजन ग्राम पंचायत ढिल्ला</t>
+          <t>1707002046/WC/22012035246003 — परक्यूलेशन टैंक निर्माण कार्य बदीयन हार मौजन ग्राम पंचायत ढिल्ला</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / DHILLA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1707002046/WC/22012035246395 — parkuletion tank nirman karya bandiyan har moujan</t>
+          <t>1707002046/WC/22012035246005 — परक्यूलेशन टैंक निर्माण कार्य बदीयन हार मौजन ग्राम पंचायत ढिल्ला</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>45683</v>
+        <v>45682</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / SUJANPURA</t>
+          <t>PRITHVIPUR / DHILLA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1707002048/AV/22012034665466 — Khar khari nirman karya amarsingh kalicharan mahendra gp sujanpura</t>
+          <t>1707002046/WC/22012035246395 — parkuletion tank nirman karya bandiyan har moujan</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>45752</v>
+        <v>45683</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / SUJANPURA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1707002048/AV/22012034665467 — Khar khari nirman karya amarsingh kalicharan mahendra gp sujanpura</t>
+          <t>1707002048/AV/22012034665466 — Khar khari nirman karya amarsingh kalicharan mahendra gp sujanpura</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / SUJANPURA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Prduction of building material (Comm) / Production of building material for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
-          <t>Construction of Other Community Building/Assets</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1707002048/AV/22012034667698 — Kharkhari nirman karya</t>
+          <t>1707002048/AV/22012034665467 — Khar khari nirman karya amarsingh kalicharan mahendra gp sujanpura</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>45762</v>
+        <v>45752</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / TATARPURA</t>
+          <t>PRITHVIPUR / SUJANPURA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Prduction of building material (Comm) / Production of Building Material for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1707002049/WC/22012035252764 — Parkuletion Tenk Nirman Karya Mohan Adivasi Ke  ke kuwa ke paas GP Tatarpura</t>
+          <t>1707002048/AV/22012034667698 — Kharkhari nirman karya</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>45451</v>
+        <v>45762</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / GHURARA</t>
+          <t>PRITHVIPUR / TATARPURA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Prduction of building material (Comm) / Production of building material for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
-          <t>Construction of Other Community Building/Assets</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1707002050/AV/22012034664801 — Kharkhari Nirman karya Gauchar Bhoomi Mojipura Bhata GP Ghuarara</t>
+          <t>1707002049/WC/22012035252764 — Parkuletion Tenk Nirman Karya Mohan Adivasi Ke  ke kuwa ke paas GP Tatarpura</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / GHURARA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Prduction of building material (Comm) / Production of Building Material for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1707002050/IF/22012035567632 — khet talab nirman karay ramku  ram natha gp ghurara</t>
+          <t>1707002050/AV/22012034664801 — Kharkhari Nirman karya Gauchar Bhoomi Mojipura Bhata GP Ghuarara</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>45787</v>
+        <v>45451</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / MADIYA</t>
+          <t>PRITHVIPUR / GHURARA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1707002051/FR/22012034324027 — Naveen Talab nirman karay Gatara ke Nale par Bhag 2 gp Madiya</t>
+          <t>1707002050/IF/22012035567632 — khet talab nirman karay ramku  ram natha gp ghurara</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>45641</v>
+        <v>45787</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / MADIYA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1707002051/IF/22012035253246 — Nandan faludhyan braksharopan karya hariram vanshkar ke khet par gp madiya</t>
+          <t>1707002051/FR/22012034324027 — Naveen Talab nirman karay Gatara ke Nale par Bhag 2 gp Madiya</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>45383</v>
+        <v>45641</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / MADIYA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1707002051/IF/22012035518984 — Kup richarj pit Achharumata get ke pass madiya</t>
+          <t>1707002051/IF/22012035253246 — Nandan faludhyan braksharopan karya hariram vanshkar ke khet par gp madiya</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>45748</v>
+        <v>45383</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / MADIYA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1707002051/WC/22012035244245 — Naveen talab nirman Bhav ke nale ke upar gp Madiya</t>
+          <t>1707002051/IF/22012035518984 — Kup richarj pit Achharumata get ke pass madiya</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>45675</v>
+        <v>45748</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / MADIYA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1707002051/WC/22012035306338 — Koop Richargh pit  achrumata bagicha ke pass</t>
+          <t>1707002051/WC/22012035244245 — Naveen talab nirman Bhav ke nale ke upar gp Madiya</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>45748</v>
+        <v>45675</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / MADIYA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1707002051/WH/22012034942990 — Khar khari nirman karay Rajesh Dangi ke kuwa ke paas</t>
+          <t>1707002051/WC/22012035306338 — Koop Richargh pit  achrumata bagicha ke pass</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>45636</v>
+        <v>45748</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / MADIYA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1707002051/WH/22012034942991 — khar khari nirman karay Achhrumata Toriya ke Paas gp Madiya</t>
+          <t>1707002051/WH/22012034942990 — Khar khari nirman karay Rajesh Dangi ke kuwa ke paas</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>45638</v>
+        <v>45636</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / SARSOURA</t>
+          <t>PRITHVIPUR / MADIYA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1707002052/IF/22012035519865 — khet talab nirman karay Rakesh / Gajraj Yadav gp Saraora</t>
+          <t>1707002051/WH/22012034942991 — khar khari nirman karay Achhrumata Toriya ke Paas gp Madiya</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>45748</v>
+        <v>45638</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / BANIYANI</t>
+          <t>PRITHVIPUR / SARSOURA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1707002055/IF/22012035646292 — एक बगिया मॉ के नाम नेहा / देवेन्द्र यादव ग्राम पंचायत बनियानी</t>
+          <t>1707002052/IF/22012035519865 — khet talab nirman karay Rakesh / Gajraj Yadav gp Saraora</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / JERAKHAS</t>
+          <t>PRITHVIPUR / PAPAWNI</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Prduction of building material (Comm) / Production of Building Material for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1707002056/IC/22012034888548 — Kapildhara Koop Nirman karya Ramvati / Mahesh Prasad GP Jerakhas</t>
+          <t>1707002053/AV/VB/22012034669917 — Shanti Dham Nirman karya Bariya Muhalla GP Papawani</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>45451</v>
+        <v>46113</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / JERAKHAS</t>
+          <t>PRITHVIPUR / BANIYANI</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1707002056/IF/22012035442158 — khet talab nirman karay Ratan kushwaha gp Jerakhas</t>
+          <t>1707002055/IF/22012035646292 — एक बगिया मॉ के नाम नेहा / देवेन्द्र यादव ग्राम पंचायत बनियानी</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / CHIRPURA</t>
+          <t>PRITHVIPUR / JERAKHAS</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1707002058/IF/22012035567122 — Khet talab ramsevak /deenbandhu basudev</t>
+          <t>1707002056/IC/22012034888548 — Kapildhara Koop Nirman karya Ramvati / Mahesh Prasad GP Jerakhas</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>45761</v>
+        <v>45451</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / JYORAMORA</t>
+          <t>PRITHVIPUR / JERAKHAS</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1707002059/RC/22012034853142 — सीसी रोड ज्योरमोरा</t>
+          <t>1707002056/IF/22012035442158 — khet talab nirman karay Ratan kushwaha gp Jerakhas</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>45883</v>
+        <v>45748</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / DIGWARKALAN</t>
+          <t>PRITHVIPUR / CHIRPURA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1707002060/AV/22012034667887 — Shantidham Nirman Karya GP Digwarkala</t>
+          <t>1707002058/IF/22012035567122 — Khet talab ramsevak /deenbandhu basudev</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>290000</v>
+        <v>0</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / DIGWARKALAN</t>
+          <t>PRITHVIPUR / JYORAMORA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1707002060/IF/22012035478082 — खेत तालाब निर्माण कार्य पीतम /रग्गे पाल ग्राम पंचायत दिगवारकलां</t>
+          <t>1707002059/RC/22012034853142 — सीसी रोड ज्योरमोरा</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>45748</v>
+        <v>45883</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / DIGWARKALAN</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1707002060/WC/22012035310043 — -हैंडपंप के पास रिचार्ज पिट दिगवार खुर्द</t>
+          <t>1707002060/AV/22012034667887 — Shantidham Nirman Karya GP Digwarkala</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>0</v>
+        <v>290000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / SIMRA KHAS</t>
+          <t>PRITHVIPUR / DIGWARKALAN</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1707002061/IF/22012035552777 — Khet talav lalale kushwaha /anandi gp simra khas</t>
+          <t>1707002060/AV/VB/YD/22012034669826 — Shantidham nirman potni khadan ke pass digwarbhata GP Digwarkalan</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>45761</v>
+        <v>46249</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / SIMRA KHAS</t>
+          <t>PRITHVIPUR / DIGWARKALAN</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1707002061/IF/22012035552804 — Khet talav lalale kushwaha/anandi gp simra khas</t>
+          <t>1707002060/IF/22012035478082 — खेत तालाब निर्माण कार्य पीतम /रग्गे पाल ग्राम पंचायत दिगवारकलां</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / SIMRA BHATA</t>
+          <t>PRITHVIPUR / DIGWARKALAN</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1707002062/AV/22012034668109 — शांतिधाम निर्माण कार्य सिमराभाटा ग्राम पंचायत सिमराभाटा</t>
+          <t>1707002060/WC/22012035310043 — -हैंडपंप के पास रिचार्ज पिट दिगवार खुर्द</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / SIMRA BHATA</t>
+          <t>PRITHVIPUR / SIMRA KHAS</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1707002062/AV/22012034668762 — Shanti Dham nirman karay parpachhit gp simra bhata</t>
+          <t>1707002061/IF/22012035552777 — Khet talav lalale kushwaha /anandi gp simra khas</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>46006</v>
+        <v>45761</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / SIMRA BHATA</t>
+          <t>PRITHVIPUR / SIMRA KHAS</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1707002062/IC/22012034891476 — Sarvjanik koop Nirman karay Besli mata mandir ke paas gp simrabhata</t>
+          <t>1707002061/IF/22012035552804 — Khet talav lalale kushwaha/anandi gp simra khas</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / SIMRA BHATA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1707002062/IC/22012034892832 — Sarvjanik koop Nirman karay Ambedkar Choraha ke Paas Simrabhata</t>
+          <t>1707002062/AV/22012034668109 — शांतिधाम निर्माण कार्य सिमराभाटा ग्राम पंचायत सिमराभाटा</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>45884</v>
+        <v>45761</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / MAJRA SHIVLAL</t>
+          <t>PRITHVIPUR / SIMRA BHATA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Construction of Feeder Canal for Community / Construction of Feeder Canal for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Construction of Canal</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1707002065/IC/22012034889219 — Sarvjanik koop nirman karay Chiyar Toriya par gp Majrashivlal</t>
+          <t>1707002062/AV/22012034668762 — Shanti Dham nirman karay parpachhit gp simra bhata</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>45672</v>
+        <v>46006</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / RAMPURA BHELSI</t>
+          <t>PRITHVIPUR / SIMRA BHATA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1707002066/IF/22012035490154 — Khet talab Nirman ashok yadav /brashbhan rampura bhelsi</t>
+          <t>1707002062/IC/22012034891476 — Sarvjanik koop Nirman karay Besli mata mandir ke paas gp simrabhata</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / RAMPURA BHELSI</t>
+          <t>PRITHVIPUR / SIMRA BHATA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1707002066/IF/22012035490288 — रीचार्जपिट सार्वजनिक कूप शंकरजी मंदिर के पास रमपुरा</t>
+          <t>1707002062/IC/22012034892832 — Sarvjanik koop Nirman karay Ambedkar Choraha ke Paas Simrabhata</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>45761</v>
+        <v>45884</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>PRITHVIPUR / RAMPURA BHELSI</t>
+          <t>PRITHVIPUR / MAJRA SHIVLAL</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Feeder Canal for Community / Construction of Main Canal for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1707002066/IF/22012035546603 — Hend Pump Rechagepit School ke Paas rampura</t>
+          <t>1707002065/IC/22012034889219 — Sarvjanik koop nirman karay Chiyar Toriya par gp Majrashivlal</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>45748</v>
+        <v>45672</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>PRITHVIPUR / RAMPURA BHELSI</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C304" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D304" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E304" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F304" s="1" t="inlineStr">
+        <is>
+          <t>1707002066/IF/22012035490154 — Khet talab Nirman ashok yadav /brashbhan rampura bhelsi</t>
+        </is>
+      </c>
+      <c r="G304" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H304" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I304" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J304" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K304" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>PRITHVIPUR / RAMPURA BHELSI</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C305" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D305" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E305" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F305" s="1" t="inlineStr">
+        <is>
+          <t>1707002066/IF/22012035490288 — रीचार्जपिट सार्वजनिक कूप शंकरजी मंदिर के पास रमपुरा</t>
+        </is>
+      </c>
+      <c r="G305" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H305" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I305" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J305" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K305" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>PRITHVIPUR / RAMPURA BHELSI</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C306" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D306" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E306" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F306" s="1" t="inlineStr">
+        <is>
+          <t>1707002066/IF/22012035546603 — Hend Pump Rechagepit School ke Paas rampura</t>
+        </is>
+      </c>
+      <c r="G306" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H306" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I306" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J306" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K306" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>PRITHVIPUR / RAMPURA BHELSI</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
           <t>2024-2025</t>
         </is>
       </c>
-      <c r="C304" s="1" t="inlineStr">
+      <c r="C307" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D304" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E304" s="1" t="inlineStr">
+      <c r="D307" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
-      <c r="F304" s="1" t="inlineStr">
+      <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1707002066/WC/22012035202552 — Jirodhar karya rotyane ke pass Rampurabhelshi</t>
         </is>
       </c>
-      <c r="G304" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="J304" s="3" t="n">
+      <c r="G307" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H307" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I307" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J307" s="3" t="n">
         <v>45451</v>
       </c>
-      <c r="K304" s="3"/>
+      <c r="K307" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>