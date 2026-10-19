--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K385"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 21:45:56</t>
+          <t>Exported on: 2026-10-19 17:05:40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1327,51 +1327,51 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>41300</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MORENA / AMBAH</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1701001008/FR/22012034322702 — Talav nirman kary hori bai ke dande par</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>1463773.9</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>1344370.9</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45844</v>
@@ -1570,51 +1570,51 @@
       <c r="J38" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K38" s="3" t="n">
         <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>MORENA / AMBAH</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1701001008/FR/22012034322710 — Talav nirman kary kola ki nariya ke pass</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>1496330.6</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>1428586</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45710</v>
@@ -5914,98 +5914,98 @@
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>MORENA / AMBAH</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1701001008/IF/22012034859130 — Bad Rahat Awash nirmad vijendra / munasi kisroli</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>17370</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>MORENA / AMBAH</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1701001008/IF/22012034859147 — Bad Rahat Aawash nirmad shrilal/ munsi kisroli</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>17370</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>46023</v>
@@ -6155,98 +6155,98 @@
       <c r="J133" s="3" t="n">
         <v>44895</v>
       </c>
       <c r="K133" s="3" t="n">
         <v>45131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>MORENA / AMBAH</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1701001008/IF/22012035491272 — khet talab rameswar ke khet mai kisroli</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>MORENA / AMBAH</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1701001008/IF/22012035491319 — khet talab ranchor singh ke khet mai kisroli</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45761</v>
@@ -14002,51 +14002,51 @@
       <c r="J294" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K294" s="3" t="n">
         <v>45966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>MORENA / AMBAH</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1701001008/RC/22012034838677 — cc kharanja nirmad kartarsingh ke makan se mohan singh ke gar tak dhaniram pura</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>55800</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45396</v>
@@ -17407,474 +17407,474 @@
       <c r="J365" s="3" t="n">
         <v>45587</v>
       </c>
       <c r="K365" s="3" t="n">
         <v>46161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>MORENA / AMBAH</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1701001008/WC/22012035323228 — Talab nirman kary hanuman mandir ke bagal me</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>MORENA / AMBAH</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1701001008/WC/22012035323279 — Talab Nirman Kary Katebna ke Dhagre ke pass</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>MORENA / AMBAH</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1701001008/WC/22012035323280 — Talab Nirman Kary neele khai ke pass</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>MORENA / AMBAH</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1701001008/WC/22012035323281 — Talab Nirman Kary Parimal Ke Kua ke Pass</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>MORENA / AMBAH</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1701001008/WC/22012035323282 — Talab Nirman Kary Mkheda Ke Dhagre Ke Pass</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>MORENA / AMBAH</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1701001008/WC/22012035323283 — Talab Nirman Kary Bhori Ki Naiya Ke Pass</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>MORENA / AMBAH</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1701001008/WC/22012035323284 — Talab Nirman Kary Jharna khar ke Piche</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>MORENA / AMBAH</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1701001008/WC/22012035323285 — Talab Nirman Kary Khere Ki Khadiya Ke Pass</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>MORENA / AMBAH</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1701001008/WC/22012035323287 — Talab Nirman Kary Unche Dande Ke Pass</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>MORENA / AMBAH</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1701001008/WC/22012035323288 — Talab Nirman Kary Jasrath Ki Naiya Ke Pass</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45932</v>
@@ -17924,98 +17924,98 @@
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>MORENA / AMBAH</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1701001008/WC/22012035327755 — Talab Nirman Kary Udayveer ke khet ke pass</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>1486703.85</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>1748.16</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>MORENA / AMBAH</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1701001008/WC/22012035327757 — Talab Nirman Kary komal ke khet ke pass</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>1488330.06</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>12422.16</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>46071</v>