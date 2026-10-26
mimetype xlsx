--- v0 (2026-09-07)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K35"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 11:06:05</t>
+          <t>Exported on: 2026-10-26 10:51:54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,192 +273,192 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1701002001/FP/22012034367526 — नाला निर्माण कार्य  भबर सिंह के मकान से मेन नाले तक विनोद के मकान ओर मुकेश के मकान तक बुधारा</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>1301170.39</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44173</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1701002001/IF/22012035279998 — खेत तालाब निर्माण क्षत्रशाल के खेत के पास बुधारा</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>473363.74</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1701002001/IF/22012035308498 — khet talab nirman keshkali k khet me budhara</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>485223.15</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45834</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1701002001/IF/22012035308500 — Khet Talab NIrman nitin k khet me budhara</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>496723.41</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45746</v>
@@ -508,333 +508,333 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45978</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1701002001/IF/IAY/720316 — Construction of IAY House -IAY REG. NO. MP1717624</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>42813</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1701002001/IF/IAY/766507 — Construction of IAY House -IAY REG. NO. MP3260303</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>42813</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1701002001/LD/22012034475132 — चारागाह विकास गोशाला बुधारा</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>750924.49</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>43861</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1701002001/RC/22012034474314 — CC ROAD BALLI KE MAKAN SE DLU KE MAKAN KI</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>10594</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>43742</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1701002001/RC/22012034527716 — khet sadak nirman karya mehdora road se budhara road hote hue porsa road se kheriya tak</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>1498938.25</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44102</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1701002001/RC/22012034827289 — mitti bajari road ki marmat karya mehdora road se budhara ki or</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>7500</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1701002001/WC/22012034616066 — sokhta gadda ramjilal mohalla</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>18200.42</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>44403</v>
@@ -884,51 +884,51 @@
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage- Gov blding premises / Block Plantation of Biodrainage Trees in Government building premises for Community</t>
+          <t>Block Plantation-Biodrainage- Gov blding premises / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1701002001/WC/22012034767948 — ARDHAN DAM NIRAMAN RAMU KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>1499487.84</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44534</v>
@@ -1025,380 +1025,380 @@
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1701002001/WC/22012034868110 — CC CHECK  DAM NO.18</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>1493182.17</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1701002001/WC/22012034868300 — gali plag budhra</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>1499327.13</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>44534</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1701002001/WC/22012034941614 — AMRIT SAROVAR MAHENDRA KE KHET KE PAAS</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>2473471.61</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>44721</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1701002001/WC/22012035167587 — gali plug nirman kary Badi karar ke pass gram panchayat budhara</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>379567.87</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45363</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1701002001/WC/22012035167597 — gali plug nirman kary srikrishan ke khet ke pass gram panchayat budhara</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>379567.87</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45855</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1701002001/WC/22012035255561 — नवीन तालाब निर्माण कार्य छत्रपाल के खेत के पास तरसमा</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1701002001/WC/22012035255563 — नवीन तालाब निर्माण कार्य  शासकीय जमीन पर बुधारा</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>784036.19</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45746</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1701002001/WC/22012035255577 — नवीन तालाब निर्माण कार्य छत्रपाल के खेत के पास बुधारा</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>1485615.42</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45746</v>