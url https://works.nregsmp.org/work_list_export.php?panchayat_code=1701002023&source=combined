--- v0 (2026-09-04)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K140"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 04:52:16</t>
+          <t>Exported on: 2026-10-19 13:08:56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3682,51 +3682,51 @@
       <c r="J82" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K82" s="3" t="n">
         <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1701002023/IF/IAY/209039 — Construction of IAY House -IAY REG. NO. MP1050214</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>668</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>42761</v>
@@ -6378,98 +6378,98 @@
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1701002023/WC/22012035298342 — Dug Well  recharge Kundan Singh</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1701002023/WC/22012035302272 — Dug Well recharge kundan parihar ke kuaa ke pass khoyala</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45761</v>