--- v0 (2026-09-04)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K303"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 09:45:16</t>
+          <t>Exported on: 2026-10-21 17:13:09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1227,51 +1227,51 @@
       <c r="J31" s="3" t="n">
         <v>45195</v>
       </c>
       <c r="K31" s="3" t="n">
         <v>45878</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1701002044/DP/22012034628881 — Maa ki Bagiya Panchyat bhavan k paas dondri</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45567</v>
@@ -2001,147 +2001,147 @@
       <c r="J47" s="3" t="n">
         <v>45145</v>
       </c>
       <c r="K47" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1701002044/FP/22012034633700 — NALA NIRMAN KARYA RAMAVTAR KUSHWAH KE MAKAN SE TALAB KETARAF BADANKI DONDRI</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>1485250.13</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>1465982.43</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45187</v>
       </c>
       <c r="K48" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1701002044/FP/22012034640507 — Nala nirman karya prem singh ke makan se naale ki or nayapura</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1701002044/FP/22012034640508 — Nala nirman karya sikarwar ke pura se naale ki or Samal ka pura</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45453</v>
@@ -2902,192 +2902,192 @@
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1701002044/IF/22012035262765 — तालाब निर्माण कार्य रामकुमार शर्मा के खेत में तेहरा</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1701002044/IF/22012035262791 — खेत तालाब निर्माण कार्य ज्ञान सिंह के खेत में डोंडरी</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1701002044/IF/22012035262797 — खेत तालाब निर्माण कार्य वकील गुर्जर खेत में डोंडरी</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1701002044/IF/22012035262803 — खेत तालाब निर्माण कार्य रामकुमार शर्मा के खेत में तेहरा</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45567</v>
@@ -3531,380 +3531,380 @@
       <c r="J79" s="3" t="n">
         <v>45745</v>
       </c>
       <c r="K79" s="3" t="n">
         <v>46006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1701002044/IF/22012035310234 — नवीन खेत तालाब निर्माण कार्य दाताराम के खेत में डोंडरी</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1701002044/IF/22012035310939 — खेत तालाब निर्माण कार्य सतेंद्र सिंह के खेत में तेहरा</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1701002044/IF/22012035310940 — खेत तालाब निर्माण कार्य अमर सिंह के खेत में तेहरा</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1701002044/IF/22012035310942 — नवीन खेत तालाब निर्माण कार्य रामबाबू माहौर के खेत में तेहरा</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>349740</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>46068</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1701002044/IF/22012035310943 — नवीन खेत तालाब निर्माण कार्य जयराज सिंह के खेत में तेहरा</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>306153</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>46121</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1701002044/IF/22012035310944 — नवीन खेत तालाब निर्माण कार्य श्रीलाल माहौर के खेत में तेहरा</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1701002044/IF/22012035310945 — नवीन खेत तालाब निर्माण कार्य रामसरुप माहौर के खेत में तेहरा</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1701002044/IF/22012035310947 — नवीन खेत तालाब निर्माण कार्य दुर्जना माहौरके खेत में तेहरा</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>305370</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>46121</v>
@@ -13281,51 +13281,51 @@
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1701002044/WC/22012035206920 — naveen talab nirman karya shaskiya jameen par tehara</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45457</v>
@@ -13377,145 +13377,145 @@
       <c r="J283" s="3" t="n">
         <v>45480</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1701002044/WC/22012035219619 — dug pond shashkiy prathmik vidhyalay k pas tehra dondri</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1701002044/WC/22012035221885 — Dug Pond sha pra vidhyalay Tehra ke paas Gram Panchayat Dondari</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1701002044/WC/22012035221887 — Bund nirman kary shantidham ke paas Gram Panchayat Dondari</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45520</v>
@@ -13665,51 +13665,51 @@
       <c r="J289" s="3" t="n">
         <v>45592</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>46167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1701002044/WC/22012035248174 — Naveen khet talab nirman ramkumar k khet par tehara</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45683</v>
@@ -13906,51 +13906,51 @@
       <c r="J294" s="3" t="n">
         <v>45927</v>
       </c>
       <c r="K294" s="3" t="n">
         <v>46148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>MORENA / PORSA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1701002044/WC/22012035318362 — Naveen Talab nirman masjid ke paas dondri</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>1488615.62</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>948767.04</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45923</v>