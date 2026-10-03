--- v0 (2026-08-18)
+++ v1 (2026-10-03)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K179"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-18 17:50:05</t>
+          <t>Exported on: 2026-10-03 17:24:16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -369,51 +369,51 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>43191</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1701003003/AV/22012034568956 — राजीव गांधी सेवा केंद्र मिडिल स्कूल के पास</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>579200</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>136451</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44467</v>
@@ -655,1671 +655,1671 @@
       <c r="J19" s="3" t="n">
         <v>43078</v>
       </c>
       <c r="K19" s="3" t="n">
         <v>43462</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034323580 — talab nirman kaary bamoor bale khar me</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>1484359.94</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034323802 — talab nirmaan kaary khani ke behad me</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324067 — नबीन तलाब निर्माण कार्य  बारी बाले खार मे पुलिया के पास</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>1463586.7</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324068 — naveen talab nirman kaary pamai ke behad me bhanpur</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>1479501.15</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324069 — naveen talab nirman kaary basudev ke ghar ke pas</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>1482847.55</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324070 — naveen talab nirman kaary bakil je khet ke pas jaitpur</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>1476154.75</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324071 — naveen talb nirman kaary ramveer ke khet ke pas jaitpur</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>1472808.35</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324155 — Talab nirman kary bamur ke ped ke pass</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324156 — Talab nirman kary bamur ke ped ke pass</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324157 — Talab nirman kary bamur ke ped ke pass</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>1478664.55</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324158 — Talab nirman kary ramsingh ke behad me</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>1479501.15</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324160 — Talab nirman kary keshav ke khet ke piche</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>1496233.15</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324161 — Talab nirman kary hari singh ke nare me</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>1477827.95</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324162 — Talab nirman kary behad me</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>1476991.35</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324462 — talab nirman kary behad m</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324463 — talab nirman kary behad m</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324464 — talab nirman kary bamure ke ped ke pass</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324465 — talab nirman kary hari sing ke naare me</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324485 — Talab nirman karya keshav ke khet ke pichhe</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324486 — Talab nirman kary raamsingh ke behad me</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324487 — Talab nirman kary bari bale khaar me puliya ke pass</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324488 — Talab nirman kary ramveer ke khet ke pass</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324489 — Talav nirmaan kary basudev ke ghar ke pass</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324490 — Talab nirman karya bakil ke khet ke pass</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324491 — Talab nirman kary paamai ke behad me</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324887 — Talab nirman kary daande ke pass</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>1473377.47</v>
       </c>
       <c r="I45" s="2" t="n">
-        <v>964053.24</v>
+        <v>941607.24</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324888 — Talab nirman kary peepal k ped k pass</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>1461323.04</v>
       </c>
       <c r="I46" s="2" t="n">
-        <v>840820.24</v>
+        <v>788881.24</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324889 — Talab nirman kary hisn ke pass</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>1483262.07</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324890 — Talab nirman kary bahadar ke pass</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>1480566.27</v>
       </c>
       <c r="I48" s="2" t="n">
-        <v>885772.36</v>
+        <v>881074.36</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45845</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324891 — Talab nirman kary nare me</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>1474276.07</v>
       </c>
       <c r="I49" s="2" t="n">
-        <v>783963.24</v>
+        <v>773784.24</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324892 — Talab nirman kary bhanpur me</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>1490450.87</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324893 — Talab nirman kary narsingh ke behad me</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>1488653.67</v>
       </c>
       <c r="I51" s="2" t="n">
-        <v>923076.24</v>
+        <v>895149.24</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324894 — Talab nirman kary suresh singh ke khar me</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>1473377.47</v>
       </c>
       <c r="I52" s="2" t="n">
-        <v>956745.65</v>
+        <v>950220.65</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324895 — Talab nirman kary khere me</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>1488653.67</v>
       </c>
       <c r="I53" s="2" t="n">
-        <v>783963.24</v>
+        <v>768042.24</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324896 — Talab nirman kary chokar ke pass</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>1490658.19</v>
       </c>
       <c r="I54" s="2" t="n">
-        <v>849996.24</v>
+        <v>840861.24</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -5261,51 +5261,51 @@
       <c r="J115" s="3" t="n">
         <v>44314</v>
       </c>
       <c r="K115" s="3" t="n">
         <v>44884</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012034713017 — NWS earthan dam kary baba ji khar me</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>1499124.7</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>1093780.82</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>44491</v>
@@ -5406,51 +5406,51 @@
       <c r="J118" s="3" t="n">
         <v>44481</v>
       </c>
       <c r="K118" s="3" t="n">
         <v>45302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012034713032 — nws earthan dam lembo ke nare me</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>1499277.91</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>1046804.31</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>44491</v>
@@ -7547,239 +7547,239 @@
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035210975 — नबीन तलाब निर्माण कार्य  बारी बाले खार मे पुलिया के पास</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035210981 — नबीन तलाब निर्माण कार्य  बारी बाले खार मे जेतपुर की ओर</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035221711 — Nws parculation tank nirman kary churhel ke behad me</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>1475539.79</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>863980.73</v>
+        <v>863197.73</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45630</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035223232 — parcolation talab nirman kaary mangaliya ke behad me</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035223233 — Parcoletion talab nirman kaary charnu ke behad me</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45567</v>
@@ -7829,427 +7829,427 @@
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035223373 — parcoletion talab nirman kaary sheesham ke khar me</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035223374 — parcoletion talab nirman kaary lamteer ke paas bhanpur</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035223916 — parcoletion talab nirman kaary pilu ke khar me bhanpur</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035240851 — talab nirman kaary bamoor bale khar me</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035296100 — Dugwell recharge pit nirmaan karya bharat ka kua</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035296101 — Dugwell recharge pit nirmaan karya barelal ka kua</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035302508 — Dugwell nirman kaary barelal ke ghar ke samne</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035302515 — daugwell nirman kaary bharat ke kuye par</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035302516 — daugwell nirman kaary bharat ke kuye par</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45761</v>