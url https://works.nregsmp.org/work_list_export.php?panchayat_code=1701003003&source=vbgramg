--- v0 (2026-08-18)
+++ v1 (2026-10-07)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K70"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-18 15:11:23</t>
+          <t>Exported on: 2026-10-07 22:12:36</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1701003003/AV/22012034568956 — राजीव गांधी सेवा केंद्र मिडिल स्कूल के पास</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>579200</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44467</v>
@@ -414,1743 +414,1743 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034323580 — talab nirman kaary bamoor bale khar me</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>1484359.94</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034323802 — talab nirmaan kaary khani ke behad me</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324067 — नबीन तलाब निर्माण कार्य  बारी बाले खार मे पुलिया के पास</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>1463586.7</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324068 — naveen talab nirman kaary pamai ke behad me bhanpur</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>1479501.15</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324069 — naveen talab nirman kaary basudev ke ghar ke pas</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>1482847.55</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324070 — naveen talab nirman kaary bakil je khet ke pas jaitpur</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>1476154.75</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324071 — naveen talb nirman kaary ramveer ke khet ke pas jaitpur</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>1472808.35</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324155 — Talab nirman kary bamur ke ped ke pass</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324156 — Talab nirman kary bamur ke ped ke pass</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324157 — Talab nirman kary bamur ke ped ke pass</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>1478664.55</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324158 — Talab nirman kary ramsingh ke behad me</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>1479501.15</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324160 — Talab nirman kary keshav ke khet ke piche</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>1496233.15</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324161 — Talab nirman kary hari singh ke nare me</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>1477827.95</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324162 — Talab nirman kary behad me</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>1476991.35</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324462 — talab nirman kary behad m</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324463 — talab nirman kary behad m</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324464 — talab nirman kary bamure ke ped ke pass</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324465 — talab nirman kary hari sing ke naare me</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324485 — Talab nirman karya keshav ke khet ke pichhe</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324486 — Talab nirman kary raamsingh ke behad me</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324487 — Talab nirman kary bari bale khaar me puliya ke pass</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324488 — Talab nirman kary ramveer ke khet ke pass</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324489 — Talav nirmaan kary basudev ke ghar ke pass</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324490 — Talab nirman karya bakil ke khet ke pass</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324491 — Talab nirman kary paamai ke behad me</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324887 — Talab nirman kary daande ke pass</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>1473377.47</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324888 — Talab nirman kary peepal k ped k pass</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>1461323.04</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324889 — Talab nirman kary hisn ke pass</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>1483262.07</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324890 — Talab nirman kary bahadar ke pass</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>1480566.27</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45845</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324891 — Talab nirman kary nare me</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>1474276.07</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324892 — Talab nirman kary bhanpur me</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>1490450.87</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324893 — Talab nirman kary narsingh ke behad me</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>1488653.67</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324894 — Talab nirman kary suresh singh ke khar me</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>1473377.47</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324895 — Talab nirman kary khere me</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>1488653.67</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1701003003/FR/22012034324896 — Talab nirman kary chokar ke pass</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>1490658.19</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012034713017 — NWS earthan dam kary baba ji khar me</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>1499124.7</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>44491</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012034713032 — nws earthan dam lembo ke nare me</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>1499277.91</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>44491</v>
@@ -2388,662 +2388,662 @@
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45363</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035210975 — नबीन तलाब निर्माण कार्य  बारी बाले खार मे पुलिया के पास</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035210981 — नबीन तलाब निर्माण कार्य  बारी बाले खार मे जेतपुर की ओर</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035221711 — Nws parculation tank nirman kary churhel ke behad me</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>1475539.79</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45630</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035223232 — parcolation talab nirman kaary mangaliya ke behad me</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035223233 — Parcoletion talab nirman kaary charnu ke behad me</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035223373 — parcoletion talab nirman kaary sheesham ke khar me</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035223374 — parcoletion talab nirman kaary lamteer ke paas bhanpur</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035223916 — parcoletion talab nirman kaary pilu ke khar me bhanpur</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035240851 — talab nirman kaary bamoor bale khar me</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035296100 — Dugwell recharge pit nirmaan karya bharat ka kua</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035296101 — Dugwell recharge pit nirmaan karya barelal ka kua</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035302508 — Dugwell nirman kaary barelal ke ghar ke samne</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035302515 — daugwell nirman kaary bharat ke kuye par</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1701003003/WC/22012035302516 — daugwell nirman kaary bharat ke kuye par</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45761</v>