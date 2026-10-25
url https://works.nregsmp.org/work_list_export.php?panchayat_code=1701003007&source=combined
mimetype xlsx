--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K261"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 15:05:08</t>
+          <t>Exported on: 2026-10-25 13:34:44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2001,333 +2001,333 @@
       <c r="J47" s="3" t="n">
         <v>44523</v>
       </c>
       <c r="K47" s="3" t="n">
         <v>44785</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1701003007/IF/22012035438057 — khet talab nirmaan karya Manoj Shree chand, Baretha</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1701003007/IF/22012035452976 — Khet Talab Nirmaan Karya Ramakant S/O Asharam Singh</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1701003007/IF/22012035498999 — Dugwell Richarge Pit Nirmaan Karya Devendra S/O Jor Singh</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>4698</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1701003007/IF/22012035499259 — Dugwell Richarge Pit Nirmaan Karya Kuldeep Singh S/O Naval Singh</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1701003007/IF/22012035499275 — Dugwell Richarge Pit Nirmaan Karya Dipendra Singh S/O Hariom Singh</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1701003007/IF/22012035499291 — Dugwell Richarge Pit Nirmaan Karya Vishwanath Singh S/O Jayram Sikarwar</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1701003007/IF/22012035499303 — Dugwell Richarge Pit Nirmaan Karya Ran Singh S/O Ramdas Rathor</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45761</v>
@@ -4354,51 +4354,51 @@
       <c r="J96" s="3" t="n">
         <v>42851</v>
       </c>
       <c r="K96" s="3" t="n">
         <v>43376</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1701003007/LD/22012034469340 — चाराहगाह विकास कार्य ग्राम पंचायत बरेठा</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>750924.49</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>671999.62</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>43847</v>
@@ -7707,51 +7707,51 @@
       <c r="J165" s="3" t="n">
         <v>44491</v>
       </c>
       <c r="K165" s="3" t="n">
         <v>44565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1701003007/RC/22012034587291 — सी. सी. नाला निर्माण कार्य  स्वराज भवन से टीकाराम कोरी के घर और मैन रोड के और</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>169350</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>44423</v>
@@ -8195,51 +8195,51 @@
       <c r="J175" s="3" t="n">
         <v>44509</v>
       </c>
       <c r="K175" s="3" t="n">
         <v>45105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1701003007/RS/22012035136996 — सामुदायिक स्वच्छता परिसर निर्माण कार्य -  बरेथा</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>81037</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45862</v>
@@ -9786,98 +9786,98 @@
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>44253</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1701003007/WC/22012034616337 — सोकपिट निर्माण कार्य सियाराम पातीराम के घर के पास( slwm )</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>18200.38</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>1158</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1701003007/WC/22012034616339 — सोकपिट निर्माण कार्य ठकुरी जय सिंह के घर के पास( slwm )</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>18200.38</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>1158</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>44288</v>
@@ -11475,98 +11475,98 @@
       <c r="J243" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>45600</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1701003007/WC/22012035189008 — NWS Talab Nirman Karya Bhuda Behad Ke Pass</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>1434263.43</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>1376056.64</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45366</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1701003007/WC/22012035189009 — NWS Talab Nirman Karya Johiya Jagdeesh ke Khet Ke Pass</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>1445369.08</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>1362559.52</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45366</v>
@@ -11712,98 +11712,98 @@
       <c r="J248" s="3" t="n">
         <v>45493</v>
       </c>
       <c r="K248" s="3" t="n">
         <v>46185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1701003007/WC/22012035317265 — Naveen talab nirmaan karya Sidhh Baba Behad ke pass</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1701003007/WC/22012035317266 — Naveen talab nirmaan karya Kher ke Behad ke pass</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45761</v>