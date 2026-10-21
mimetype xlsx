--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K37"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 14:59:39</t>
+          <t>Exported on: 2026-10-21 17:14:02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -461,333 +461,333 @@
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44603</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1701003007/IF/22012035438057 — khet talab nirmaan karya Manoj Shree chand, Baretha</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1701003007/IF/22012035452976 — Khet Talab Nirmaan Karya Ramakant S/O Asharam Singh</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1701003007/IF/22012035498999 — Dugwell Richarge Pit Nirmaan Karya Devendra S/O Jor Singh</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1701003007/IF/22012035499259 — Dugwell Richarge Pit Nirmaan Karya Kuldeep Singh S/O Naval Singh</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1701003007/IF/22012035499275 — Dugwell Richarge Pit Nirmaan Karya Dipendra Singh S/O Hariom Singh</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1701003007/IF/22012035499291 — Dugwell Richarge Pit Nirmaan Karya Vishwanath Singh S/O Jayram Sikarwar</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1701003007/IF/22012035499303 — Dugwell Richarge Pit Nirmaan Karya Ran Singh S/O Ramdas Rathor</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45761</v>
@@ -978,239 +978,239 @@
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>46149</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1701003007/LD/22012034469340 — चाराहगाह विकास कार्य ग्राम पंचायत बरेठा</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>750924.49</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>43847</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1701003007/RC/22012034587291 — सी. सी. नाला निर्माण कार्य  स्वराज भवन से टीकाराम कोरी के घर और मैन रोड के और</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>169350</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1701003007/RS/22012035136996 — सामुदायिक स्वच्छता परिसर निर्माण कार्य -  बरेथा</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>81037</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45862</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1701003007/WC/22012034616337 — सोकपिट निर्माण कार्य सियाराम पातीराम के घर के पास( slwm )</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>18200.38</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1701003007/WC/22012034616339 — सोकपिट निर्माण कार्य ठकुरी जय सिंह के घर के पास( slwm )</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>18200.38</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>44288</v>
@@ -1260,98 +1260,98 @@
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45208</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1701003007/WC/22012035189008 — NWS Talab Nirman Karya Bhuda Behad Ke Pass</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>1434263.43</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45366</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1701003007/WC/22012035189009 — NWS Talab Nirman Karya Johiya Jagdeesh ke Khet Ke Pass</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>1445369.08</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45366</v>
@@ -1401,98 +1401,98 @@
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1701003007/WC/22012035317265 — Naveen talab nirmaan karya Sidhh Baba Behad ke pass</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1701003007/WC/22012035317266 — Naveen talab nirmaan karya Kher ke Behad ke pass</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45761</v>