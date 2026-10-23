--- v0 (2026-09-07)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K22"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 15:39:32</t>
+          <t>Exported on: 2026-10-23 07:38:52</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -414,380 +414,380 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>46047</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1701003031/IF/IAY/42745 — Construction of IAY House -IAY REG. NO. MP-01-003-031-001/44</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>42235</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1701003031/IF/IAY/48899 — Construction of IAY House -IAY REG. NO. MP-01-003-031-001/45</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>42235</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1701003031/WC/22012035317531 — तालाब निर्माण कार्य पंजाब के बेहड के पास</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>1486282.85</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1701003031/WC/22012035317532 — तालाब निर्माण कार्य गोरे के बेहड मे</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>1487614.4</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1701003031/WC/22012035317533 — तालाब निर्माण कार्य विजय के बेहड मे</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>1487086.37</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1701003031/WC/22012035317534 — तालाब निर्माण कार्य पूरन के  बेहड के पास</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>1486344.72</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1701003031/WC/22012035317535 — तालाब निर्माण कार्य नत्थीलाल के  बेहड मे</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>1488071.4</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1701003031/WC/22012035317536 — तालाब निर्माण कार्य भारत के  बेहड के पास</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>1485254.29</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45761</v>