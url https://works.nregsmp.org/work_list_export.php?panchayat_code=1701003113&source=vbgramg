--- v0 (2026-08-17)
+++ v1 (2026-10-07)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K33"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-17 05:28:52</t>
+          <t>Exported on: 2026-10-07 12:59:51</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -414,634 +414,636 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1701003113/DP/22012034621146 — व्रक्षारोपण कार्य शा. प्रा. शाला जेवराखेड़ा</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1701003113/FP/22012034633979 — नाला निर्माण कार्य मुकेश जाटव के मकान से कमल सिंह जाटव के मकान से होता हुआ अम्बाह रोड की ओर</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>1443448.92</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1701003113/FP/22012034633982 — नाला निर्माण कार्य सीता जाटव के मकान से अमित्तलाल जाटव की ओर</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>1381609.34</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45201</v>
       </c>
-      <c r="K17" s="3"/>
+      <c r="K17" s="3" t="n">
+        <v>46255</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1701003113/FR/22012034324494 — तालाब निर्माण कार्य बलवीर के खेत के पास</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1701003113/IF/22012035312478 — खेत तालाब निर्माण कार्य सत्यवीर के खेत मे</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1701003113/IF/22012035312483 — खेत तालाब निर्माण कार्य अंगूरी के खेत मे</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1701003113/IF/22012035312485 — खेत तालाब निर्माण कार्य भूरा उर्फ नरेन्द्र के खेत मे</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1701003113/IF/22012035312487 — खेत तालाब निर्माण कार्य  श्रीनिवास के खेत मे</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1701003113/IF/22012035312488 — खेत तालाब निर्माण कार्य धर्मेन्द्र के खेत मे</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1701003113/IF/22012035312493 — खेत तालाब निर्माण कार्य सुरेन्द्र के खेत मे</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1701003113/IF/IAY/119205 — Construction of IAY House -IAY REG. NO. MP-01-003-113-001/15</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>42383</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1701003113/IF/IAY/119208 — Construction of IAY House -IAY REG. NO. MP-01-003-113-001/19</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>42383</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1701003113/IF/IAY/199202 — Construction of IAY House -IAY REG. NO. MP-01-003-113-001/81</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>42383</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
@@ -1166,145 +1168,145 @@
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45852</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1701003113/RS/22012035136784 — सामुदायिक स्वच्छता परिसर निर्माण कार्य जेबराखेडा</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>81037</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1701003113/WC/22012035295988 — Dugwell recharge pit nirmaan karya rampadam ke khet ke pass kua</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MORENA / MORENA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1701003113/WC/22012035295997 — Dugwell recharge pit nirmaan karya dharmendra ke khet ke pass kua</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45784</v>