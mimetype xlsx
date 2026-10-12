--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K52"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-17 11:00:35</t>
+          <t>Exported on: 2026-10-12 07:12:44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cyclone shelter for Community / Construction of Cyclone shelter for Community</t>
+          <t>Construction of Cyclone shelter for Community / Construction of Cyclone Shelter for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1701004050/AV/22012034664344 — peripheral ston bund nirman karya hanuman mandir ke pass</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45397</v>
@@ -508,239 +508,239 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1701004050/FP/22012034637534 — patthar nala nirman karya sirmohar ka makan se khar ki or</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>1853411.82</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45309</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1701004050/FR/22012034322658 — Talab nirman karya kuarpur ki pahadi par</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>1491571.83</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45646</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1701004050/FR/22012034322660 — Talab nirman karya naresh ki khoi par kuarpur</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>1487067.74</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45646</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1701004050/FR/22012034322664 — Talab nirman karya dharma ka pura gaon ke pass kuarpur</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>1496920.02</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45646</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1701004050/LD/22012034941987 — Vruksharopan Nirman karya siddh Baba Mandir ke pass Kugarpur</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>309689.07</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45396</v>
@@ -1166,51 +1166,51 @@
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45177</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair &amp; Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1701004050/WC/22012035065457 — एनीकट निर्माण कार्य वन विभाग की बाउंड्री के नाले में  कौवा खो कुगरपुर</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>1900485.34</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45177</v>
@@ -1260,944 +1260,944 @@
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45323</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1701004050/WC/22012035129026 — Rapta nirman karya soddh baba  ke pass kunwarpu</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>1813565.76</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45323</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1701004050/WC/22012035227414 — Navin talab Nirman karya chhoti koke nare per Kugarpur</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1701004050/WC/22012035227415 — Navin talab Nirman karya Chanda ke sare ke upar kunwarpur</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1701004050/WC/22012035227416 — Talab Nirman karya Dharma ke pura ki pahadi per GP  kunwarpur</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1701004050/WC/22012035227419 — Talab Nirman karya Dharma ke pura ki pahadi per GP  kunwarpur</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>2485338.01</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45646</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1701004050/WC/22012035227420 — Navin talab Nirman karya Rinku ke khet ke pass kunwarpur</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>2490499.94</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45646</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1701004050/WC/22012035227421 — Talab Nirman karya pura ke pass kunwarpur</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>2491649.93</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45646</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1701004050/WC/22012035227424 — Talab Nirman karya ghaov ke pass kunwarpur</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>2487477.4</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45646</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1701004050/WC/22012035227425 — Talab Nirman karya chhoti Gau ke upar GP kugar pur</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>2482285.3</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45646</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1701004050/WC/22012035227426 — Talab Nirman karya Chanda ke kho khe nare per kunwarpur</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>2473015.26</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45646</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1701004050/WC/22012035287687 — Talab nirman karya ghatiya ke neche</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>1489186.82</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45979</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1701004050/WC/22012035287690 — Talab nirman karya nale ke pass</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>1491522.99</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45979</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1701004050/WC/22012035287693 — Talab nirman karya aam raste ke pass</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>1494070.14</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45979</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1701004050/WC/22012035287696 — Tlab nirman karya ghur ke pass</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>1489170.46</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45979</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1701004050/WC/22012035329215 — तालाब निर्माण कार्य पिपरी की खोह में कुंवरपुर</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1701004050/WC/22012035329216 — तालाब निर्माण कार्य कुली की खोह में कुंवरपुर</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1701004050/WC/22012035329217 — तलाव निर्माण कार्य चोटी नरी पर सिद्दार पूरा</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1701004050/WC/22012035329218 — तलाव निर्माण कार्य सिद्धार पूरा के पास</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1701/WC/22012035060694 — अमृत सरोवर तालाब निर्माण कार्य कुंअरपुर के बेहड़़ में ग्राम पंचायत कुंअरपुर</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>4042000</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45626</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1701/WC/22012035060783 — अमृत सरोवर तालाब निर्माण कार्य कौआखो के बेहड़़ में ग्राम पंचायत कुंअरपुर</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>4490000</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45626</v>