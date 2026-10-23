--- v0 (2026-08-17)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K51"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-17 02:11:09</t>
+          <t>Exported on: 2026-10-23 17:31:07</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,145 +273,145 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1701004056/AV/22012034658366 — शांती धाम निर्माण कार्य आदिवासी वस्‍ती खडरियापुरा</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>334906.09</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1701004056/AV/22012034658367 — Shanti Dham Nirman Kary Jajipura</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>334906.09</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1701004056/AV/22012034658368 — शांती धाम निर्माण कार्य आदिवासी हरिजन वस्‍ती पहाडगढ</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>334906.09</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45396</v>
@@ -461,991 +461,991 @@
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1701004056/DP/22012034246475 — बाउडी बॉल निर्माण कार्य महिला बाल विकास कार्यालय ग्राम पहाडगढ</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>366000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>43532</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1701004056/DP/22012034623532 — ब़क्षारोपण निर्माण कार्य जरार वालेे शांती धाम में पहाडगढ</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45501</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Diversn Strm Watr Drain for Comm / Repair and maintenance of Diversion Storm Water Drain for Community</t>
+          <t>Repair &amp; maint of Diversn Strm Watr Drain for Comm / Repair &amp; Maintenance of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1701004056/FP/22012034314800 — नाली निर्माण कार्य ईदगाह से लेकर पुल तक ग्राम पहाडगढ</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>1431000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>43532</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/1142393 — Construction of IAY House -IAY REG. NO. MP-01-004-056-002/44</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/1142394 — Construction of IAY House -IAY REG. NO. MP-01-004-056-002/497A</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/1142395 — Construction of IAY House -IAY REG. NO. MP-01-004-056-002/499T</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/1142396 — Construction of IAY House -IAY REG. NO. MP-01-004-056-002/521C</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/196750 — Construction of IAY House -IAY REG. NO. MP-01-004-056-002/191</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/196751 — Construction of IAY House -IAY REG. NO. MP-01-004-056-002/497</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/196752 — Construction of IAY House -IAY REG. NO. MP-01-004-056-002/95</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/196753 — Construction of IAY House -IAY REG. NO. MP-01-004-056-003/011</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/196754 — Construction of IAY House -IAY REG. NO. MP-01-004-056-003/5</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/196755 — Construction of IAY House -IAY REG. NO. MP-01-004-056-003/7</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/36944 — Construction of IAY House -IAY REG. NO. MP-01-004-056-002/129</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/4915559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152066426</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/4915617 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151891406</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/5732234 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152018764</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/5732235 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152018770</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/6237606 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152097159</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/6237787 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152097115</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I35" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J35" s="3" t="n">
-        <v>46141</v>
+        <v>46288</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1701004056/IF/IAY/6237788 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152097116</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>46141</v>
@@ -1495,662 +1495,662 @@
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>44698</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035207456 — Talav Nirman Kary Neem Ke Ped Ke Pass Pahargarh</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>1482391.7</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45526</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035207921 — तालाव निर्माण कार्य पारूआ की खिरकाई के उपर खडरियापुरा</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>1479379.94</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45526</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035207923 — तालाव निर्माण कार्य जमोई वाली नरी पर खडरियापुरा</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>1485594.52</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45526</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035228581 — तालाव निर्माण कार्य विलकूली के उपर पहाडगढ</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>1487437.36</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45729</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035228583 — तालाव निर्माण कार्य पंचमपुरा के  डांडे के बगल में पहाडगढ</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>1473886.08</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45729</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035238489 — तालाव निर्माण कार्य प्‍लांटेशन के पीछे नरी में पहाडगढ</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>1470046.88</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45729</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035238494 — तालाव निर्माण कार्य प्‍लांटेशन के उपरी सिरे में खडरियापुरा</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>1492936.98</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45927</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035238497 — तालाव निर्माण कार्य फॉरेस्‍ट की बाउडी के पास खडरियापुरा</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>1496123.18</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45927</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035238500 — तालाव निर्माण कार्य बरई कोट के भरका के उपर खडरियापुरा</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>1490620.05</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45927</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035238504 — तालाव निर्माण कार्य फॉरेस्‍ट की बाउडी के पीछे खडरियापुरा</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>1487995</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45942</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035238513 — तालाव निर्माण कार्य बडे धो के उपर खडरियापुरा</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>1494420.04</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45942</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035239403 — तालाव निर्माण कार्य बरई कोट उपर मैदान में पहाडगढ</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>1493444.96</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45927</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1701004056/WC/22012035308602 — Amrit sarovar mata mandir ke pas jajipura gp Pahargarh</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>2498854.73</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1701/WC/22012035323654 — Naveen talab nirman karya Bharka ke upar tinor bali nari mai</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>3644000</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>46082</v>