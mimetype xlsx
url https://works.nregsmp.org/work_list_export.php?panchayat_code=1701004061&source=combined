--- v0 (2026-09-03)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K436"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 21:40:44</t>
+          <t>Exported on: 2026-10-26 05:07:06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -845,51 +845,51 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45031</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1701004061/DP/22012034625115 — ब्रक्षारोपण काली माता मंदिर कुसमानी</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>701364.91</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>80946</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45527</v>
@@ -1366,51 +1366,51 @@
       <c r="J34" s="3" t="n">
         <v>43756</v>
       </c>
       <c r="K34" s="3" t="n">
         <v>44234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1701004061/FP/22012034366697 — nali nirman karya hakim ke ghar se mod tak</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>552848.69</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>81468</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>44085</v>
@@ -2794,145 +2794,145 @@
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1701004061/IF/22012035445766 — dug well lovekush ke kuye par</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1701004061/IF/22012035445829 — dug well shyamlala ke kuye pr</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1701004061/IF/22012035445873 — dug well baisram ke kuye par</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45770</v>
@@ -3076,98 +3076,98 @@
         <v>4698</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>46022</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1701004061/IF/22012035650739 — Ek bagiya maa ke nam kusum</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1701004061/IF/22012035650742 — Ek bagiya maa ke nam kusum</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>283818.64</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>46036</v>
@@ -5676,98 +5676,98 @@
       <c r="J124" s="3" t="n">
         <v>43133</v>
       </c>
       <c r="K124" s="3" t="n">
         <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1701004061/IF/IAY/1142401 — Construction of IAY House -IAY REG. NO. MP-01-004-061-004/010</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1701004061/IF/IAY/1142402 — Construction of IAY House -IAY REG. NO. MP-01-004-061-005/9</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>42403</v>
@@ -9151,145 +9151,145 @@
       <c r="J195" s="3" t="n">
         <v>42790</v>
       </c>
       <c r="K195" s="3" t="n">
         <v>43260</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1701004061/IF/IAY/64737 — Construction of IAY House -IAY REG. NO. MP-01-004-061-001/246</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>42326</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1701004061/IF/IAY/64738 — Construction of IAY House -IAY REG. NO. MP-01-004-061-004/03</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>42326</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1701004061/IF/IAY/64740 — Construction of IAY House -IAY REG. NO. MP-01-004-061-005/15</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>42326</v>
@@ -14356,51 +14356,51 @@
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1701004061/RC/22012034658482 — खेत सड़क निर्माण कार्य मुख्य सड़क से नदी तक</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>2494367.77</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>13260</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45205</v>
@@ -15657,51 +15657,51 @@
       <c r="J331" s="3" t="n">
         <v>44204</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>44343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1701004061/WC/22012034618668 — Talav Nirman Karya karakhoi ke pass</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>994522.58</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>364128</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>44268</v>
@@ -19144,944 +19144,944 @@
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1701004061/WC/22012035236365 — talab nirman kary dhoret baba ke pas</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>1492089.11</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>1341258.7</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>46037</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1701004061/WC/22012035236368 — talab nirman dhankai ke pas</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>1489288.03</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>871289.2</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>46037</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1701004061/WC/22012035236370 — talab nirman roond wale jhore ke pas</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1701004061/WC/22012035236371 — talab nirman kary ramdayal wale panna ke pas</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>1492787</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>901613.54</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>46037</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1701004061/WC/22012035236372 — talab nirman kary jhore wale nale ke pas gehtoli</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>1497874.45</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>1338282.22</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>46037</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1701004061/WC/22012035236374 — talab nirman bore wale ke upar</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>1489312.31</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>963233.18</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>46037</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1701004061/WC/22012035317411 — talab nirman kary khair wale nale ke pas</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>45836</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1701004061/WC/22012035317412 — talab nirman kary chaile wale nale ke pas</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>45836</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1701004061/WC/22012035317413 — talab nirman kary karkhoi ke upar</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45836</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1701004061/WC/22012035317415 — talab nirman kary karkhoi kepas</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>45836</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1701004061/WC/22012035317416 — talab nirman kary sutar ke pas</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>45836</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1701004061/WC/22012035317417 — talab nirman kary mahua wale nale par</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45836</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1701004061/WC/22012035317418 — talab nirman kary bor wale nale par</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>45836</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1701004061/WC/22012035317419 — talab nirman kary kohera wale hanuman jike pas</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>45836</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1701004061/WC/22012035317420 — talab nirman kary chole wale nape par</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45836</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1701004061/WC/22012035317421 — talab nirman kary parela ke pas</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>45836</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1701004061/WC/22012035317422 — talab nirman kary tendu wale nale ke pas</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>45836</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1701004061/WC/22012035317423 — talab nirman kary kadhai wale nale ke pas</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45836</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1701004061/WC/22012035317425 — talab nirman kary dho wale nale ke pas</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45836</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>MORENA / PAHADGARH</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1701004061/WC/22012035328128 — PERIPHERAL BUND NIRMAN KARYA NARAYAN YADAV KE bageechi par</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>46048</v>