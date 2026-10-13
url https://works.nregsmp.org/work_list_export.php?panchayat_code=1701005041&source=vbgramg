--- v0 (2026-08-14)
+++ v1 (2026-10-13)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K23"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-14 15:10:20</t>
+          <t>Exported on: 2026-10-13 09:14:45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,145 +273,145 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>MORENA / JOURA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1701005041/AV/22012034661246 — Santhi dham togar ka pura silalapur</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>344082.71</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>MORENA / JOURA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1701005041/AV/22012034661358 — Shanti dham silrpur</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>MORENA / JOURA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1701005041/AV/22012034666147 — Khel maidan kary Hotam singh ka pura Gp Biirunga</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>469349.12</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45761</v>
@@ -555,239 +555,239 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MORENA / JOURA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1701005041/WC/22012035229624 — Prakukeshan tank nirmad karya  mandra ke pass birunga</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MORENA / JOURA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1701005041/WC/22012035249770 — Amrat sarovar nirman kary gonje bali kho silarpur</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MORENA / JOURA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1701005041/WC/22012035249775 — talab nirman kary shyam kho  silarpur</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MORENA / JOURA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1701005041/WC/22012035249776 — talab nirman kary chandaniya  kho  silarpur</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MORENA / JOURA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1701005041/WC/22012035284076 — khet talab nirman kary yogendra /Ramnaresh gp birunga</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>370607.74</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45761</v>