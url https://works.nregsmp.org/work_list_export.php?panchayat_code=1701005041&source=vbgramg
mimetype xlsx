--- v1 (2026-10-13)
+++ v2 (2026-10-13)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K23"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-13 09:14:45</t>
+          <t>Exported on: 2026-10-13 12:35:59</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">