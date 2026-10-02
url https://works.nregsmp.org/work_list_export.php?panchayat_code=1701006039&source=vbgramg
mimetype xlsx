--- v0 (2026-08-15)
+++ v1 (2026-10-02)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K49"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-15 06:17:14</t>
+          <t>Exported on: 2026-10-02 09:46:24</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -367,634 +367,634 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1701006039/AV/22012034665295 — SHANTI DHAM NIRMAN KARY PATEL KA PURA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1701006039/AV/22012034665296 — SHANTI DHAM NIRMAN KARY  SARSBAI KA PURA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>347299.82</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1701006039/AV/22012034665297 — SHANTI DHAM NIRMAN KARY PATEL KA PURA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>347299.82</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1701006039/AV/22012034665528 — SHANTI DHAM NIRMAN KARY PATEL KA PURA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1701006039/AV/22012034665529 — SHANTI DHAM NIRMAN KARY SARSBARI KA PURA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water drain for coastal protection for Community</t>
+          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1701006039/FP/22012034366841 — patthar nali nirmad kary kaptan baghel ke ghar se sukhdeni nadi ki or arroda</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>898925.01</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44078</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1701006039/FP/22012034638860 — kachha nala nirman karya main road se bahara ke pura ki or sarasbai ka pura</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>805797.54</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45362</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1701006039/FP/22012034638862 — pathar nali nirman karya darshan rawat ke ghar se baretha nale ki or pokhar ka pura</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>919605.58</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45365</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1701006039/FR/22012034323770 — TALAB NIRMAN KARY DINESH RAWAT KE KHET KE PAS POKHAR KA PURA ARRODA</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1701006039/FR/22012034324300 — TALAB NIRMAN KARY BASUDEV  KE KHET KE PAS</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1701006039/FR/22012034324719 — TALAB NIRMAN KARY VASUDEV KE KHET KE PAS</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1701006039/FR/22012034324720 — TALAB NIRMAN KARY DINESH RAWAT KE KHET KE PAS</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1701006039/IF/IAY/822643 — Construction of IAY House -IAY REG. NO. MP2512136</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44501</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
@@ -1918,145 +1918,145 @@
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>44078</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1701006039/WC/22012034771344 — khet talab nirmad karya harichanda rawat ke khet main</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>338902.57</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>44379</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1701006039/WC/22012035102805 — rapata nirmad karya banvari  rawat ke khet ke pass   patel ka pura arroda</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>997264.62</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45363</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1701006039/WC/22012035286972 — DUGWELL NIRMAN KARY  ARRODA</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45761</v>