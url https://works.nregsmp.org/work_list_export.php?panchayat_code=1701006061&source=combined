--- v0 (2026-09-04)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K482"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 08:55:47</t>
+          <t>Exported on: 2026-10-21 23:05:27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3927,51 +3927,51 @@
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1701006061/IF/22012034613430 — braksha ropad kary or nandan phal udhyan ramesh,Amrtalal&amp;dulichand dhakar ke khet par</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>142431.49</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>2280</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>44102</v>
@@ -4192,51 +4192,51 @@
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1701006061/IF/22012035366593 — khet talav nirman kary matadeen k khet par</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I93" s="2" t="n">
-        <v>97875</v>
+        <v>96309</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K93" s="3" t="n">
         <v>46175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
@@ -8893,51 +8893,51 @@
       <c r="J191" s="3" t="n">
         <v>43731</v>
       </c>
       <c r="K191" s="3" t="n">
         <v>43972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1701006061/IF/IAY/196785 — Construction of IAY House -IAY REG. NO. MP-01-006-061-001/171</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>42345</v>
@@ -11390,78 +11390,80 @@
       <c r="J242" s="3" t="n">
         <v>42768</v>
       </c>
       <c r="K242" s="3" t="n">
         <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1701006061/IF/IAY/5610269 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151782758</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>21402</v>
+        <v>23802</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45814</v>
       </c>
-      <c r="K243" s="3"/>
+      <c r="K243" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -11486,98 +11488,98 @@
       <c r="J244" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K244" s="3" t="n">
         <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1701006061/IF/IAY/5610824 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151987718</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1701006061/IF/IAY/5642297 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151965340</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45848</v>
@@ -12852,51 +12854,51 @@
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1701006061/LD/22012034950275 — Peripheral Bound Niraman Karya Matadeen ke khet Ke Pass Bikarmpura</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>1455656.42</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>590625.84</v>
+        <v>589320.84</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45733</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>46197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
@@ -13097,51 +13099,51 @@
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1701006061/LD/22012034950280 — Peripheral Bound Niraman Karya Talab Ke Pass Bikarmpura</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>1485744.97</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>464460.9</v>
+        <v>462894.9</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45733</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>46197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>MORENA / KAILARAS</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">