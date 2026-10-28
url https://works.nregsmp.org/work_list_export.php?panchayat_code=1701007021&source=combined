--- v0 (2026-09-05)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K642"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 07:07:03</t>
+          <t>Exported on: 2026-10-28 10:55:22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -461,73 +461,73 @@
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1701007021/DP/22012034623793 — Braksharopan karya dangi baba ke sthan par digwar</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I16" s="2" t="n">
-        <v>191711.44</v>
+        <v>197111.44</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45508</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
@@ -1272,380 +1272,380 @@
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1701007021/FP/22012034634004 — nali nirman kary naebasti devlalpura GP Digwar</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>1499229.23</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>1178420.82</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45152</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1701007021/FP/22012034634005 — nali nirman kary banesh ke ghar se rajaram ke ghar ki or GP Digwar</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>1406540.69</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>667607.13</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45137</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1701007021/FP/22012034638241 — nali nirman kary dhovi mohll se kuaa ki or GP Digwar</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>1495532.16</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>1425147.32</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45360</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1701007021/FR/22012034324613 — Talab nirman karya chokan bale nare ke pass</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>1498753.26</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>1129715.07</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1701007021/FR/22012034324614 — talab nirman karya parsottam ke khet ke pass</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>1499769.75</v>
       </c>
       <c r="I37" s="2" t="n">
-        <v>1225500.4</v>
+        <v>1254300.4</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1701007021/FR/22012034324615 — talab nirman karya bindal ke khet ke pass</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>1498146.27</v>
       </c>
       <c r="I38" s="2" t="n">
-        <v>1184312.01</v>
+        <v>1205012.01</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1701007021/FR/22012034324616 — talab nirman karya mukandi ke khet ke pass</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>1499580.92</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>1113021.61</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1701007021/FR/22012034324617 — talab nirman karya basai khar ke pass</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>1487298.04</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>1335210.97</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45960</v>
@@ -2324,662 +2324,662 @@
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>44217</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035293664 — Khet Talab Nirman Karya Shriram K Khet Me</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035360551 — KHET TALAB SHRIRAM / BADRI KEVAT</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>487408.66</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>404802.87</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035361278 — KHET TALAB KAMMOD SINGH/ SIYA RAM RAWAT</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>493458.04</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>423856.17</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035361343 — KHET TALAB RAJARAM/ GOPAL KEVAT</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>482748.18</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>401670.87</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035361406 — KHET TALAB BHAGWATI/ GOPAL KEVAT</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>493531.28</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035361464 — KHET TALAB KASIRAM/ LABU KEVAT</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>479573.86</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>396450.87</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035425663 — KHET TALAB  LALPATI/GULAB RAWAT</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035428221 — KHET TALAB BHAGWATI/ GOPAL KEVAT2</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>489901.67</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>437950.47</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035428388 — KHET TALAB LALPATI / GULAB RAWAT</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>494954.13</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>431946.87</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035428561 — KHET TALAB NIRMAN BHOORI SINGH / ANGAD KEVAT</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>494954.13</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>439515.87</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035429188 — KHET TALAB NIRMAN AKALU / HARIGYAN PRAJAPATI</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>489901.67</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>416286.87</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035429227 — KHET TALAB NIRMAN RAMESH / SHEETA KEVAT</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>489901.67</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>426204.87</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035429290 — KHET TALAB NIRMAN UMMED / RAMSWARUP KEVAT</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>490906.91</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>418374.87</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/22012035498760 — Khet talav ramsvaroop Kevat</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>299367</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45793</v>
@@ -7630,51 +7630,51 @@
       <c r="J166" s="3" t="n">
         <v>43217</v>
       </c>
       <c r="K166" s="3" t="n">
         <v>43430</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/IAY/1079456 — Construction of IAY House -IAY REG. NO. MP2359014</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>42864</v>
@@ -10566,98 +10566,98 @@
       <c r="J226" s="3" t="n">
         <v>43344</v>
       </c>
       <c r="K226" s="3" t="n">
         <v>43461</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/IAY/195486 — Construction of IAY House -IAY REG. NO. MP-01-007-021-002/14</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>42392</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/IAY/195487 — Construction of IAY House -IAY REG. NO. MP-01-007-021-002/15</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>42392</v>
@@ -12375,51 +12375,51 @@
       <c r="J263" s="3" t="n">
         <v>44704</v>
       </c>
       <c r="K263" s="3" t="n">
         <v>45133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1701007021/IF/IAY/4028061 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148669303</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>15840</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>44704</v>
@@ -23612,98 +23612,98 @@
       <c r="J494" s="3" t="n">
         <v>44910</v>
       </c>
       <c r="K494" s="3" t="n">
         <v>45311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
           <t>1701007021/RC/22012034645307 — rapta nirman kary sunna ke ghar ke pass GP Digwar</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>1484894.63</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>1447019.57</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>45176</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1701007021/RC/22012034645309 — rapta nirman kary dataram ke khet ke pass GP Digwar</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>1445071.93</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>1257674.01</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>45137</v>
@@ -24049,51 +24049,51 @@
       <c r="J503" s="3" t="n">
         <v>45257</v>
       </c>
       <c r="K503" s="3" t="n">
         <v>45931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja Road for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1701007021/RC/22012034659319 — Rapata nirman karya Girraj ke khet ke pas</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>1488563.06</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>1421672.5</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45306</v>
@@ -24143,51 +24143,51 @@
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45152</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1701007021/RC/22012034678200 — rapata nirman kary men rasta  ke pass Digwar</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>1318039.99</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>1258132.03</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45347</v>
@@ -29267,51 +29267,51 @@
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
           <t>1701007021/WC/22012034991666 — manrega watar sed ardan band choti dagar ke pass GP digwar</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>1406798.6</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>1349515.97</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>44886</v>
@@ -30178,98 +30178,98 @@
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
           <t>1701007021/WC/22012035245644 — Talab Nirman Karya Tapu wale nare k pass</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
           <t>1701007021/WC/22012035260769 — Manrega watershed Talab nirman karya Narottam ke khet ke pas GP Digwar</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>1491412.64</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>1328933.47</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>45770</v>