--- v1 (2026-10-28)
+++ v2 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K642"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-28 10:55:22</t>
+          <t>Exported on: 2026-10-28 19:53:17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">