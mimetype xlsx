--- v0 (2026-09-05)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K585"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 12:51:39</t>
+          <t>Exported on: 2026-10-26 21:04:16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -369,51 +369,51 @@
       <c r="J13" s="3" t="n">
         <v>42650</v>
       </c>
       <c r="K13" s="3" t="n">
         <v>42946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1701007024/DP/22012034543389 — maa ki bagiya nirman karya primary school moolchandkapura</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>16011.4</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>11580</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44599</v>
@@ -610,51 +610,51 @@
       <c r="J18" s="3" t="n">
         <v>39664</v>
       </c>
       <c r="K18" s="3" t="n">
         <v>40081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fish Drying Yards for Community / Construction of Fish Drying Yards for Community</t>
+          <t>Construction of Fish Drying Yards for Community / Construction of Fish Drying Yard for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Fish Drying Infrastructure</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1701007024/FR/22012034321577 — Braksharopan nirman karya m s school banawara</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45448</v>
@@ -1229,521 +1229,521 @@
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035465716 — Khet talab Nirman karya beerendra ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>355743</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035465756 — Khet talab Nirman karya ramesh ke ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>351045</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035465775 — Khet talab Nirman karya uttam ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>357831</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035465805 — Khet talab Nirman karya kedar ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>359658</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035465845 — Khet talab Nirman karya Gajanad ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>356787</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035465867 — Khet talab Nirman karya satish ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>356265</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035465881 — Khet talab Nirman karya Girija ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>339039</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035465916 — Khet talab Nirman karya failu ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>357831</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035465930 — Khet talab Nirman prem  ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>353394</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035465985 — Khet talab Nirman karya swaroorp ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>283707</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035467338 — Dug wall Recharge pit ramesh ke pass banwara</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45784</v>
@@ -1795,521 +1795,521 @@
       <c r="J43" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K43" s="3" t="n">
         <v>46135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035467432 — Dug wall Recharge pit deependra ke pass palari</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035467476 — Dug wall Recharge pit binda ke pass habsekapura</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>14355</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035467708 — Khet talab Nirman karya Rahul ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>354177</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035467780 — Khet talab Nirman karya geeta ke khet ke pas GP banwara</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>324945</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035467830 — Khet talab Nirman karya reshma ke khet ke pas GP banwara</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>341649</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035467866 — Khet talab Nirman karya deepak ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>347913</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035467935 — Khet talab Nirman karya yogesh ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>336951</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035468084 — Khet talab Nirman karya tezpql ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>354177</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035471018 — Khet talab Nirman karya Durgesh ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>322857</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035471047 — Khet talab Nirman karya leela ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>293103</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035471060 — Khet talab Nirman karya madhu ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>358875</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45783</v>
@@ -2410,145 +2410,145 @@
       <c r="J56" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K56" s="3" t="n">
         <v>46022</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035508456 — Khet talab Nirman karya raju ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>308763</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035516183 — Khet talab Nirman karya bharoshi ke khet ke pas GP banwara</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>354438</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45819</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035516198 — Khet talab Nirman karya shivcharan ke khet ke pas GP banwara</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>363834</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45819</v>
@@ -2573,51 +2573,51 @@
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035641507 — EK BAGIYA MAA KE NAMESHEELA KEWAT  MP01007024003/4082</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>283818.64</v>
       </c>
       <c r="I60" s="2" t="n">
-        <v>14094</v>
+        <v>39294</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -2667,51 +2667,51 @@
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1701007024/IF/22012035649460 — EK BAGIYA MAA KE NAME RAMSANEHI MP01007024003/4081</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>283818.64</v>
       </c>
       <c r="I62" s="2" t="n">
-        <v>14094</v>
+        <v>39294</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
@@ -17159,98 +17159,98 @@
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja Road for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1701007024/RC/22012034650875 — Rapata nirman karya mata ke mandir ke pas</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>1423906.71</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>1305037.41</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45198</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja Road for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1701007024/RC/22012034650877 — Rapata nirman karya panchayat bhavan ke pas</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>1399989.6</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>1101842.2</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45198</v>
@@ -23927,1132 +23927,1132 @@
       <c r="J501" s="3" t="n">
         <v>45366</v>
       </c>
       <c r="K501" s="3" t="n">
         <v>45572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035206142 — Manrega watershed earthen band nirman karya mehate ke khet ke pas banwara</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035207111 — Manrega watershed earthen band nirman karya mehate ke khet ke pas banwara</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035207119 — Mnrega watershed earthen band nirman karya mehate ke khet  pas mai banwara</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>1491169.95</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035207125 — Manrega watershed earthen band nirman karya utai  ke khet ke pas banwara</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>1498573.86</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035207132 — Manrega watershed earthen band nirman karya Ghooki ke khet ke pas banwara</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>1487097.2</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035207139 — Manrega watershed earthen band nirman karya habsekapura ke khar ke pas</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>1493605.08</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035207407 — Manrega watershed earthen band nirman karya moolchand ka pura har ke pas banwara</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>1483179.1</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035207413 — Manrega watershed earthen band nirman karya Lohe ke khet ke pas banwara</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>1495662.08</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035207423 — Manrega watershed earthen band nirman karya khere ke khet ke pas banwara</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>1487939.34</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035207434 — Manrega watershed earthen band nirman karya khel maidan ke  ke pas gajikheda banwara</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>1491449.15</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035207441 — Manrega watershed earthen band nirman karya Rajdhar ke khet ke pas Gajikheda banwara</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>1489254.25</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035207448 — Manrega watershed earthen band nirman karya Gajikheda  ke behadmai pas banwara</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>1490991.51</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035207453 — Manrega watershed earthen band nirman karya Gajikheda ke har ke behad mai</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>1494923.53</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035207458 — Manrega watershed earthen band nirman karya Baboo ki dagar ke pas banwara</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>1495996.57</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035207486 — Manrega watershed check dem nirman karya habase kapura</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035207499 — Manrega watershed check dem nirman karya habase ke pura  ke behad mai banwara</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035207504 — Manrega watershed check dem nirman karya Ladane ke khet ke pas banwara</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035207507 — Manrega watershed check dem  nirman karya Gopal  ke khet ke pas banwara</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035210977 — Manrega watershed earthen band nirman karya Sofalya ke bandh ke pas banwara</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>1488325.68</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035210983 — Manrega watershed earthen band nirman karya murari ke khet ke pas banwara</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>1494973.76</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035210987 — Manrega watershed earthen band nirman karya Sonu ke khet ke pas banwara</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>1496835.41</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035210989 — Manrega watershed earthen band nirman karya matadeen ke khet ke pas banwara</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>1499984.96</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035210991 — Manrega watershed earthen band nirman karya khabas ke bandh pas banwara</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035210994 — Manrega watershed earthen band nirman karya khabas ke bandh khet ke pas banwara</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>1490992.07</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>45448</v>
@@ -25741,51 +25741,51 @@
       <c r="J539" s="3" t="n">
         <v>45612</v>
       </c>
       <c r="K539" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035222345 — Manrega watershed parkholation tank nirman karya ramdayal ke khet ke pas banwara</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>1424720.26</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>1307039.06</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>45612</v>
@@ -25837,1696 +25837,1696 @@
       <c r="J541" s="3" t="n">
         <v>45612</v>
       </c>
       <c r="K541" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035222347 — Manrega watershed parkholation tank nirman karya amarsingh ke khet ke pas banwara</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035230791 — Manrega watershed parkholation tank nirman karyapooran  ke Bandh ke pas</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>1425749.27</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>858228.34</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035230794 — Manrega watershed parkholation tank nirman karya nekaram ke khet ke pas</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>1363589.83</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>958124.92</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035230797 — Manrega watershed parkholation tank nirman karya vissu ke khet ke pas</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>1412867.81</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>873428.03</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035230800 — Manrega watershed parkholation tank nirman karya vendiram ke khet ke opas</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>1377073.34</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>1255697.89</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035230801 — Manrega watershed parkholation tank nirman Sumer ke khet ke pas</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>1373078.72</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>885667.77</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035230803 — Manrega watershed parkholation tank nirman karya Bhoora ke khet ke pas</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>1450982.88</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>1236813.71</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035261859 — Manrega watershed talab nirman karya Rampal ke behad mai GP Banwara</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035261862 — Manrega watershed talab nirman karya Dinesh ke behad GP Banwara</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035261865 — Manrega watershed talab nirman karya Lakkhe ke behad jhore GP banwara</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035261872 — Manrega watershed talab nirman karya Ramrup ke behad mai GP Banwara</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035261878 — Manrega watershed talab nirman karya Gajadhar ke behad mai GP Banwara</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035261881 — Manrega watershed talab nirman karya Teekaram ke badh mai GP banwara</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035261969 — Manrega watershed talab nirman karya amarsingh ke khet ke pas GPBanwara</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035261971 — Manrega watershed talab nirman karya manpal ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035261974 — Manrega watershed talab nirman karya mahesh ke behad mai GP Banwara</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035261977 — Manrega watershed talab nirman karya khera behad GP Banwara</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035273763 — Khet talab nirman karya rampal ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035273768 — Khet talab nirman karya Kedar ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035273770 — Khet talab nirman karya Failu ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035273773 — Khet talab nirman karya sateesh ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035273779 — Khet talab nirman karya Girija ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035273781 — Khet talab nirman karya Shrinivas ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035273782 — Khet talab nirman karya beerendra ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035288252 — Khet talab nirman karya Naresh ke khet ke pas GP banwara</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035288256 — Khet talab nirman karya ramesh ke khet ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035288258 — Khet talab nirman karya uttam ke khet par GP Banwara</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035288261 — Khet talab nirman karya Babulal ke khet par GP</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035288263 — Khet talab nirman karya Babulal ke khet par GP Banwara</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035293122 — Amrit sarovar Talab nirman karya GP Banwara</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035299363 — Amrit sarovar Talab nirman karya GP Banwara</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>2483153.91</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>1871066.57</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>45819</v>
       </c>
       <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035327064 — Manrega watershed  perkholation Talab nirman karya kalli ke behad mai Gp Banwara</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035327065 — Manrega watershed Talab nirman karya gorya ke behada mai Gp Banwara</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035327066 — Manrega watershed Talab nirman karya khere bale ke pas Banwara</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035327067 — Manrega watershed perkholation Talab nirman karya pati ke behad  ke pas GP Banwara</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
           <t>1701007024/WC/22012035327068 — Manrega watershed Talab nirman karya vissu ke behad  bale ke pas  Banwara</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>45915</v>