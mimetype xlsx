--- v0 (2026-08-13)
+++ v1 (2026-10-04)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K116"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-13 20:05:43</t>
+          <t>Exported on: 2026-10-04 19:46:02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,1085 +273,1085 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1701007060/FP/22012034633031 — nali nirman kary chiroji kushwah ke ghar se ber ki or</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>1499575.33</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1701007060/IF/22012035466053 — Khet talab Nirman karya ranveer ke khet ke pas GP Semana</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1701007060/IF/22012035466908 — Khet talab Nirman karya Raghuraj ke khet ke pas GP Semana</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1701007060/IF/22012035467204 — Khet talab nirman karya Navab ke khet ke pas GP Semana</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1701007060/IF/22012035467251 — Khet talab nirman karya Amarsingh ke khet ke pas GP Semana</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1701007060/IF/22012035467324 — Khet talab Nirman karya Guddi ke khet ke pas GP Semana</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1701007060/IF/22012035467446 — Khet talab Nirman karya lovesingh ke khet ke pas GP Semana</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1701007060/IF/22012035467483 — Khet talab Nirman karya gopal ke khet ke pas GP Semana</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1701007060/IF/22012035467506 — Khet talab nirman karya katori ke khet ke pas GP Semana</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1701007060/IF/22012035467562 — Khet talab Nirman karya Sugharsingh ke khet ke pas GP Semana</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1701007060/IF/22012035468539 — Khet talab Nirman karya Narottam ke khet ke pas GP Semana</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1701007060/IF/22012035499768 — Khet talab nirman karya nirpat ke khet par GP Semana</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1701007060/IF/22012035499776 — Khet talab nirman karya deewan ke khet par GP Semana</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1701007060/IF/22012035499782 — Khet talab nirman karya Rajendra ke khet par GP Semana</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1701007060/IF/22012035499792 — Khet talab nirman karya chironji ke khet par GP Semana</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1701007060/IF/22012035499796 — Khet talab nirman karya geeta ke khet par GP Semana</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1701007060/IF/22012035499803 — Khet talab nirman karya kinta yadav ke khet par GP Semana</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1701007060/IF/22012035499805 — Khet talab nirman karya manmohan  ke khet par GP Semana</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1701007060/IF/22012035499817 — Khet talab nirman karya kaptan ke khet par GP Semana</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1701007060/IF/22012035499823 — Khet talab nirman karya monu ke khet par GP Semana</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1701007060/IF/22012035499849 — Khet talab nirman karya hukam  ke khet par GP Semana</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1701007060/IF/22012035499857 — Khet talab nirman karya ramsakhi  ke khet par GP Semana</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1701007060/IF/22012035508735 — Khet talab Nirman karya Vandana ke khet ke pas GP Semana</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45795</v>
@@ -1448,117 +1448,117 @@
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1701007060/IF/IAY/1502998 — Construction of IAY House -IAY REG. NO. MP3588937</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>43175</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1701007060/IF/IAY/196817 — Construction of IAY House -IAY REG. NO. MP-01-007-060-002/022</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>42415</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
@@ -2012,3200 +2012,3200 @@
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Road for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1701007060/RC/22012034839842 — manrega sudoor / khet sadak nirman main road ashok ke khet se hote hue bhodu jatav ke khet tak</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>2488692.75</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035211207 — Manrega watershed parkholation tank nirman karya mehra bale  nare ke pas khudmas</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>1498454.83</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45546</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035211219 — Manrega watershed parkholation tank nirman karya sai  bale ke khet ke pas khudmas</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>1497893.03</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45546</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035211231 — Manrega watershed earthen band nirman karya bhairo baba bale ke pas khudmas</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>1489713.42</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035211242 — Manrega watershed earthen band nirman karya dehi bale nale par semana</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>1486239.01</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035213502 — Braksharopan nirman karya mata mandir shamsan ghat ke pas Semana</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035219479 — Manrega watershed parkholation tank nirman karya Patawa bale par semna</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>1448351.12</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45546</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035219480 — Manrega watershed parkholation tank nirman karya Cheela bale par semana</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>1451029.67</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45546</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035219481 — Manrega watershed parkholation tank nirman karya Mahuar bale dande par semana</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>1484020.92</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45546</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035219482 — Manrega watershed parkholation tank nirman karya ber bale dande par semana</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>1493325.33</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45546</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035219485 — Manrega watershed parkholation tank nirman karya uncha bale dande ke pas semana</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>1485526.8</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45546</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035219486 — Manrega watershed parkholation tank nirman karya khadar baler  ke pas semana</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>1477938.37</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45546</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035232780 — Manrega watershed earthen band nirman karya talab nirman karya kher bale ke pas semna</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035232782 — Manrega watershed talab nirman karya kher bale  ke pas semna</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035232784 — Manrega watershed talab nirman karya Dho  bale  ke pas semna</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>2482578.17</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035232786 — Manrega watershed talab nirman karya Nari  bale  ke pas semna</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>2133475.34</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035232787 — Manrega watershed talab nirman karya pardesi babool ke bale  ke pas semna</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>2477672.48</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035232788 — Manrega watershed talab nirman karya Dang mai pahadi   ke pas semna</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035232789 — Manrega watershed talab nirman karya kari ghata   ke pas semna</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035232790 — Manrega watershed talab nirman karya kari ghata002 ke bale  ke pas semna</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035232791 — Manrega watershed talab nirman karya Panch parmeshwar   ke pas semna</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035232793 — Manrega watershed talab nirman karya sukhe khair   ke pas semna</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035232794 — Manrega watershed talab nirman karya Nau dande   ke pas semna</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035234551 — Manrega watershed talab nirman karya sukhe khair   ke pas semna</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035241476 — Manrega watershed talab nirman karya sheeshon bale   ke pas khudmas</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035241478 — Manrega watershed talab nirman karya jhinna bale  ke pas khudamas</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035241480 — Manrega watershed talab nirman karya kahad bale  ke pas semna</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035241481 — Manrega watershed talab nirman karya Labeda bale  ke pas semana</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035241483 — Manrega watershed talab nirman karya neemb bale  ke pas semna</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035241485 — Manrega watershed parkholation tank nirman karya cheera bale ke ke pas semna</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035241490 — Manrega watershed parkholation tank nirman karya Heens bale ke ke pas khudmas</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035241493 — Manrega watershed parkholation tank nirman karya kainth bale ke ke pas semna</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035241496 — Manrega watershed parkholation tank nirman karya khar bale ke ke pas semna</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035241498 — Manrega watershed parkholation tank nirman karya gopal bale ke ke pas semna</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035241505 — Manrega watershed  Loose bolder nirman karya khair bali nari ke pas</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035241507 — Manrega watershed Loose bolder nirman karya bans bali nari ke pas semna</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035241509 — Manrega watershed Loose bolder nirman karya jharna bale ke ke pas semna</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035241511 — Manrega watershed Loose bolder nirman karya Raja bale dande ke pas semna</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035241513 — Manrega watershed gali pluge nirman karya semna</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035241514 — Manrega watershed gali pluge nirman karya khudmas</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035242234 — Manrega watershed Gali pluge nirman karya khudmas ke behad</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035242237 — Manrega watershed gali pluge nirman karya yadav ke dhay ke pas khudmas</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035242239 — Manrega watershed gali pluge nirman karya semna</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035268702 — Manrega watershed talab nirman karya kareel bale ke pas GP Semna</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035268708 — Manrega watershed talab nirman karya Jale bale ke pas GP Semna</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035268711 — Manrega watershed talab nirman karya Bande  bale ke pas GP Semna</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035268714 — Manrega watershed talab nirman karya Masoor bale ke pas GP Semna</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035268722 — Manrega watershed talab nirman karya  Jharna bale ke pas GP Semna</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>1477896.21</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45979</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035268730 — Manrega watershed talab nirman karya Patwa bale ke pas GP Semna</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>1465875.41</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45979</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035268738 — Manrega watershed talab nirman karya Dev sthan  ke pas GP Semna</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>1481132.29</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45979</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035268744 — Manrega watershed Gully pluge nirman karya GP Semna</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>1065101.6</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45979</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035268922 — Manrega watershed Gully pluge nirman karya Dhobii bale khar parr  GP Semna</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>1121238.44</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035268924 — Manrega watershed Gilly pluge nirman karya mainde khar par khudmas GP Semna</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>1077405.56</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45979</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035268926 — Manrega watershed  Gully pluge nirman karya jhale bale par GP Semna</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>1099322</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45979</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035274271 — Khet talab nirman karya katori ke khet ke pas GP Semana</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035274273 — Khet talab nirman karya Raghuraj ke khet ke pas GP Semana</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035274274 — Khet talab nirman karya Ranveer ke khet ke pas GP Semana</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035274277 — Khet talab nirman karya Navab ke khet ke pas GP Semana</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035274279 — Khet talab nirman karya Amarsingh ke khet ke pas GP Semana</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035292768 — Khet talab nirman karya sugharsingh ke khet par GP Semana</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035292769 — Khet talab nirman karya Guddi ke khet par GP Semana</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035292770 — Khet talab nirman karya shanti ke khet par GP Semana</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035292771 — Khet talab nirman karya bhuri ke khet par GP Semana</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035292772 — Khet talab nirman karya Rajani ke khet par GP Semana</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035292773 — Amrit Sarovar Talab Nirman karya GP Semana</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035309471 — Amrit Sarovar Talab Nirman karya GP Semana</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035319385 — TALAB NIRMAN  KARYA KAIM BALE KE PAS GP SEMANA</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>MORENA / SABALGARH</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1701007060/WC/22012035319386 — TALAB NIRMAN  KARYA CHHORE DANDE  KE PAS GP SEMANA</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45884</v>