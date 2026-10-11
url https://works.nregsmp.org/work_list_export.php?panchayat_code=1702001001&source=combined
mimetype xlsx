--- v0 (2026-08-16)
+++ v1 (2026-10-11)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K281"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-16 19:41:45</t>
+          <t>Exported on: 2026-10-11 23:57:43</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3770,429 +3770,431 @@
       <c r="J84" s="3" t="n">
         <v>44922</v>
       </c>
       <c r="K84" s="3" t="n">
         <v>45617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>BHIND / ATER</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1702001001/IF/IAY/4520800 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113998024</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45547</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>BHIND / ATER</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1702001001/IF/IAY/4744554 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113997772</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>46155</v>
       </c>
-      <c r="K86" s="3"/>
+      <c r="K86" s="3" t="n">
+        <v>46257</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>BHIND / ATER</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1702001001/IF/IAY/4744557 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113997989</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45565</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>BHIND / ATER</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1702001001/IF/IAY/4744559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113998256</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45565</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>BHIND / ATER</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1702001001/IF/IAY/4753372 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117892156</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45566</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>BHIND / ATER</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1702001001/IF/IAY/4753373 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117892275</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45565</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>BHIND / ATER</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1702001001/IF/IAY/4791373 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142112383</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45970</v>
       </c>
       <c r="K91" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>BHIND / ATER</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1702001001/IF/IAY/4793085 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142314432</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45565</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>BHIND / ATER</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1702001001/IF/IAY/4861650 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113997887</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>16965</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45970</v>
@@ -8092,98 +8094,98 @@
       <c r="J174" s="3" t="n">
         <v>44495</v>
       </c>
       <c r="K174" s="3" t="n">
         <v>44806</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>BHIND / ATER</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1702001001/RC/22012034831051 — c c road  school bale tirahe se ram shankar ke makan ke or taliya ka pura kanera</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>52000</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>50787</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45658</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>BHIND / ATER</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1702001001/RC/22012034831054 — c c road  hanuman mandir ke samane se devendra ke goda ke or gram taliya ka pura kanera</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>33000</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>32184.06</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45665</v>
@@ -12411,145 +12413,145 @@
       <c r="J263" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K263" s="3" t="n">
         <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>BHIND / ATER</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1702001001/WC/22012035301824 — Dug well richarj pit kali mata koop par kanera</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>BHIND / ATER</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1702001001/WC/22012035301830 — Dug well richarj pit Sidhhbaba koop par kanera</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>BHIND / ATER</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1702001001/WC/22012035301838 — Dug well richarj pit nadebalekoop par kanera</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45763</v>