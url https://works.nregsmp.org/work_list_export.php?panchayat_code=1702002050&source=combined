--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K124"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 07:39:53</t>
+          <t>Exported on: 2026-10-25 17:03:58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -367,51 +367,51 @@
         <v>5700</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44269</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BHIND / BHIND</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kitchen Shed / Construction of Kitchen shed Building for Community</t>
+          <t>Constr of Kitchen Shed / Construction of Kitchen Shed for Government School for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Kitchen Shed</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1702002050/AV/22012034534077 — KITCHIN SHED NIRMAN M/S SCHOOL HARKIJAMEH</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>425000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>397827</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44071</v>
@@ -1033,51 +1033,51 @@
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>BHIND / BHIND</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1702002050/IF/22012035483090 — NAVEEN KHET TALAB NIRMAN ARVIND KE KHET PAR</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>2871</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45793</v>
@@ -2007,333 +2007,339 @@
       <c r="J47" s="3" t="n">
         <v>42766</v>
       </c>
       <c r="K47" s="3" t="n">
         <v>43023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>BHIND / BHIND</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1702002050/IF/IAY/5227177 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115149078</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>BHIND / BHIND</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1702002050/IF/IAY/5620980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115137347</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>BHIND / BHIND</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1702002050/IF/IAY/5621066 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115142549</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>6525</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45929</v>
       </c>
-      <c r="K50" s="3"/>
+      <c r="K50" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>BHIND / BHIND</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1702002050/IF/IAY/5621113 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115151965</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>BHIND / BHIND</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1702002050/IF/IAY/5621247 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115142573</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>6525</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45929</v>
       </c>
-      <c r="K52" s="3"/>
+      <c r="K52" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>BHIND / BHIND</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1702002050/IF/IAY/5621779 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115155054</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>4698</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>46069</v>
       </c>
-      <c r="K53" s="3"/>
+      <c r="K53" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>BHIND / BHIND</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1702002050/IF/IAY/5726627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115145528</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>46069</v>