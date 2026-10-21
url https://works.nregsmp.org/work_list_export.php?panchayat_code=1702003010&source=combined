--- v0 (2026-09-06)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K298"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 03:18:51</t>
+          <t>Exported on: 2026-10-21 07:02:09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -518,51 +518,51 @@
       <c r="J16" s="3" t="n">
         <v>44668</v>
       </c>
       <c r="K16" s="3" t="n">
         <v>45167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1702003010/AV/22012034562875 — Naveen krishi uparjan chabutra lawan</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>802553.42</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>771922</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44269</v>
@@ -2177,51 +2177,51 @@
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1702003010/FP/22012034624990 — KACCHA NALA NAJHAR SE RAMKRISHNA KHET KI ORE</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>985248.27</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>793832</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45082</v>
@@ -4338,286 +4338,286 @@
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/22012035533733 — Khet talab nirmad Atendra Singh/pahlad Singh ke khet par</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/22012035546632 — khet talab nirmad karya Rajabhaiya Singh/prahlad Singh</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>48807</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/22012035546705 — khet talab nirmad karya Rajabhaiya Singh/prahlad Singh</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/22012035546746 — khet talab nirmad karya KokSingh/bhikam Singh</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/22012035546965 — KHET TALAB NIRMAN RAJA BAHIYA S/O PAHLAD SINGHKE KHET PAR</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/22012035546979 — KHET TALAB NIRMAN KOK SINGH S/O BHIKAM SINGH KE KHET PAR</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>30276</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45802</v>
@@ -4953,51 +4953,51 @@
       <c r="J109" s="3" t="n">
         <v>42793</v>
       </c>
       <c r="K109" s="3" t="n">
         <v>45074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/IAY/118359 — Construction of IAY House -IAY REG. NO. MP-02-003-010-001/78</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>42390</v>
@@ -5098,51 +5098,51 @@
       <c r="J112" s="3" t="n">
         <v>43903</v>
       </c>
       <c r="K112" s="3" t="n">
         <v>44076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/IAY/207863 — Construction of IAY House -IAY REG. NO. MP1031919</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>42730</v>
@@ -6513,51 +6513,51 @@
       <c r="J141" s="3" t="n">
         <v>44692</v>
       </c>
       <c r="K141" s="3" t="n">
         <v>45495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/IAY/3253214 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1765436</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>44481</v>
@@ -7342,98 +7342,98 @@
       <c r="J158" s="3" t="n">
         <v>44926</v>
       </c>
       <c r="K158" s="3" t="n">
         <v>45587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/IAY/4776695 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126313192</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45553</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/IAY/4779353 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127512010</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45817</v>
@@ -7485,192 +7485,192 @@
       <c r="J161" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K161" s="3" t="n">
         <v>46029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/IAY/4794778 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147409356</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45711</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/IAY/4798008 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148625921</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45711</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/IAY/4801308 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150550876</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45711</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/IAY/4805356 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146404484</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45609</v>
@@ -7771,145 +7771,145 @@
       <c r="J167" s="3" t="n">
         <v>45711</v>
       </c>
       <c r="K167" s="3" t="n">
         <v>46031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/IAY/5275952 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126435465</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>8064</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/IAY/5319460 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148894123</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45733</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/IAY/5326830 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146450589</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45579</v>
@@ -8098,582 +8098,582 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>14418</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>42801</v>
       </c>
       <c r="K174" s="3" t="n">
         <v>43365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/IAY/5720076 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145423218</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/IAY/5873532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147409388</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45733</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/IAY/5873545 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149682489</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>9918</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K177" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/IAY/5873548 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149605119</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45733</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/IAY/5873549 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126319108</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45733</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/IAY/5873550 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126309506</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45733</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/IAY/5873564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148625882</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45733</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/IAY/5873577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148365413</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45733</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/IAY/5873581 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148894053</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>46096</v>
       </c>
       <c r="K183" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/IAY/5873585 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122434032</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/IAY/5873592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145648089</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/IAY/5873608 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144101246</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45733</v>
@@ -10508,98 +10508,98 @@
       <c r="J224" s="3" t="n">
         <v>43748</v>
       </c>
       <c r="K224" s="3" t="n">
         <v>43955</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1702003010/RC/22012034391597 — CC ROAD LOKENDRA SINGH AND NARENDRA SARPANCH KE DWAR SE MANDIR TAK</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>691000</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>117102</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>43445</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1702003010/RC/22012034398657 — CC ROAD SE SCHOOL KE ANDAR</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>465000</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>62520</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>43381</v>
@@ -11566,51 +11566,51 @@
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1702003010/RC/22012034475518 — RCC NALI   NIRMAAN JAGDISH K DWAR SE NALE K PASS</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>1443225.89</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>143978</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>44567</v>
@@ -12244,239 +12244,239 @@
       <c r="J260" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>44862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1702003010/RC/22012034835530 — CC ROAD NIRMAN KARY SURESH KE MAKAN SE UDAY KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>197501</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1702003010/RC/22012034837956 — Cc Road Nirman Rambabu Ke Darbaje Se Nathu Ke Makan Hote Hua Men Road Ki Oor</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>256000</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1702003010/RC/22012034839756 — CC ROAD NIRMAN RAMBABU KE DARBAJE SE NATHU KE MAKAN HOTE HUA MEN ROAD KI OOR</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>98000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1702003010/RC/22012034839757 — CC ROAD NIRMAN KARY SURESH KE MAKAN SE UDAY KE MAKAN KI OOR</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>75000</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>26622</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1702003010/RC/22012034842652 — Cc Road Nirman May Nali Nirman Udayveer Singh Ke Ghar Se Mandir Ki Oor</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>98000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>84564</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45804</v>
@@ -13625,51 +13625,51 @@
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45158</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1702003010/WC/22012035124905 — constructin of Flood/Diversion chhannel for cammunity Atarsingh ke khet se Arvind ke khet tak</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>293689.65</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>2210</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45207</v>
@@ -13770,192 +13770,192 @@
       <c r="J292" s="3" t="n">
         <v>45208</v>
       </c>
       <c r="K292" s="3" t="n">
         <v>46179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1702003010/WC/22012035299849 — DAGBELL RICHAJ NIRMAN KARY BARETA MOHLA  KUAA KE PASS</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>30284.28</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1702003010/WC/22012035299854 — DAGBELL RICHAJ NIRMAN KARY DARAM SALA   KUAA KE PASS</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>30099.53</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1702003010/WC/22012035305200 — DAGBELL RICHAJ NIRMAN KARY BARETA MOHLA  KUAA KE PASS</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>30099.53</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>12945.19</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1702003010/WC/22012035305204 — DAGBELL RICHAJ NIRMAN KARY BAG BALE HANUMAN JI KUAA KE PASS</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>30099.53</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>10857.19</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45793</v>