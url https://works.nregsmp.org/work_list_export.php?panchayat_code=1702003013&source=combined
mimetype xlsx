--- v0 (2026-09-09)
+++ v1 (2026-10-26)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K228"/>
+  <dimension ref="A1:K231"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 20:44:18</t>
+          <t>Exported on: 2026-10-26 13:53:48</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -602,51 +602,51 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1702003013/AV/22012034609592 — boundryball nirmar panchayat bhawann parisar</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>1155000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>62724</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44606</v>
@@ -931,9724 +931,9865 @@
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44655</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1702003013/AV/22012034621864 — shantidham nirmad gram chandrapura</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>289065.78</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>216385.71</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44839</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
-          <t>1702003013/DP/22012034595538 — Amritvatika plantation gram chandrapura 2023-24</t>
+          <t>1702003013/AV/VB/YD/22012034670175 — Construction of Crematorium for 1</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
-        <v>55847.4</v>
+        <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
-        <v>45108</v>
+        <v>46297</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>1702003013/DP/22012034595550 — Amritvatika plantation gram manpura 2023-24</t>
+          <t>1702003013/DP/22012034595538 — Amritvatika plantation gram chandrapura 2023-24</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45108</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Drainage in Water Logged Areas / Drainage of Community Waterlogged Land</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034202730 — nali nirman manpura puliya se nahar tak</t>
+          <t>1702003013/DP/22012034595550 — Amritvatika plantation gram manpura 2023-24</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
-        <v>1498000</v>
+        <v>55847.4</v>
       </c>
       <c r="I29" s="2" t="n">
-        <v>431726.44</v>
+        <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
-        <v>42243</v>
-[...3 lines deleted...]
-      </c>
+        <v>45108</v>
+      </c>
+      <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Storm Water Drains / Construction of Storm Water drain for coastal protection for Community</t>
+          <t>Drainage in Water Logged Areas / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034204196 — naali nirmad kary kuaa se gandhrav valmeek k dwar tak</t>
+          <t>1702003013/FP/22012034202730 — nali nirman manpura puliya se nahar tak</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
-        <v>0</v>
+        <v>1498000</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>0</v>
+        <v>431726.44</v>
       </c>
       <c r="J30" s="3" t="n">
-        <v>42474</v>
-[...1 lines deleted...]
-      <c r="K30" s="3"/>
+        <v>42243</v>
+      </c>
+      <c r="K30" s="3" t="n">
+        <v>42399</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of intrmediate and Link Water Drain-Comm / Construction of intermediate and Link Storm Water Drain for Community</t>
+          <t>Construction of Storm Water Drains / Construction of Storm Water drain for coastal protection for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034361820 — Nala nirman karya Kuaa se Ramkumar balmik ke dwar tak</t>
+          <t>1702003013/FP/22012034204196 — naali nirmad kary kuaa se gandhrav valmeek k dwar tak</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
-        <v>39600</v>
+        <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
-        <v>43462</v>
+        <v>42474</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of intrmediate and Link Water Drain-Comm / Construction of intermediate and Link Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034363374 — कच्चा नाला manpura से sondha की ओर</t>
+          <t>1702003013/FP/22012034361820 — Nala nirman karya Kuaa se Ramkumar balmik ke dwar tak</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
-        <v>726269.88</v>
+        <v>39600</v>
       </c>
       <c r="I32" s="2" t="n">
-        <v>661920</v>
+        <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
-        <v>43784</v>
-[...3 lines deleted...]
-      </c>
+        <v>43462</v>
+      </c>
+      <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034366237 — Kachh naLa nirman manpur se lawan ke or</t>
+          <t>1702003013/FP/22012034363374 — कच्चा नाला manpura से sondha की ओर</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
-        <v>0</v>
+        <v>726269.88</v>
       </c>
       <c r="I33" s="2" t="n">
-        <v>0</v>
+        <v>661920</v>
       </c>
       <c r="J33" s="3" t="n">
-        <v>42867</v>
-[...1 lines deleted...]
-      <c r="K33" s="3"/>
+        <v>43784</v>
+      </c>
+      <c r="K33" s="3" t="n">
+        <v>44865</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water drain for coastal protection for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034366238 — Kachha nala nirman murari ke kua se lawan ke ot</t>
+          <t>1702003013/FP/22012034366237 — Kachh naLa nirman manpur se lawan ke or</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
-        <v>834763.3</v>
+        <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>765320</v>
+        <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
-        <v>44036</v>
-[...3 lines deleted...]
-      </c>
+        <v>42867</v>
+      </c>
+      <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Diversn Strm Watr Drain for Comm / Repair and maintenance of Diversion Storm Water Drain for Community</t>
+          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water drain for coastal protection for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034366239 — Pakka nala nirman mayaram ke dwar se puliya ta</t>
+          <t>1702003013/FP/22012034366238 — Kachha nala nirman murari ke kua se lawan ke ot</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
-        <v>951250.99</v>
+        <v>834763.3</v>
       </c>
       <c r="I35" s="2" t="n">
-        <v>898083</v>
+        <v>765320</v>
       </c>
       <c r="J35" s="3" t="n">
-        <v>44032</v>
+        <v>44036</v>
       </c>
       <c r="K35" s="3" t="n">
-        <v>44865</v>
+        <v>44291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water drain for coastal protection for Community</t>
+          <t>Repair &amp; maint of Diversn Strm Watr Drain for Comm / Repair and maintenance of Diversion Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034367111 — Pakka nala nirman jitwar ke dwar nahar ke or</t>
+          <t>1702003013/FP/22012034366239 — Pakka nala nirman mayaram ke dwar se puliya ta</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
-        <v>0</v>
+        <v>951250.99</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>0</v>
+        <v>898083</v>
       </c>
       <c r="J36" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K36" s="3"/>
+        <v>44032</v>
+      </c>
+      <c r="K36" s="3" t="n">
+        <v>44865</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water drain for coastal protection for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034367160 — कच्चा नाला manpura से sondha की oor</t>
+          <t>1702003013/FP/22012034367111 — Pakka nala nirman jitwar ke dwar nahar ke or</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
-        <v>726267</v>
+        <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
-        <v>43696</v>
+        <v>44058</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of intrmediate and Link Water Drain-Comm / Construction of intermediate and Link Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034624688 — Kool nirman karya Nahar se Murga farm tak</t>
+          <t>1702003013/FP/22012034367160 — कच्चा नाला manpura से sondha की oor</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
-        <v>0</v>
+        <v>726267</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
-        <v>44300</v>
+        <v>43696</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Constr of intrmediate and Link Water Drain-Comm / Construction of intermediate and Link Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034624689 — Kool nirman karya Bamba se Rakesh ke khet tak</t>
+          <t>1702003013/FP/22012034624688 — Kool nirman karya Nahar se Murga farm tak</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
-        <v>494368.56</v>
+        <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
-        <v>420354</v>
+        <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
-        <v>44326</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of intrmediate and Link Water Drain-Comm / Construction of intermediate and Link Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034624771 — kool nirman karya bamba se lekar kaith ka pura hote hue narpal kekhet tak</t>
+          <t>1702003013/FP/22012034624689 — Kool nirman karya Bamba se Rakesh ke khet tak</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
-        <v>0</v>
+        <v>494368.56</v>
       </c>
       <c r="I40" s="2" t="n">
-        <v>0</v>
+        <v>420354</v>
       </c>
       <c r="J40" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K40" s="3"/>
+        <v>44326</v>
+      </c>
+      <c r="K40" s="3" t="n">
+        <v>45036</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034624772 — nala nirman karya manpura se lawan pul ki or</t>
+          <t>1702003013/FP/22012034624771 — kool nirman karya bamba se lekar kaith ka pura hote hue narpal kekhet tak</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
-        <v>744889.1</v>
+        <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
-        <v>625127</v>
+        <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
-        <v>44340</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034625335 — nala nirman karya narotam jatav ke dbar se kool tak kaith ka pura</t>
+          <t>1702003013/FP/22012034624772 — nala nirman karya manpura se lawan pul ki or</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
-        <v>0</v>
+        <v>744889.1</v>
       </c>
       <c r="I42" s="2" t="n">
-        <v>0</v>
+        <v>625127</v>
       </c>
       <c r="J42" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K42" s="3"/>
+        <v>44340</v>
+      </c>
+      <c r="K42" s="3" t="n">
+        <v>45837</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034625337 — pakka nala nirman karya  suresh bhagat ke dbar se brindhaban phoji ke bor tak kaith ka pura</t>
+          <t>1702003013/FP/22012034625335 — nala nirman karya narotam jatav ke dbar se kool tak kaith ka pura</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034625340 — pakka nala nirman karya narotam jatav ke dubar se kool tak</t>
+          <t>1702003013/FP/22012034625337 — pakka nala nirman karya  suresh bhagat ke dbar se brindhaban phoji ke bor tak kaith ka pura</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034625515 — kachcha nala manpura pul se sondha kool tak</t>
+          <t>1702003013/FP/22012034625340 — pakka nala nirman karya narotam jatav ke dubar se kool tak</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
-        <v>1486101.73</v>
+        <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
-        <v>1236744</v>
+        <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
-        <v>44486</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034626702 — Kachha nala nirman makhan k khet se manpura ki ore</t>
+          <t>1702003013/FP/22012034625515 — kachcha nala manpura pul se sondha kool tak</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
-        <v>0</v>
+        <v>1486101.73</v>
       </c>
       <c r="I46" s="2" t="n">
-        <v>0</v>
+        <v>1236744</v>
       </c>
       <c r="J46" s="3" t="n">
-        <v>44456</v>
-[...1 lines deleted...]
-      <c r="K46" s="3"/>
+        <v>44486</v>
+      </c>
+      <c r="K46" s="3" t="n">
+        <v>44865</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034626703 — kool nirman bamba se lekar rajpal singh k khet tk</t>
+          <t>1702003013/FP/22012034626702 — Kachha nala nirman makhan k khet se manpura ki ore</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>44456</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034629037 — kool nirmad bamba se kainth ka pura nirpal singh k khet tk</t>
+          <t>1702003013/FP/22012034626703 — kool nirman bamba se lekar rajpal singh k khet tk</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
-        <v>437557.4</v>
+        <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
-        <v>178704</v>
+        <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
-        <v>44706</v>
-[...3 lines deleted...]
-      </c>
+        <v>44456</v>
+      </c>
+      <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034629038 — kool nirmad naher se murga farm tk</t>
+          <t>1702003013/FP/22012034629037 — kool nirmad bamba se kainth ka pura nirpal singh k khet tk</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
-        <v>0</v>
+        <v>437557.4</v>
       </c>
       <c r="I49" s="2" t="n">
-        <v>0</v>
+        <v>178704</v>
       </c>
       <c r="J49" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K49" s="3"/>
+        <v>44706</v>
+      </c>
+      <c r="K49" s="3" t="n">
+        <v>45837</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034629039 — pakka nala nirmad atar singh k makan se naher tk</t>
+          <t>1702003013/FP/22012034629038 — kool nirmad naher se murga farm tk</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034629040 — kool nirmad bamba se rajpal k khet tk</t>
+          <t>1702003013/FP/22012034629039 — pakka nala nirmad atar singh k makan se naher tk</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
-        <v>437557.4</v>
+        <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
-        <v>194616</v>
+        <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
-        <v>44706</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034629201 — kachha nala nirman kheriya puliya se gajendra singh k khet tk</t>
+          <t>1702003013/FP/22012034629040 — kool nirmad bamba se rajpal k khet tk</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
-        <v>979027.92</v>
+        <v>437557.4</v>
       </c>
       <c r="I52" s="2" t="n">
-        <v>407929</v>
+        <v>194616</v>
       </c>
       <c r="J52" s="3" t="n">
-        <v>45194</v>
+        <v>44706</v>
       </c>
       <c r="K52" s="3" t="n">
         <v>45837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034629202 — kachha nala nirman kheriya puliya se gajendra singh k khet tk</t>
+          <t>1702003013/FP/22012034629201 — kachha nala nirman kheriya puliya se gajendra singh k khet tk</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
-        <v>0</v>
+        <v>979027.92</v>
       </c>
       <c r="I53" s="2" t="n">
-        <v>0</v>
+        <v>407929</v>
       </c>
       <c r="J53" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K53" s="3"/>
+        <v>45194</v>
+      </c>
+      <c r="K53" s="3" t="n">
+        <v>45837</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034629203 — kachha nala nirman kheriya puliya se gajendra singh k khet tk</t>
+          <t>1702003013/FP/22012034629202 — kachha nala nirman kheriya puliya se gajendra singh k khet tk</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034629832 — kool nirmad nahar siddh baba se dulare k khet tk</t>
+          <t>1702003013/FP/22012034629203 — kachha nala nirman kheriya puliya se gajendra singh k khet tk</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
-        <v>44793</v>
+        <v>44665</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034629833 — kool nirmad nahar bhumiya mandir se samar singh k khet tk</t>
+          <t>1702003013/FP/22012034629832 — kool nirmad nahar siddh baba se dulare k khet tk</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>44793</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034629834 — kool nirmad nahar se banke membar k khet tk</t>
+          <t>1702003013/FP/22012034629833 — kool nirmad nahar bhumiya mandir se samar singh k khet tk</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
-        <v>448569.2</v>
+        <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
-        <v>376992</v>
+        <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
-        <v>44832</v>
-[...3 lines deleted...]
-      </c>
+        <v>44793</v>
+      </c>
+      <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034630352 — constr of flood/diversion channel for community nahar sidh baba se nale tk</t>
+          <t>1702003013/FP/22012034629834 — kool nirmad nahar se banke membar k khet tk</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
-        <v>666403.36</v>
+        <v>448569.2</v>
       </c>
       <c r="I58" s="2" t="n">
-        <v>555373</v>
+        <v>376992</v>
       </c>
       <c r="J58" s="3" t="n">
-        <v>45048</v>
+        <v>44832</v>
       </c>
       <c r="K58" s="3" t="n">
-        <v>45837</v>
+        <v>45036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034630353 — constr of flood/diversion channel for community nahar bhumiya baba mandir se chandrapura tk</t>
+          <t>1702003013/FP/22012034630352 — constr of flood/diversion channel for community nahar sidh baba se nale tk</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
-        <v>623235</v>
+        <v>666403.36</v>
       </c>
       <c r="I59" s="2" t="n">
-        <v>484704</v>
+        <v>555373</v>
       </c>
       <c r="J59" s="3" t="n">
-        <v>44893</v>
+        <v>45048</v>
       </c>
       <c r="K59" s="3" t="n">
-        <v>45060</v>
+        <v>45837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034630354 — constr of flood/diversion channel for community nahar se murga farm tk</t>
+          <t>1702003013/FP/22012034630353 — constr of flood/diversion channel for community nahar bhumiya baba mandir se chandrapura tk</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
-        <v>0</v>
+        <v>623235</v>
       </c>
       <c r="I60" s="2" t="n">
-        <v>0</v>
+        <v>484704</v>
       </c>
       <c r="J60" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K60" s="3"/>
+        <v>44893</v>
+      </c>
+      <c r="K60" s="3" t="n">
+        <v>45060</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034631085 — flood diversion chanel manoj k khet se naher tk</t>
+          <t>1702003013/FP/22012034630354 — constr of flood/diversion channel for community nahar se murga farm tk</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
-        <v>461183.26</v>
+        <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
-        <v>45874</v>
+        <v>44836</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034631086 — flood diversion chanel naher se mukesh k khet ki ore</t>
+          <t>1702003013/FP/22012034631085 — flood diversion chanel manoj k khet se naher tk</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
-        <v>450841.72</v>
+        <v>461183.26</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
-        <v>44890</v>
+        <v>45874</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034631088 — flood diversion chanel munna k khet se bhagirath k khet ki ore</t>
+          <t>1702003013/FP/22012034631086 — flood diversion chanel naher se mukesh k khet ki ore</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
-        <v>473021.95</v>
+        <v>450841.72</v>
       </c>
       <c r="I63" s="2" t="n">
-        <v>246636</v>
+        <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
-        <v>45335</v>
-[...3 lines deleted...]
-      </c>
+        <v>44890</v>
+      </c>
+      <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034631092 — flood diversion chanel naher se munna k khet avm rajendra k khet ki ore</t>
+          <t>1702003013/FP/22012034631088 — flood diversion chanel munna k khet se bhagirath k khet ki ore</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
-        <v>441335.74</v>
+        <v>473021.95</v>
       </c>
       <c r="I64" s="2" t="n">
-        <v>370107</v>
+        <v>246636</v>
       </c>
       <c r="J64" s="3" t="n">
-        <v>45112</v>
+        <v>45335</v>
       </c>
       <c r="K64" s="3" t="n">
         <v>45837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
-          <t>1702003013/FP/22012034631093 — flood diversion chanel bamba se shishupal k khet ki ore</t>
+          <t>1702003013/FP/22012034631092 — flood diversion chanel naher se munna k khet avm rajendra k khet ki ore</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
-        <v>481236.85</v>
+        <v>441335.74</v>
       </c>
       <c r="I65" s="2" t="n">
-        <v>305201</v>
+        <v>370107</v>
       </c>
       <c r="J65" s="3" t="n">
-        <v>45163</v>
+        <v>45112</v>
       </c>
       <c r="K65" s="3" t="n">
         <v>45837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IC/22012034387939 — Bamba se lekar kapata Singh ke khet tak</t>
+          <t>1702003013/FP/22012034631093 — flood diversion chanel bamba se shishupal k khet ki ore</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
-        <v>476693.22</v>
+        <v>481236.85</v>
       </c>
       <c r="I66" s="2" t="n">
-        <v>417378</v>
+        <v>305201</v>
       </c>
       <c r="J66" s="3" t="n">
-        <v>44268</v>
+        <v>45163</v>
       </c>
       <c r="K66" s="3" t="n">
-        <v>44371</v>
+        <v>45837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of water course Canal for Community / Repair and Maintenance of water course Canal for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Canal</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IC/22012034387940 — Nahar se lekar murga farm tak</t>
+          <t>1702003013/IC/22012034387939 — Bamba se lekar kapata Singh ke khet tak</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
-        <v>0</v>
+        <v>476693.22</v>
       </c>
       <c r="I67" s="2" t="n">
-        <v>0</v>
+        <v>417378</v>
       </c>
       <c r="J67" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K67" s="3"/>
+        <v>44268</v>
+      </c>
+      <c r="K67" s="3" t="n">
+        <v>44371</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Lining of water courses Canal for Community / Lining of water courses Canal for Community</t>
+          <t>Repair &amp; Maint of water course Canal for Community / Repair and Maintenance of water course Canal for Community</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>Lining of Canal</t>
+          <t>Repair &amp; Maint of Canal</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IC/22012034387941 — Nahar se lekar murga farm tak</t>
+          <t>1702003013/IC/22012034387940 — Nahar se lekar murga farm tak</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>44058</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Lining of water courses Canal for Community / Lining of water courses Canal for Community</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Canal</t>
+          <t>Lining of Canal</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IC/22012034387942 — Bamba se lekar Ramotar ojha ke khet tak</t>
+          <t>1702003013/IC/22012034387941 — Nahar se lekar murga farm tak</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>44058</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/22012034352776 — vrachchha ropan kary shanti dham manpura</t>
+          <t>1702003013/IC/22012034387942 — Bamba se lekar Ramotar ojha ke khet tak</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
-        <v>335000</v>
+        <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
-        <v>24224</v>
+        <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
-        <v>42964</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Nursery Raising / Raising of Nursery for Individuals</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
-          <t>Nursery Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/22012034352794 — vrachchha ropan kary panchayat bhavan k pass manpura</t>
+          <t>1702003013/IF/22012034352776 — vrachchha ropan kary shanti dham manpura</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
-        <v>0</v>
+        <v>335000</v>
       </c>
       <c r="I71" s="2" t="n">
-        <v>0</v>
+        <v>24224</v>
       </c>
       <c r="J71" s="3" t="n">
-        <v>42901</v>
-[...1 lines deleted...]
-      <c r="K71" s="3"/>
+        <v>42964</v>
+      </c>
+      <c r="K71" s="3" t="n">
+        <v>44543</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Nursery Raising / Raising of Nursery for Individuals</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Nursery Development</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/22012034352998 — Vrachchha ropan kary manpura nahar se chandpura ki or</t>
+          <t>1702003013/IF/22012034352794 — vrachchha ropan kary panchayat bhavan k pass manpura</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
-        <v>335000</v>
+        <v>0</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
-        <v>42906</v>
+        <v>42901</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Nursery Raising / Raising of Nursery for Individuals</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
-          <t>Nursery Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/22012034353035 — vrachchha ropan kary panchayat bhavan k pass manpura</t>
+          <t>1702003013/IF/22012034352998 — Vrachchha ropan kary manpura nahar se chandpura ki or</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
-        <v>0</v>
+        <v>335000</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
-        <v>42860</v>
+        <v>42906</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Nursery Raising / Raising of Nursery for Individuals</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Nursery Development</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/22012034353043 — vrachchha ropan kary panchayat bhavan k pass manpura</t>
+          <t>1702003013/IF/22012034353035 — vrachchha ropan kary panchayat bhavan k pass manpura</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
-        <v>335000</v>
+        <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
-        <v>22160</v>
+        <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
-        <v>42945</v>
-[...3 lines deleted...]
-      </c>
+        <v>42860</v>
+      </c>
+      <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/22012034654503 — BIRCHA ROPAN KARYRADHESHYAM KE KHET PAR</t>
+          <t>1702003013/IF/22012034353043 — vrachchha ropan kary panchayat bhavan k pass manpura</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
-        <v>0</v>
+        <v>335000</v>
       </c>
       <c r="I75" s="2" t="n">
-        <v>0</v>
+        <v>22160</v>
       </c>
       <c r="J75" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K75" s="3"/>
+        <v>42945</v>
+      </c>
+      <c r="K75" s="3" t="n">
+        <v>44543</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/22012034655142 — Vrakshropan kary vidhya bai vaijnath singh</t>
+          <t>1702003013/IF/22012034654503 — BIRCHA ROPAN KARYRADHESHYAM KE KHET PAR</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
-        <v>44180</v>
+        <v>44058</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/22012034655449 — Vidhya bai w/o vaijnath ke khet me braksharopan</t>
+          <t>1702003013/IF/22012034655142 — Vrakshropan kary vidhya bai vaijnath singh</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
-        <v>44186</v>
+        <v>44180</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/22012034655455 — Rajendra Singh S/O Hukum Singh ke khet me Braksharopan</t>
+          <t>1702003013/IF/22012034655449 — Vidhya bai w/o vaijnath ke khet me braksharopan</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
-        <v>44188</v>
+        <v>44186</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/22012034655456 — Shishupal singh S/O Sahab Singh ke khet me braksharopan</t>
+          <t>1702003013/IF/22012034655455 — Rajendra Singh S/O Hukum Singh ke khet me Braksharopan</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>44188</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/22012035547415 — Khet talab nirman Lajjaram s/o laxman singh</t>
+          <t>1702003013/IF/22012034655456 — Shishupal singh S/O Sahab Singh ke khet me braksharopan</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
-        <v>45762</v>
+        <v>44188</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/22012035547435 — khet talab nirman mohar singh S/o laxman singh chandpura</t>
+          <t>1702003013/IF/22012035547415 — Khet talab nirman Lajjaram s/o laxman singh</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/22012035551851 — KHET TALAB NIRMAN KARYA LAJJARAM S/O LAXAN SINGH</t>
+          <t>1702003013/IF/22012035547435 — khet talab nirman mohar singh S/o laxman singh chandpura</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/22012035551864 — KHET TALAB NIRMAN KARYA MOHAR SINGH S/O LAJJARAM</t>
+          <t>1702003013/IF/22012035551851 — KHET TALAB NIRMAN KARYA LAJJARAM S/O LAXAN SINGH</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/9993714426 — cattle sed dev Singh s/o kalyan</t>
+          <t>1702003013/IF/22012035551864 — KHET TALAB NIRMAN KARYA MOHAR SINGH S/O LAJJARAM</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
-        <v>42474</v>
+        <v>45762</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/9993726321 — PASHUSED RAMVEER S/O KHEMRAJ</t>
+          <t>1702003013/IF/9993714426 — cattle sed dev Singh s/o kalyan</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
-        <v>11500000000</v>
+        <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
-        <v>42395</v>
+        <v>42474</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/9993726329 — PASHUSED MANOJ S/O MOHARMAN</t>
+          <t>1702003013/IF/9993726321 — PASHUSED RAMVEER S/O KHEMRAJ</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>11500000000</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/9993726331 — PASHUSED SURESH S/O BHAJANLAL</t>
+          <t>1702003013/IF/9993726329 — PASHUSED MANOJ S/O MOHARMAN</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>11500000000</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/9993726336 — PASHUSED HARDEV S/OCHOTELAL</t>
+          <t>1702003013/IF/9993726331 — PASHUSED SURESH S/O BHAJANLAL</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>11500000000</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/9993726344 — PASHUSED SURESH S/O BHAJANLAL</t>
+          <t>1702003013/IF/9993726336 — PASHUSED HARDEV S/OCHOTELAL</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
-        <v>0</v>
+        <v>11500000000</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/9993726349 — PASHUSED RAMCHARAN S/O JANVED</t>
+          <t>1702003013/IF/9993726344 — PASHUSED SURESH S/O BHAJANLAL</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/9993726353 — PASHUSED RAMDEEN S/OGHAMANDILAL</t>
+          <t>1702003013/IF/9993726349 — PASHUSED RAMCHARAN S/O JANVED</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/9993726365 — PASHUSED</t>
+          <t>1702003013/IF/9993726353 — PASHUSED RAMDEEN S/OGHAMANDILAL</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/9993726370 — PASHUSED S/O GHABDU</t>
+          <t>1702003013/IF/9993726365 — PASHUSED</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/9993728183 — PASHUSED RAMOTAR S/O RAMLAAL</t>
+          <t>1702003013/IF/9993726370 — PASHUSED S/O GHABDU</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
-        <v>42474</v>
+        <v>42395</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/9993728194 — PASHUSED SHREERAM S/O KISHAN LAL</t>
+          <t>1702003013/IF/9993728183 — PASHUSED RAMOTAR S/O RAMLAAL</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>42474</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/9993728200 — PASHUSED MANOJ S/O HARCHARAN</t>
+          <t>1702003013/IF/9993728194 — PASHUSED SHREERAM S/O KISHAN LAL</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
-        <v>42395</v>
+        <v>42474</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/9993728208 — PASHUSED RAKESH S/O MAYARAM</t>
+          <t>1702003013/IF/9993728200 — PASHUSED MANOJ S/O HARCHARAN</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
-        <v>115900</v>
+        <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/9993728220 — PASHUSED MAHARAJ SINGH S/O BHABOOTI</t>
+          <t>1702003013/IF/9993728208 — PASHUSED RAKESH S/O MAYARAM</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
-        <v>0</v>
+        <v>115900</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/9993728224 — PASHUSED RAVINDRA S/O VIJAYRAM</t>
+          <t>1702003013/IF/9993728220 — PASHUSED MAHARAJ SINGH S/O BHABOOTI</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/9993728229 — PASHUSED NAHAR SINGH S/O BHABOOTI</t>
+          <t>1702003013/IF/9993728224 — PASHUSED RAVINDRA S/O VIJAYRAM</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/9993728231 — PASHUSED KELASH S/O SURESH</t>
+          <t>1702003013/IF/9993728229 — PASHUSED NAHAR SINGH S/O BHABOOTI</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/9993728248 — pashused chandan s/o</t>
+          <t>1702003013/IF/9993728231 — PASHUSED KELASH S/O SURESH</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/9993728250 — PASHUSED NIROTTAM S/O RAMSAHAY</t>
+          <t>1702003013/IF/9993728248 — pashused chandan s/o</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/9993728254 — PASHUSED MURARI S/O PREETAM SINGH</t>
+          <t>1702003013/IF/9993728250 — PASHUSED NIROTTAM S/O RAMSAHAY</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/9993734624 — pasused niraman</t>
+          <t>1702003013/IF/9993728254 — PASHUSED MURARI S/O PREETAM SINGH</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
-        <v>42304</v>
+        <v>42395</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/IAY/118362 — Construction of IAY House -IAY REG. NO. MP-02-003-013-001/539</t>
+          <t>1702003013/IF/9993734624 — pasused niraman</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
-        <v>14310</v>
+        <v>0</v>
       </c>
       <c r="I106" s="2" t="n">
-        <v>14028</v>
+        <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
-        <v>42741</v>
-[...3 lines deleted...]
-      </c>
+        <v>42304</v>
+      </c>
+      <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/IAY/118363 — Construction of IAY House -IAY REG. NO. MP-02-003-013-001/559</t>
+          <t>1702003013/IF/IAY/118362 — Construction of IAY House -IAY REG. NO. MP-02-003-013-001/539</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I107" s="2" t="n">
-        <v>15408</v>
+        <v>14028</v>
       </c>
       <c r="J107" s="3" t="n">
-        <v>42580</v>
+        <v>42741</v>
       </c>
       <c r="K107" s="3" t="n">
-        <v>43414</v>
+        <v>42794</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/IAY/118364 — Construction of IAY House -IAY REG. NO. MP-02-003-013-002/41</t>
+          <t>1702003013/IF/IAY/118363 — Construction of IAY House -IAY REG. NO. MP-02-003-013-001/559</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I108" s="2" t="n">
-        <v>14028</v>
+        <v>15408</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>42580</v>
       </c>
       <c r="K108" s="3" t="n">
-        <v>42733</v>
+        <v>43414</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/IAY/2347508 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3694734</t>
+          <t>1702003013/IF/IAY/118364 — Construction of IAY House -IAY REG. NO. MP-02-003-013-002/41</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
-        <v>17100</v>
+        <v>14310</v>
       </c>
       <c r="I109" s="2" t="n">
-        <v>16032</v>
+        <v>14028</v>
       </c>
       <c r="J109" s="3" t="n">
-        <v>44111</v>
+        <v>42580</v>
       </c>
       <c r="K109" s="3" t="n">
-        <v>44864</v>
+        <v>42733</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/IAY/2347540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3149006</t>
+          <t>1702003013/IF/IAY/2347508 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3694734</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I110" s="2" t="n">
-        <v>17100</v>
+        <v>16032</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>44111</v>
       </c>
       <c r="K110" s="3" t="n">
-        <v>44296</v>
+        <v>44864</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/IAY/2347541 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3128633</t>
+          <t>1702003013/IF/IAY/2347540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3149006</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I111" s="2" t="n">
-        <v>16068</v>
+        <v>17100</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>44111</v>
       </c>
       <c r="K111" s="3" t="n">
-        <v>44543</v>
+        <v>44296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/IAY/3953267 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143870309</t>
+          <t>1702003013/IF/IAY/2347541 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3128633</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
-        <v>27000</v>
+        <v>17100</v>
       </c>
       <c r="I112" s="2" t="n">
-        <v>0</v>
+        <v>16068</v>
       </c>
       <c r="J112" s="3" t="n">
-        <v>44685</v>
-[...1 lines deleted...]
-      <c r="K112" s="3"/>
+        <v>44111</v>
+      </c>
+      <c r="K112" s="3" t="n">
+        <v>44543</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/IAY/3953497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145871945</t>
+          <t>1702003013/IF/IAY/3953267 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143870309</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
-        <v>18360</v>
+        <v>27000</v>
       </c>
       <c r="I113" s="2" t="n">
-        <v>18343</v>
+        <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
-        <v>45068</v>
-[...3 lines deleted...]
-      </c>
+        <v>44685</v>
+      </c>
+      <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/IAY/3960943 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148343189</t>
+          <t>1702003013/IF/IAY/3953497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145871945</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I114" s="2" t="n">
-        <v>17527</v>
+        <v>18343</v>
       </c>
       <c r="J114" s="3" t="n">
-        <v>44937</v>
+        <v>45068</v>
       </c>
       <c r="K114" s="3" t="n">
-        <v>45161</v>
+        <v>45154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/IAY/4149394 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143870126</t>
+          <t>1702003013/IF/IAY/3960943 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148343189</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I115" s="2" t="n">
-        <v>17680</v>
+        <v>17527</v>
       </c>
       <c r="J115" s="3" t="n">
-        <v>45069</v>
+        <v>44937</v>
       </c>
       <c r="K115" s="3" t="n">
-        <v>45617</v>
+        <v>45161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/IAY/4361961 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148357640</t>
+          <t>1702003013/IF/IAY/4149394 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143870126</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I116" s="2" t="n">
-        <v>15708</v>
+        <v>17680</v>
       </c>
       <c r="J116" s="3" t="n">
-        <v>44937</v>
+        <v>45069</v>
       </c>
       <c r="K116" s="3" t="n">
-        <v>45036</v>
+        <v>45617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/IAY/4764269 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121803018</t>
+          <t>1702003013/IF/IAY/4361961 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148357640</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
-        <v>27000</v>
+        <v>18360</v>
       </c>
       <c r="I117" s="2" t="n">
-        <v>0</v>
+        <v>15708</v>
       </c>
       <c r="J117" s="3" t="n">
-        <v>45548</v>
-[...1 lines deleted...]
-      <c r="K117" s="3"/>
+        <v>44937</v>
+      </c>
+      <c r="K117" s="3" t="n">
+        <v>45036</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/IAY/4764271 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121804590</t>
+          <t>1702003013/IF/IAY/4764269 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121803018</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
-        <v>46058</v>
-[...3 lines deleted...]
-      </c>
+        <v>45548</v>
+      </c>
+      <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/IAY/4805787 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143870252</t>
+          <t>1702003013/IF/IAY/4764271 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121804590</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I119" s="2" t="n">
-        <v>4698</v>
+        <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K119" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/IAY/5258254 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121841657</t>
+          <t>1702003013/IF/IAY/4805787 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143870252</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I120" s="2" t="n">
-        <v>0</v>
+        <v>4698</v>
       </c>
       <c r="J120" s="3" t="n">
-        <v>46034</v>
+        <v>46058</v>
       </c>
       <c r="K120" s="3" t="n">
-        <v>46110</v>
+        <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/IAY/5280848 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121802409</t>
+          <t>1702003013/IF/IAY/5258254 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121841657</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
-        <v>27000</v>
+        <v>23490</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
-        <v>45590</v>
-[...1 lines deleted...]
-      <c r="K121" s="3"/>
+        <v>46034</v>
+      </c>
+      <c r="K121" s="3" t="n">
+        <v>46110</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/IAY/5282557 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145871971</t>
+          <t>1702003013/IF/IAY/5280848 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121802409</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
-        <v>45709</v>
+        <v>45590</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/IAY/542368 — Construction of IAY House -IAY REG. NO. MP3133287</t>
+          <t>1702003013/IF/IAY/5282557 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145871971</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I123" s="2" t="n">
-        <v>14996</v>
+        <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
-        <v>42795</v>
-[...3 lines deleted...]
-      </c>
+        <v>45709</v>
+      </c>
+      <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/IAY/542728 — Construction of IAY House -IAY REG. NO. MP3145887</t>
+          <t>1702003013/IF/IAY/542368 — Construction of IAY House -IAY REG. NO. MP3133287</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>14996</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>42795</v>
       </c>
       <c r="K124" s="3" t="n">
-        <v>43196</v>
+        <v>43201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/IAY/558047 — Construction of IAY House -IAY REG. NO. MP3592605</t>
+          <t>1702003013/IF/IAY/542728 — Construction of IAY House -IAY REG. NO. MP3145887</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I125" s="2" t="n">
-        <v>15136</v>
+        <v>14996</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>42795</v>
       </c>
       <c r="K125" s="3" t="n">
         <v>43196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/IAY/560850 — Construction of IAY House -IAY REG. NO. MP3693205</t>
+          <t>1702003013/IF/IAY/558047 — Construction of IAY House -IAY REG. NO. MP3592605</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I126" s="2" t="n">
-        <v>15480</v>
+        <v>15136</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>42795</v>
       </c>
       <c r="K126" s="3" t="n">
-        <v>43266</v>
+        <v>43196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
-          <t>1702003013/IF/IAY/5630611 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143870199</t>
+          <t>1702003013/IF/IAY/560850 — Construction of IAY House -IAY REG. NO. MP3693205</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
-        <v>27000</v>
+        <v>15030</v>
       </c>
       <c r="I127" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J127" s="3" t="n">
-        <v>45550</v>
-[...1 lines deleted...]
-      <c r="K127" s="3"/>
+        <v>42795</v>
+      </c>
+      <c r="K127" s="3" t="n">
+        <v>43266</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/122 — मेंड बंधान निर्माण रामप्रकाश /ववलूप्रसाद</t>
+          <t>1702003013/IF/IAY/5630611 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143870199</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
-        <v>32000</v>
+        <v>27000</v>
       </c>
       <c r="I128" s="2" t="n">
-        <v>29666</v>
+        <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
-        <v>39979</v>
-[...3 lines deleted...]
-      </c>
+        <v>45550</v>
+      </c>
+      <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034265943 — MEDBANDAN RAMSWROOP S/O MOTISINGH</t>
+          <t>1702003013/IF/VB/YD/22012035665612 — Constr of NADEP Compost structure for 2</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
-        <v>42395</v>
+        <v>46297</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034265949 — MEDBANDAN SURESH S/O BHAJANLAL</t>
+          <t>1702003013/LD/122 — मेंड बंधान निर्माण रामप्रकाश /ववलूप्रसाद</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
-        <v>0</v>
+        <v>32000</v>
       </c>
       <c r="I130" s="2" t="n">
-        <v>0</v>
+        <v>29666</v>
       </c>
       <c r="J130" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K130" s="3"/>
+        <v>39979</v>
+      </c>
+      <c r="K130" s="3" t="n">
+        <v>39979</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034265951 — MEDBANDAN S/O</t>
+          <t>1702003013/LD/22012034265943 — MEDBANDAN RAMSWROOP S/O MOTISINGH</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034265953 — MEDBANDAN  HARDEV S/OCHOTELAL</t>
+          <t>1702003013/LD/22012034265949 — MEDBANDAN SURESH S/O BHAJANLAL</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034265954 — MEDBANDAN BABULAL S/ORAMLAL</t>
+          <t>1702003013/LD/22012034265951 — MEDBANDAN S/O</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034552923 — medvandhan karya nathu singh s/o hukam singh ke khet par</t>
+          <t>1702003013/LD/22012034265953 — MEDBANDAN  HARDEV S/OCHOTELAL</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
-        <v>35807.62</v>
+        <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
-        <v>44300</v>
+        <v>42395</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034552924 — medvandhan karya nathu singh s/o hukam singh ke khet par</t>
+          <t>1702003013/LD/22012034265954 — MEDBANDAN BABULAL S/ORAMLAL</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
-        <v>40033.59</v>
+        <v>0</v>
       </c>
       <c r="I135" s="2" t="n">
-        <v>27792</v>
+        <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
-        <v>44518</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034552925 — medvandhan karya nathu singh s/o hukam singh ke khet par</t>
+          <t>1702003013/LD/22012034552923 — medvandhan karya nathu singh s/o hukam singh ke khet par</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
-        <v>43146.07</v>
+        <v>35807.62</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034552927 — medbadhan karya baijnath singh s/o malikhan singh ke khet par</t>
+          <t>1702003013/LD/22012034552924 — medvandhan karya nathu singh s/o hukam singh ke khet par</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
-        <v>33800.04</v>
+        <v>40033.59</v>
       </c>
       <c r="I137" s="2" t="n">
-        <v>24318</v>
+        <v>27792</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K137" s="3" t="n">
         <v>44591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034552928 — Medvandhan kary Virendra Singh  s/0 hukam singh  ke khet par</t>
+          <t>1702003013/LD/22012034552925 — medvandhan karya nathu singh s/o hukam singh ke khet par</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
-        <v>44226.09</v>
+        <v>43146.07</v>
       </c>
       <c r="I138" s="2" t="n">
-        <v>32424</v>
+        <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
-        <v>44518</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034552929 — medbandan karya bacchu singh s/o hukam singh ke khet  par</t>
+          <t>1702003013/LD/22012034552927 — medbadhan karya baijnath singh s/o malikhan singh ke khet par</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
-        <v>39082.48</v>
+        <v>33800.04</v>
       </c>
       <c r="I139" s="2" t="n">
-        <v>25476</v>
+        <v>24318</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K139" s="3" t="n">
-        <v>44612</v>
+        <v>44591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034552932 — medbadhan karya  ramotarsingh s/o hukam singh ke khet par</t>
+          <t>1702003013/LD/22012034552928 — Medvandhan kary Virendra Singh  s/0 hukam singh  ke khet par</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
-        <v>47466.15</v>
+        <v>44226.09</v>
       </c>
       <c r="I140" s="2" t="n">
-        <v>31266</v>
+        <v>32424</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K140" s="3" t="n">
         <v>44612</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034552936 — Medhvandan kary Radheshyam  s/0 hukam singh ke khet par</t>
+          <t>1702003013/LD/22012034552929 — medbandan karya bacchu singh s/o hukam singh ke khet  par</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
-        <v>50706.2</v>
+        <v>39082.48</v>
       </c>
       <c r="I141" s="2" t="n">
-        <v>32424</v>
+        <v>25476</v>
       </c>
       <c r="J141" s="3" t="n">
-        <v>44483</v>
+        <v>44518</v>
       </c>
       <c r="K141" s="3" t="n">
-        <v>44496</v>
+        <v>44612</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034552937 — medbandhan karya jogendra singh s/o jitawar singh ke khet par</t>
+          <t>1702003013/LD/22012034552932 — medbadhan karya  ramotarsingh s/o hukam singh ke khet par</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
-        <v>44226.09</v>
+        <v>47466.15</v>
       </c>
       <c r="I142" s="2" t="n">
-        <v>33582</v>
+        <v>31266</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K142" s="3" t="n">
-        <v>44591</v>
+        <v>44612</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034552950 — medvandhan karya  vidhya bai w/0 vaijnath singh ke khet par</t>
+          <t>1702003013/LD/22012034552936 — Medhvandan kary Radheshyam  s/0 hukam singh ke khet par</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
-        <v>48546.16</v>
+        <v>50706.2</v>
       </c>
       <c r="I143" s="2" t="n">
-        <v>39372</v>
+        <v>32424</v>
       </c>
       <c r="J143" s="3" t="n">
-        <v>44518</v>
+        <v>44483</v>
       </c>
       <c r="K143" s="3" t="n">
-        <v>44591</v>
+        <v>44496</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034552952 — medvandhan karya  vidhya bai w/0 vaijnath singh ke khet par</t>
+          <t>1702003013/LD/22012034552937 — medbandhan karya jogendra singh s/o jitawar singh ke khet par</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
-        <v>0</v>
+        <v>44226.09</v>
       </c>
       <c r="I144" s="2" t="n">
-        <v>0</v>
+        <v>33582</v>
       </c>
       <c r="J144" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K144" s="3"/>
+        <v>44518</v>
+      </c>
+      <c r="K144" s="3" t="n">
+        <v>44591</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034552958 — medvandhan karya  vidhya bai w/0 vaijnath singh ke khet par</t>
+          <t>1702003013/LD/22012034552950 — medvandhan karya  vidhya bai w/0 vaijnath singh ke khet par</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
-        <v>0</v>
+        <v>48546.16</v>
       </c>
       <c r="I145" s="2" t="n">
-        <v>0</v>
+        <v>39372</v>
       </c>
       <c r="J145" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K145" s="3"/>
+        <v>44518</v>
+      </c>
+      <c r="K145" s="3" t="n">
+        <v>44591</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034552964 — medbandhan karya kishori  s/o  hardayal ke khet par</t>
+          <t>1702003013/LD/22012034552952 — medvandhan karya  vidhya bai w/0 vaijnath singh ke khet par</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034552968 — medbandhan karya ashok s/o munshi</t>
+          <t>1702003013/LD/22012034552958 — medvandhan karya  vidhya bai w/0 vaijnath singh ke khet par</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034552972 — Medvandhan kary Dataram   s/0 phuljari ke khet par</t>
+          <t>1702003013/LD/22012034552964 — medbandhan karya kishori  s/o  hardayal ke khet par</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034552973 — medbandhan karya abdesh s/o rajaram ke khet par</t>
+          <t>1702003013/LD/22012034552968 — medbandhan karya ashok s/o munshi</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034552978 — medbadha  karya vijaypal s/o rajaram ke khet par</t>
+          <t>1702003013/LD/22012034552972 — Medvandhan kary Dataram   s/0 phuljari ke khet par</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034552979 — Medvandhan kary Asharam   s/0 phuljari ke khet par</t>
+          <t>1702003013/LD/22012034552973 — medbandhan karya abdesh s/o rajaram ke khet par</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034552984 — medvandhan karya phudilal s/o matadeen</t>
+          <t>1702003013/LD/22012034552978 — medbadha  karya vijaypal s/o rajaram ke khet par</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034552986 — Medvandhan kary manoj   s/0 Harcharan ke khet par</t>
+          <t>1702003013/LD/22012034552979 — Medvandhan kary Asharam   s/0 phuljari ke khet par</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034552988 — medbandhan karya ramotar s/o chetram ke khet par</t>
+          <t>1702003013/LD/22012034552984 — medvandhan karya phudilal s/o matadeen</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034552991 — Medvandhan kary  bhuta w/0   chhatarpal par</t>
+          <t>1702003013/LD/22012034552986 — Medvandhan kary manoj   s/0 Harcharan ke khet par</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034552992 — medvandhan karya chhatrapal  singh s/o kiliyan singh ke khet par</t>
+          <t>1702003013/LD/22012034552988 — medbandhan karya ramotar s/o chetram ke khet par</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034552994 — medvandhan karya chhatrapal  singh s/o kiliyan singh ke khet par</t>
+          <t>1702003013/LD/22012034552991 — Medvandhan kary  bhuta w/0   chhatarpal par</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/22012034552995 — medvandhan kary mahdev singh s/0 rasal singh ke khet par</t>
+          <t>1702003013/LD/22012034552992 — medvandhan karya chhatrapal  singh s/o kiliyan singh ke khet par</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/325 — मेड बन्‍धान कार्य मोहर सिंह / प्रभूदयाल</t>
+          <t>1702003013/LD/22012034552994 — medvandhan karya chhatrapal  singh s/o kiliyan singh ke khet par</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>6900</v>
+        <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
-        <v>40330</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>1702003013/LD/326 — मेड बन्‍धान कार्य रामस्‍वरूप / घमण्‍डी जाटव</t>
+          <t>1702003013/LD/22012034552995 — medvandhan kary mahdev singh s/0 rasal singh ke khet par</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>9000</v>
+        <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
-        <v>40431</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
-          <t>1702003013/OP/9425890114 — SHANTI DHAAM MANPURA</t>
+          <t>1702003013/LD/325 — मेड बन्‍धान कार्य मोहर सिंह / प्रभूदयाल</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="2" t="n">
-        <v>0</v>
+        <v>6900</v>
       </c>
       <c r="J161" s="3" t="n">
-        <v>42474</v>
-[...1 lines deleted...]
-      <c r="K161" s="3"/>
+        <v>40330</v>
+      </c>
+      <c r="K161" s="3" t="n">
+        <v>40330</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>1702003013/OP/9425890800 — Shanti dhham nirman karya manpura</t>
+          <t>1702003013/LD/326 — मेड बन्‍धान कार्य रामस्‍वरूप / घमण्‍डी जाटव</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
-        <v>1499000</v>
+        <v>0</v>
       </c>
       <c r="I162" s="2" t="n">
-        <v>1383049</v>
+        <v>9000</v>
       </c>
       <c r="J162" s="3" t="n">
-        <v>42696</v>
+        <v>40431</v>
       </c>
       <c r="K162" s="3" t="n">
-        <v>43312</v>
+        <v>40431</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>1702003013/OP/9425892782 — Shanti dhham nirman karya chandrapura</t>
+          <t>1702003013/OP/9425890114 — SHANTI DHAAM MANPURA</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
-        <v>42750</v>
+        <v>42474</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>1702003013/PG/9425896271 — Khel medaan nirman kary manpura</t>
+          <t>1702003013/OP/9425890800 — Shanti dhham nirman karya manpura</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
-        <v>186600</v>
+        <v>1499000</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>0</v>
+        <v>1383049</v>
       </c>
       <c r="J164" s="3" t="n">
-        <v>42750</v>
-[...1 lines deleted...]
-      <c r="K164" s="3"/>
+        <v>42696</v>
+      </c>
+      <c r="K164" s="3" t="n">
+        <v>43312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/117 — पहुंचमार्ग मिटटी कार्य चन्‍द्रपुरा से लावन की ओर</t>
+          <t>1702003013/OP/9425892782 — Shanti dhham nirman karya chandrapura</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
-        <v>494000</v>
+        <v>180000</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>208376</v>
+        <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
-        <v>40711</v>
-[...3 lines deleted...]
-      </c>
+        <v>42750</v>
+      </c>
+      <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034176203 — c c road radeshyam ke darwaje se road tak</t>
+          <t>1702003013/PG/9425896271 — Khel medaan nirman kary manpura</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
-        <v>207600</v>
+        <v>186600</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>198764</v>
+        <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
-        <v>41479</v>
-[...3 lines deleted...]
-      </c>
+        <v>42750</v>
+      </c>
+      <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034189320 — c c road sahab ke darwaje se makhan ke darwaje tak</t>
+          <t>1702003013/RC/117 — पहुंचमार्ग मिटटी कार्य चन्‍द्रपुरा से लावन की ओर</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
-        <v>65270</v>
+        <v>494000</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>58066</v>
+        <v>208376</v>
       </c>
       <c r="J167" s="3" t="n">
-        <v>41549</v>
+        <v>40711</v>
       </c>
       <c r="K167" s="3" t="n">
-        <v>41607</v>
+        <v>40903</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034212121 — panchpar.ccroad mata ke mandir se ramdeen jatav ke</t>
+          <t>1702003013/RC/22012034176203 — c c road radeshyam ke darwaje se road tak</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
-        <v>218002</v>
+        <v>207600</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>208602</v>
+        <v>198764</v>
       </c>
       <c r="J168" s="3" t="n">
-        <v>41703</v>
+        <v>41479</v>
       </c>
       <c r="K168" s="3" t="n">
-        <v>41787</v>
+        <v>41626</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034212125 — panchpar.ccroad munesh ke dwar se cc road tak</t>
+          <t>1702003013/RC/22012034189320 — c c road sahab ke darwaje se makhan ke darwaje tak</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>65270</v>
       </c>
       <c r="I169" s="2" t="n">
-        <v>49035</v>
+        <v>58066</v>
       </c>
       <c r="J169" s="3" t="n">
-        <v>41703</v>
+        <v>41549</v>
       </c>
       <c r="K169" s="3" t="n">
-        <v>41786</v>
+        <v>41607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034223398 — c.c. raod kuaa se pra. vidhayalay ki or</t>
+          <t>1702003013/RC/22012034212121 — panchpar.ccroad mata ke mandir se ramdeen jatav ke</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
-        <v>277850</v>
+        <v>218002</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>193140.5</v>
+        <v>208602</v>
       </c>
       <c r="J170" s="3" t="n">
-        <v>41848</v>
+        <v>41703</v>
       </c>
       <c r="K170" s="3" t="n">
-        <v>42205</v>
+        <v>41787</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034223399 — सी सी रोड प्रेम सिंह जाटव  के द्रार से स्कूल  की ओ</t>
+          <t>1702003013/RC/22012034212125 — panchpar.ccroad munesh ke dwar se cc road tak</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
-        <v>250063</v>
+        <v>65270</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>151179</v>
+        <v>49035</v>
       </c>
       <c r="J171" s="3" t="n">
-        <v>41872</v>
+        <v>41703</v>
       </c>
       <c r="K171" s="3" t="n">
-        <v>41884</v>
+        <v>41786</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034283528 — nali nirman karya puliya se nehar tak</t>
+          <t>1702003013/RC/22012034223398 — c.c. raod kuaa se pra. vidhayalay ki or</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
-        <v>0</v>
+        <v>277850</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>0</v>
+        <v>193140.5</v>
       </c>
       <c r="J172" s="3" t="n">
-        <v>42142</v>
-[...1 lines deleted...]
-      <c r="K172" s="3"/>
+        <v>41848</v>
+      </c>
+      <c r="K172" s="3" t="n">
+        <v>42205</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034295360 — cc rod nirmad mandir se sahab singh wali gali hote hue pooran k dwar ki or</t>
+          <t>1702003013/RC/22012034223399 — सी सी रोड प्रेम सिंह जाटव  के द्रार से स्कूल  की ओ</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
-        <v>301000</v>
+        <v>250063</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>298693</v>
+        <v>151179</v>
       </c>
       <c r="J173" s="3" t="n">
-        <v>42376</v>
+        <v>41872</v>
       </c>
       <c r="K173" s="3" t="n">
-        <v>42451</v>
+        <v>41884</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034308131 — CC ROD POORAN K DWAR SE MUNSHI K DARWAJE KI OR</t>
+          <t>1702003013/RC/22012034283528 — nali nirman karya puliya se nehar tak</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
-        <v>254800</v>
+        <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
-        <v>42465</v>
+        <v>42142</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034308135 — ATAR SINGH K DWAR SE NAHAR TAK</t>
+          <t>1702003013/RC/22012034295360 — cc rod nirmad mandir se sahab singh wali gali hote hue pooran k dwar ki or</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
-        <v>301016</v>
+        <v>301000</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>0</v>
+        <v>298693</v>
       </c>
       <c r="J175" s="3" t="n">
-        <v>42444</v>
-[...1 lines deleted...]
-      <c r="K175" s="3"/>
+        <v>42376</v>
+      </c>
+      <c r="K175" s="3" t="n">
+        <v>42451</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034308137 — CC ROD PULIYA SE KAMLESH K DWAR KI OR</t>
+          <t>1702003013/RC/22012034308131 — CC ROD POORAN K DWAR SE MUNSHI K DARWAJE KI OR</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
-        <v>0</v>
+        <v>254800</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>42474</v>
+        <v>42465</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034308140 — CC ROD PATIRAM JATAV K DWAR SE BHEEMSEN K DWAR KI OR PADOLIYAPURA</t>
+          <t>1702003013/RC/22012034308135 — ATAR SINGH K DWAR SE NAHAR TAK</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
-        <v>0</v>
+        <v>301016</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
-        <v>42474</v>
+        <v>42444</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034308979 — MUKHY MANTRI SADAK YOJNA KAMLESH K DWAR SE SAHIB SINGH K KET TAK</t>
+          <t>1702003013/RC/22012034308137 — CC ROD PULIYA SE KAMLESH K DWAR KI OR</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>42474</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034309006 — MUKHY MANTRI SADAK YOJNA  pooran k dwar se surat singh k khet tak</t>
+          <t>1702003013/RC/22012034308140 — CC ROD PATIRAM JATAV K DWAR SE BHEEMSEN K DWAR KI OR PADOLIYAPURA</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>42474</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034309067 — MUKHY MANTRI SADAK YOJNA MURARI K KHET SE PRATAP K KHET TAK</t>
+          <t>1702003013/RC/22012034308979 — MUKHY MANTRI SADAK YOJNA KAMLESH K DWAR SE SAHIB SINGH K KET TAK</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
-        <v>42395</v>
+        <v>42474</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034312596 — cc rod nirman pooran k ghar se munshi k ghar ki or</t>
+          <t>1702003013/RC/22012034309006 — MUKHY MANTRI SADAK YOJNA  pooran k dwar se surat singh k khet tak</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
-        <v>254800</v>
+        <v>0</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>253899</v>
+        <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
-        <v>42501</v>
-[...3 lines deleted...]
-      </c>
+        <v>42474</v>
+      </c>
+      <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034312745 — Cc rod atar Singh k dwar se nahar ki or</t>
+          <t>1702003013/RC/22012034309067 — MUKHY MANTRI SADAK YOJNA MURARI K KHET SE PRATAP K KHET TAK</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
-        <v>301016</v>
+        <v>0</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>299578.8</v>
+        <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
-        <v>42577</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034317927 — cc rod nirman kary laturi jadon k dwar se mukhy marg tk</t>
+          <t>1702003013/RC/22012034312596 — cc rod nirman pooran k ghar se munshi k ghar ki or</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
-        <v>117000</v>
+        <v>254800</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>116606</v>
+        <v>253899</v>
       </c>
       <c r="J183" s="3" t="n">
-        <v>42755</v>
+        <v>42501</v>
       </c>
       <c r="K183" s="3" t="n">
-        <v>43299</v>
+        <v>42579</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034326022 — Cc rod nirmad kary. Maharaj singh k dwar se ramcharan k dwar tk kethkapura</t>
+          <t>1702003013/RC/22012034312745 — Cc rod atar Singh k dwar se nahar ki or</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
-        <v>265600</v>
+        <v>301016</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>261996</v>
+        <v>299578.8</v>
       </c>
       <c r="J184" s="3" t="n">
-        <v>42798</v>
-[...1 lines deleted...]
-      <c r="K184" s="3"/>
+        <v>42577</v>
+      </c>
+      <c r="K184" s="3" t="n">
+        <v>43010</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034340831 — sudhur sampark sadak manpura men rod se keth ka pura tk</t>
+          <t>1702003013/RC/22012034317927 — cc rod nirman kary laturi jadon k dwar se mukhy marg tk</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
-        <v>2053000</v>
+        <v>117000</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>1995330.94</v>
+        <v>116606</v>
       </c>
       <c r="J185" s="3" t="n">
-        <v>42896</v>
+        <v>42755</v>
       </c>
       <c r="K185" s="3" t="n">
-        <v>44040</v>
+        <v>43299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034353472 — c c road nirman Puliya se Kamlesh sharma ke makan tak. Manpura</t>
+          <t>1702003013/RC/22012034326022 — Cc rod nirmad kary. Maharaj singh k dwar se ramcharan k dwar tk kethkapura</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
-        <v>233000</v>
+        <v>265600</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>231632</v>
+        <v>261996</v>
       </c>
       <c r="J186" s="3" t="n">
-        <v>42990</v>
-[...3 lines deleted...]
-      </c>
+        <v>42798</v>
+      </c>
+      <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034364833 — c c road nirman MAY NALI PAN SINGH KE DWAR SE BAIJNATH KE DWAR TAK . PADOLIYAN KA PURA</t>
+          <t>1702003013/RC/22012034340831 — sudhur sampark sadak manpura men rod se keth ka pura tk</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
-        <v>79650</v>
+        <v>2053000</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>79464</v>
+        <v>1995330.94</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>43033</v>
+        <v>42896</v>
       </c>
       <c r="K187" s="3" t="n">
-        <v>43136</v>
+        <v>44040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034372967 — cc road</t>
+          <t>1702003013/RC/22012034353472 — c c road nirman Puliya se Kamlesh sharma ke makan tak. Manpura</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
-        <v>0</v>
+        <v>233000</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>0</v>
+        <v>231632</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K188" s="3"/>
+        <v>42990</v>
+      </c>
+      <c r="K188" s="3" t="n">
+        <v>43023</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034384390 — c c road nirman LAKHAN KE DWAR SE KHARANJA TAK</t>
+          <t>1702003013/RC/22012034364833 — c c road nirman MAY NALI PAN SINGH KE DWAR SE BAIJNATH KE DWAR TAK . PADOLIYAN KA PURA</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
-        <v>61950</v>
+        <v>79650</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>0</v>
+        <v>79464</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K189" s="3"/>
+        <v>43033</v>
+      </c>
+      <c r="K189" s="3" t="n">
+        <v>43136</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034397775 — c c road nirna Lakhan ke dwar se Kharanaj tak</t>
+          <t>1702003013/RC/22012034372967 — cc road</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
-        <v>61950</v>
+        <v>0</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>61596</v>
+        <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>43434</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034432521 — cc road nirman BHARAT KE DWAR SE MANOJ JATAV KE DWAR TAK</t>
+          <t>1702003013/RC/22012034384390 — c c road nirman LAKHAN KE DWAR SE KHARANJA TAK</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
-        <v>42120</v>
+        <v>61950</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034442121 — cc road</t>
+          <t>1702003013/RC/22012034397775 — c c road nirna Lakhan ke dwar se Kharanaj tak</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
-        <v>0</v>
+        <v>61950</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>0</v>
+        <v>61596</v>
       </c>
       <c r="J192" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K192" s="3"/>
+        <v>43434</v>
+      </c>
+      <c r="K192" s="3" t="n">
+        <v>43475</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034468992 — c c road nirman pooran baretha ke bagal se santosh dhanuk ke dwar tak</t>
+          <t>1702003013/RC/22012034432521 — cc road nirman BHARAT KE DWAR SE MANOJ JATAV KE DWAR TAK</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
-        <v>42375</v>
+        <v>42120</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>34672</v>
+        <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>43739</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034470775 — sudoor sadak Manpura se moja manpura tk</t>
+          <t>1702003013/RC/22012034442121 — cc road</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>43569</v>
+        <v>43491</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034470776 — sudoor road Manpura Se padolya ka pura tk</t>
+          <t>1702003013/RC/22012034468992 — c c road nirman pooran baretha ke bagal se santosh dhanuk ke dwar tak</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
-        <v>0</v>
+        <v>42375</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>0</v>
+        <v>34672</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K195" s="3"/>
+        <v>43739</v>
+      </c>
+      <c r="K195" s="3" t="n">
+        <v>44296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034470777 — sudoor road manpura se chandpura tk</t>
+          <t>1702003013/RC/22012034470775 — sudoor sadak Manpura se moja manpura tk</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034470778 — sudoor road padulya pura se bamba tk</t>
+          <t>1702003013/RC/22012034470776 — sudoor road Manpura Se padolya ka pura tk</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034527583 — Sudar samparak sadak mandir se Dinesh jadon ke khet tak</t>
+          <t>1702003013/RC/22012034470777 — sudoor road manpura se chandpura tk</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>2038261.62</v>
+        <v>0</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>2055959.83</v>
+        <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>44085</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034536216 — Mandir se Dinesh jadon ke khet tak</t>
+          <t>1702003013/RC/22012034470778 — sudoor road padulya pura se bamba tk</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>44027</v>
+        <v>43569</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034586990 — cc road pooran baretha k ghar se panchayat bhawan ki ore</t>
+          <t>1702003013/RC/22012034527583 — Sudar samparak sadak mandir se Dinesh jadon ke khet tak</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
-        <v>127500</v>
+        <v>2038261.62</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>111168</v>
+        <v>2055959.83</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>44483</v>
+        <v>44085</v>
       </c>
       <c r="K200" s="3" t="n">
-        <v>44543</v>
+        <v>44862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034594924 — Sudur Samparak Manpura Se Bamba ke Pul Tak</t>
+          <t>1702003013/RC/22012034536216 — Mandir se Dinesh jadon ke khet tak</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>44479</v>
+        <v>44027</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034594925 — Sudur Samparak Manpura Se Bamba ke Pul Tak</t>
+          <t>1702003013/RC/22012034586990 — cc road pooran baretha k ghar se panchayat bhawan ki ore</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
-        <v>2493198.27</v>
+        <v>127500</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>2021964.35</v>
+        <v>111168</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>44518</v>
-[...1 lines deleted...]
-      <c r="K202" s="3"/>
+        <v>44483</v>
+      </c>
+      <c r="K202" s="3" t="n">
+        <v>44543</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034595222 — Sudur samparak sadak gram chandrapura se gram manpura tak</t>
+          <t>1702003013/RC/22012034594924 — Sudur Samparak Manpura Se Bamba ke Pul Tak</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
-        <v>2493198.27</v>
+        <v>0</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>2452034</v>
+        <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
-        <v>44518</v>
-[...3 lines deleted...]
-      </c>
+        <v>44479</v>
+      </c>
+      <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034612229 — sudur sampark sadak manpura pul se siddh baba hote huye chandrapura road tk</t>
+          <t>1702003013/RC/22012034594925 — Sudur Samparak Manpura Se Bamba ke Pul Tak</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>0</v>
+        <v>2493198.27</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>0</v>
+        <v>2021964.35</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>44588</v>
+        <v>44518</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/22012034613451 — sudur sampark sadak manpura pul se siddh baba hote huye chandrapura road tk</t>
+          <t>1702003013/RC/22012034595222 — Sudur samparak sadak gram chandrapura se gram manpura tak</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
-        <v>0</v>
+        <v>2493198.27</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>0</v>
+        <v>2452034</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K205" s="3"/>
+        <v>44518</v>
+      </c>
+      <c r="K205" s="3" t="n">
+        <v>46178</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/233 — सीसी रोड निर्माण् महादेव मन्दिर से स्‍कूल तक पंचपरमेश्‍वर मद</t>
+          <t>1702003013/RC/22012034612229 — sudur sampark sadak manpura pul se siddh baba hote huye chandrapura road tk</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>193558</v>
+        <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>174064</v>
+        <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>41091</v>
-[...3 lines deleted...]
-      </c>
+        <v>44588</v>
+      </c>
+      <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RC/45 — पहुच मार्ग निर्माण</t>
+          <t>1702003013/RC/22012034613451 — sudur sampark sadak manpura pul se siddh baba hote huye chandrapura road tk</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
-        <v>164000</v>
+        <v>0</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>81738</v>
+        <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>39594</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Stabilization Pond for Comm / Repair and maintenance of Stabilization Pond for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RS/22012034513677 — panchayat  bhaban ka maintinence</t>
+          <t>1702003013/RC/233 — सीसी रोड निर्माण् महादेव मन्दिर से स्‍कूल तक पंचपरमेश्‍वर मद</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
-        <v>0</v>
+        <v>193558</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>0</v>
+        <v>174064</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K208" s="3"/>
+        <v>41091</v>
+      </c>
+      <c r="K208" s="3" t="n">
+        <v>41261</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1702003013/RS/22012034585056 — samudayik swachchta parisar manpura</t>
+          <t>1702003013/RC/45 — पहुच मार्ग निर्माण</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
-        <v>43000</v>
+        <v>164000</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>42846</v>
+        <v>81738</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>44483</v>
+        <v>39594</v>
       </c>
       <c r="K209" s="3" t="n">
-        <v>45076</v>
+        <v>40172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Repair &amp; maint of Stabilization Pond for Comm / Repair and maintenance of Stabilization Pond for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1702003013/WC/22012034612661 — Khet talab Manoj ke khet mai</t>
+          <t>1702003013/RS/22012034513677 — panchayat  bhaban ka maintinence</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>337715.44</v>
+        <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>260505</v>
+        <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>44519</v>
+        <v>44287</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1702003013/WC/22012034893412 — Talab jeerdoddhar karya piparavali mata mandir k paas</t>
+          <t>1702003013/RS/22012034585056 — samudayik swachchta parisar manpura</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
-        <v>0</v>
+        <v>43000</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>0</v>
+        <v>42846</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>44529</v>
-[...1 lines deleted...]
-      <c r="K211" s="3"/>
+        <v>44483</v>
+      </c>
+      <c r="K211" s="3" t="n">
+        <v>45076</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1702003013/WC/22012034893413 — Talab jeerdoddhar karya piparavali mata mandir k paas</t>
+          <t>1702003013/RS/VB/YD/22012035140998 — Constr of NADEP Compost structure for 1</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
-        <v>48046.16</v>
+        <v>0</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>39372</v>
+        <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>44629</v>
-[...3 lines deleted...]
-      </c>
+        <v>46297</v>
+      </c>
+      <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1702003013/WC/22012034893427 — talab jeerdoddhar karya ramjanki mandir k pass</t>
+          <t>1702003013/WC/22012034612661 — Khet talab Manoj ke khet mai</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>47042.72</v>
+        <v>337715.44</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>39372</v>
+        <v>260505</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>44639</v>
-[...3 lines deleted...]
-      </c>
+        <v>44519</v>
+      </c>
+      <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1702003013/WC/22012034972159 — pakka talab gram chandrapura</t>
+          <t>1702003013/WC/22012034893412 — Talab jeerdoddhar karya piparavali mata mandir k paas</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>44665</v>
+        <v>44529</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1702003013/WC/22012034975591 — khet talab baijnath singh k khet pr</t>
+          <t>1702003013/WC/22012034893413 — Talab jeerdoddhar karya piparavali mata mandir k paas</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
-        <v>356340.1</v>
+        <v>48046.16</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>0</v>
+        <v>39372</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K215" s="3"/>
+        <v>44629</v>
+      </c>
+      <c r="K215" s="3" t="n">
+        <v>45036</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1702003013/WC/22012034975601 — khet talab nathu singh k khet pr</t>
+          <t>1702003013/WC/22012034893427 — talab jeerdoddhar karya ramjanki mandir k pass</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>0</v>
+        <v>47042.72</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>0</v>
+        <v>39372</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K216" s="3"/>
+        <v>44639</v>
+      </c>
+      <c r="K216" s="3" t="n">
+        <v>46128</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1702003013/WC/22012034975607 — khet talab bachu singh k khet pr</t>
+          <t>1702003013/WC/22012034972159 — pakka talab gram chandrapura</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
-        <v>356340.1</v>
+        <v>0</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1702003013/WC/22012034980814 — khet talab nathu singh k khet pr</t>
+          <t>1702003013/WC/22012034975591 — khet talab baijnath singh k khet pr</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
-        <v>0</v>
+        <v>356340.1</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1702003013/WC/22012034985605 — talab jirdodhhar bamba k pas</t>
+          <t>1702003013/WC/22012034975601 — khet talab nathu singh k khet pr</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
-        <v>17000</v>
+        <v>0</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1702003013/WH/22012034935183 — talab jirdodhhar indal k ghar pas</t>
+          <t>1702003013/WC/22012034975607 — khet talab bachu singh k khet pr</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
-        <v>18000</v>
+        <v>356340.1</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1702003013/WH/22012034935184 — talab jirdodhhar bamba k pas</t>
+          <t>1702003013/WC/22012034980814 — khet talab nathu singh k khet pr</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
-        <v>18000</v>
+        <v>0</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>14688</v>
+        <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1702003013/WH/22012034935187 — talab jirdodhhar megh singh k khet k pass</t>
+          <t>1702003013/WC/22012034985605 — talab jirdodhhar bamba k pas</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>18000</v>
+        <v>17000</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>14688</v>
+        <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1702003013/WH/22012034935190 — talab jirdodhhar naresh k khet kpass</t>
+          <t>1702003013/WH/22012034935183 — talab jirdodhhar indal k ghar pas</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>14688</v>
+        <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1702003013/WH/22012034935191 — talab jirdodhhar puliya k pass</t>
+          <t>1702003013/WH/22012034935184 — talab jirdodhhar bamba k pas</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>14688</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K224" s="3" t="n">
         <v>44721</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1702003013/WH/22012034935313 — talab jirdodhhar manpura</t>
+          <t>1702003013/WH/22012034935187 — talab jirdodhhar megh singh k khet k pass</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>0</v>
+        <v>14688</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K225" s="3"/>
+        <v>44708</v>
+      </c>
+      <c r="K225" s="3" t="n">
+        <v>44721</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1702003013/WH/22012034935321 — talab jirdodhhar manpura</t>
+          <t>1702003013/WH/22012034935190 — talab jirdodhhar naresh k khet kpass</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>0</v>
+        <v>14688</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K226" s="3"/>
+        <v>44708</v>
+      </c>
+      <c r="K226" s="3" t="n">
+        <v>44721</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1702003013/WH/22012034935323 — talab jirdodhhar chandrapura</t>
+          <t>1702003013/WH/22012034935191 — talab jirdodhhar puliya k pass</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>0</v>
+        <v>14688</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K227" s="3"/>
+        <v>44708</v>
+      </c>
+      <c r="K227" s="3" t="n">
+        <v>44721</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1702003013/WH/22012034935325 — talab jirdodhhar chandrapura</t>
+          <t>1702003013/WH/22012034935313 — talab jirdodhhar manpura</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K228" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
+      <c r="A229" s="1" t="inlineStr">
+        <is>
+          <t>BHIND / MEHGAON</t>
+        </is>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C229" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D229" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E229" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F229" s="1" t="inlineStr">
+        <is>
+          <t>1702003013/WH/22012034935321 — talab jirdodhhar manpura</t>
+        </is>
+      </c>
+      <c r="G229" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H229" s="2" t="n">
+        <v>18000</v>
+      </c>
+      <c r="I229" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J229" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K229" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
+      <c r="A230" s="1" t="inlineStr">
+        <is>
+          <t>BHIND / MEHGAON</t>
+        </is>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C230" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D230" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E230" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F230" s="1" t="inlineStr">
+        <is>
+          <t>1702003013/WH/22012034935323 — talab jirdodhhar chandrapura</t>
+        </is>
+      </c>
+      <c r="G230" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H230" s="2" t="n">
+        <v>18000</v>
+      </c>
+      <c r="I230" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J230" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K230" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
+      <c r="A231" s="1" t="inlineStr">
+        <is>
+          <t>BHIND / MEHGAON</t>
+        </is>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C231" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D231" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E231" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F231" s="1" t="inlineStr">
+        <is>
+          <t>1702003013/WH/22012034935325 — talab jirdodhhar chandrapura</t>
+        </is>
+      </c>
+      <c r="G231" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H231" s="2" t="n">
+        <v>18000</v>
+      </c>
+      <c r="I231" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J231" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K231" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>