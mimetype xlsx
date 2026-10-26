--- v1 (2026-10-26)
+++ v2 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K231"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-26 13:53:48</t>
+          <t>Exported on: 2026-10-26 13:57:56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">