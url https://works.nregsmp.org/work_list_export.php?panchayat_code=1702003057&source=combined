--- v0 (2026-09-08)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K574"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 15:57:31</t>
+          <t>Exported on: 2026-10-26 23:32:15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -4687,51 +4687,51 @@
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>44678</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Diversn Strm Watr Drain for Comm / Repair and maintenance of Diversion Storm Water Drain for Community</t>
+          <t>Repair &amp; maint of Diversn Strm Watr Drain for Comm / Repair &amp; Maintenance of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1702003057/FP/22012034630508 — समुदाय के लिए वाटर कोर्स /फील्ड चैनल का निर्माण  रामसेवक के खेत से सुदमलाल के खेत तक</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>203147.49</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>151164</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>44908</v>
@@ -4830,98 +4830,98 @@
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>44678</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1702003057/FP/22012034634477 — FILD KORSH WATAR CHENAL RENUKA KE KHET SE KELASH NARYAN KE KHET TAK</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>500676.62</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>344760</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45182</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1702003057/FP/22012034634478 — FILD KORSH WATAR CHENAL VANBARI VILASHI KE KHET SE OMPIRKASH KE KHET KI OOR</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>511031.81</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>379457</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45183</v>
@@ -5118,98 +5118,98 @@
       <c r="J112" s="3" t="n">
         <v>45021</v>
       </c>
       <c r="K112" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Construction of sub-minor Canal for Community / Construction of sub-minor Canal for Community</t>
+          <t>Construction of sub-minor Canal for Community / Construction of Minor Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1702003057/IC/22012034884145 — construction of dayversion channel manikpura puliya se chandhara puliya ki or</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>634742.11</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>67405</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45362</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Construction of sub-minor Canal for Community / Construction of sub-minor Canal for Community</t>
+          <t>Construction of sub-minor Canal for Community / Construction of Minor Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1702003057/IC/22012034884146 — construction of dayversion chanalchandahra puliya se jaitpura medhe tak ki or</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>602983.56</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>68952</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45362</v>
@@ -11847,51 +11847,51 @@
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1702003057/IF/22012035547837 — KHET TALAB NIRMAN BRAJKUMAR S/O RAMSAROOP SHARMA</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45831</v>
@@ -13324,98 +13324,98 @@
       <c r="J284" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K284" s="3" t="n">
         <v>45637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1702003057/IF/IAY/4754972 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117795846</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>17739</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45689</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1702003057/IF/IAY/4772724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115873697</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>19926</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45689</v>