--- v0 (2026-09-07)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K40"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 06:10:15</t>
+          <t>Exported on: 2026-10-25 10:39:57</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,239 +273,239 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1702003100/AV/22012034630884 — Boundry ball p/s school kheroli</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>1499822.37</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44989</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1702003100/AV/22012034632069 — Pewar block nirman karya p/s school kheroli</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>1488802.13</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45113</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1702003100/FP/22012034629599 — Kachcha nallah nirman pansingh baghel ke makan ke samne se puliya tak ajita</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>409518.64</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44818</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1702003100/IF/22012034596720 — Braksharopan kary suresh s/o kammod singh</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>142431.49</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44103</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1702003100/IF/22012034854895 — AWAS NIRMAN KARY CHATUR SINGH/RAMSEVAK</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>17370</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45278</v>
@@ -649,239 +649,239 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1702003100/IF/22012035402765 — KHET TALAB NIRMAN TULSIRAM / LACHHAMAN KE KHET PER</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1702003100/IF/22012035490213 — khet talav nirman Jitendra S/o baijnath Ajita</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1702003100/IF/22012035490255 — khet talav nirman PrahladS/o Vilasi Ajita</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1702003100/IF/22012035509107 — khet talav nirman RamjilalS/o Gorelal gram Ajeeta kherolee</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1702003100/IF/22012035509109 — khet talav nirman RamjilalS/o Gorelal gram Ajeeta kherolee</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45761</v>
@@ -1072,380 +1072,382 @@
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1702003100/IF/IAY/1177202 — Construction of IAY House -IAY REG. NO. MP1369082</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>42919</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1702003100/IF/IAY/193335 — Construction of IAY House -IAY REG. NO. MP-02-003-100-002/44</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>42421</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1702003100/IF/IAY/3252982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1626134</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>44455</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1702003100/IF/IAY/3253225 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1770967</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>44432</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1702003100/IF/IAY/4858430 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149151607</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45763</v>
       </c>
-      <c r="K33" s="3"/>
+      <c r="K33" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1702003100/IF/IAY/841955 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1383823</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>42827</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1702003100/RC/22012034844060 — CC ROAD NIRMAN BALVEER KE MAKAN SE GHATIYA KI OR AJEETA</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>106000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1702003100/RC/22012034844061 — CC ROAD NIRMAN KARYA DABBU KE MAKAN SE SURESH KE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>73000</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45761</v>
@@ -1589,51 +1591,51 @@
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45106</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>BHIND / MEHGAON</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1702003100/WC/22012035098566 — Naveen talab nirman nahate bari kheroli</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>1456431.73</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45293</v>