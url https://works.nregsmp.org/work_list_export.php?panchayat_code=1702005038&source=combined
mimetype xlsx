--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K255"/>
+  <dimension ref="A1:K257"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 09:50:32</t>
+          <t>Exported on: 2026-10-25 09:57:50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -367,51 +367,51 @@
         <v>179816</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>43499</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1702005038/AV/22012034393591 — पंचायत भवन निर्माण ग्राम सुरघान</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>514000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>499608</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>43478</v>
@@ -461,51 +461,51 @@
         <v>216577.06</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>43478</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1702005038/AV/22012034620061 — Maa Ki Bagiya Govt. Primary School, Ahroli, Surghan</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>5600</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>2448</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44910</v>
@@ -555,145 +555,145 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1702005038/AV/22012034620069 — Maa Ki Bagiya Govt. Middle School, Ahroli, Surghan</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>5600</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>2448</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44910</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1702005038/AV/22012034620070 — Maa Ki Bagiya Govt. Primary School, Kanhaipura, Surghan</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>5600</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>2448</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44910</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1702005038/AV/22012034620073 — Maa Ki Bagiya Govt. Primary School, Surghan</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>5600</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>2448</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44910</v>
@@ -2232,51 +2232,51 @@
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012034996566 — khet talab mamta/Ochhelal</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>356340.1</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>184620</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>44889</v>
@@ -2422,427 +2422,427 @@
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035503291 — khet talab Ashok kumar/ramnaresh surghan</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>98919</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035503337 — khet talab ramesh/badalu surghan</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035538349 — khet talab kishunlal/nathu surghan</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035538359 — khet talab umesh/raghuveer ahrolee</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>4698</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035538368 — khet talab parashuram/baldhari ahrolee</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035538392 — khet talab ramsiya/baldhari ahroli</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035538589 — khet talalb vinod/baldhari ahroli</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035538607 — khet talab nagendra singh/babusingh ahroli</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45837</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035538617 — khet talalb udaypratap/vishram singh ahroli</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45813</v>
@@ -2892,756 +2892,756 @@
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035574714 — dugwell girjesh kumar ke kua par</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035574728 — khet talab nirman suresh/chhote surghan</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035574736 — khet talalb nirman kanchhidde/rajaram surghan</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035574739 — khet talab nirman chandan/pokhan surghan</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035574750 — khet talab nirman manna singh/ochhe surghan</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035574756 — khet talab nirman Megh singh/vijay singh surghan</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035574757 — khet talab nirman Megh singh/vijay singh surghan</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035574767 — khet talab nirman bhagwan singh/maniram surgan</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035574771 — khet talab nirman arvind/majboot surghan</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035574777 — khet talab nirman suneel/babu singh surghan</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035574778 — khet talab nirman budhabai/vijay singh surghan</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035574783 — khet talab nirman malkhan singh/babu singh surghan</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035574796 — khet talab nirman brajesh/udayram surghan</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035574805 — khet talab nirman Loksingh/Ochhe surghan</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035574809 — khet talab niran raju/baljeet surghan</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035574817 — khet talab sunita/gajendra singh surghan</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45761</v>
@@ -4124,51 +4124,51 @@
       <c r="J92" s="3" t="n">
         <v>43945</v>
       </c>
       <c r="K92" s="3" t="n">
         <v>45617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/2295961 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5314836</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>43677</v>
@@ -4220,51 +4220,51 @@
       <c r="J94" s="3" t="n">
         <v>44629</v>
       </c>
       <c r="K94" s="3" t="n">
         <v>45342</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/2296106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5621606</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>43677</v>
@@ -4316,51 +4316,51 @@
       <c r="J96" s="3" t="n">
         <v>44629</v>
       </c>
       <c r="K96" s="3" t="n">
         <v>45342</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/2296230 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5403291</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>43677</v>
@@ -4412,51 +4412,51 @@
       <c r="J98" s="3" t="n">
         <v>44636</v>
       </c>
       <c r="K98" s="3" t="n">
         <v>45342</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/2317174 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5377506</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>43697</v>
@@ -4800,51 +4800,51 @@
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>44684</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/3714563 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105684605</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>44681</v>
@@ -4943,7041 +4943,7135 @@
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>44685</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/4735661 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100656297</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/4739511 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105683821</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>23130</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/4761971 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120561255</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5570552 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105683501</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45927</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5570553 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105683546</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5570554 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105683614</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>46040</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5571060 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120805832</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>1305</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>46040</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5571347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106810638</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45927</v>
       </c>
       <c r="K117" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5572565 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118380618</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>2610</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>46040</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5572653 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120574086</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>46008</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5572746 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105684004</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>4698</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45927</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5572747 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105684234</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45927</v>
       </c>
       <c r="K121" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5572748 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105684318</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>46040</v>
       </c>
       <c r="K122" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5572827 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120561019</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45998</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5706543 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120565349</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>46040</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5706660 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105683449</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5706661 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105684364</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45927</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5706662 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105684422</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45998</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5706663 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105684519</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>9918</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>46040</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5706664 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105684579</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>46040</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5706817 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120562964</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5706962 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126429839</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>1305</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>46040</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5707495 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105683577</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45998</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5707496 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105683712</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45998</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5707497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105683782</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45998</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5707498 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105683893</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45998</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5707499 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105684198</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>46179</v>
       </c>
       <c r="K136" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5707565 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100656262</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45927</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5707719 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120564978</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>9918</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>46040</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5707753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118539554</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>46040</v>
       </c>
       <c r="K139" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5707776 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126318672</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>1305</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>46040</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5707950 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126513711</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>4176</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45927</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/5776561 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105684682</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>2610</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>46040</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/6237550 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105684101</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/IAY/6237910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118554850</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
-          <t>1702005038/IF/IAY/744524 — Construction of IAY House -IAY REG. NO. MP2359632</t>
+          <t>1702005038/IF/IAY/6352654 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105684642</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I145" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
-        <v>42992</v>
-[...3 lines deleted...]
-      </c>
+        <v>45741</v>
+      </c>
+      <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
-          <t>1702005038/IF/IAY/761836 — Construction of IAY House -IAY REG. NO. MP3044647</t>
+          <t>1702005038/IF/IAY/6354257 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105684146</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I146" s="2" t="n">
-        <v>15576</v>
+        <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
-        <v>42992</v>
-[...3 lines deleted...]
-      </c>
+        <v>45741</v>
+      </c>
+      <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
-          <t>1702005038/IF/IAY/775775 — Construction of IAY House -IAY REG. NO. MP3720455</t>
+          <t>1702005038/IF/IAY/744524 — Construction of IAY House -IAY REG. NO. MP2359632</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I147" s="2" t="n">
-        <v>14706</v>
+        <v>14448</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>42992</v>
       </c>
       <c r="K147" s="3" t="n">
-        <v>43312</v>
+        <v>43238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
-          <t>1702005038/IF/IAY/925650 — Construction of IAY House -IAY REG. NO. MP2513420</t>
+          <t>1702005038/IF/IAY/761836 — Construction of IAY House -IAY REG. NO. MP3044647</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I148" s="2" t="n">
-        <v>15480</v>
+        <v>15576</v>
       </c>
       <c r="J148" s="3" t="n">
-        <v>42943</v>
+        <v>42992</v>
       </c>
       <c r="K148" s="3" t="n">
-        <v>43200</v>
+        <v>43281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
-          <t>1702005038/IF/IAY/926341 — Construction of IAY House -IAY REG. NO. MP2529002</t>
+          <t>1702005038/IF/IAY/775775 — Construction of IAY House -IAY REG. NO. MP3720455</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I149" s="2" t="n">
-        <v>14568</v>
+        <v>14706</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>42992</v>
       </c>
       <c r="K149" s="3" t="n">
-        <v>43337</v>
+        <v>43312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
-          <t>1702005038/IF/IAY/975514 — Construction of IAY House -IAY REG. NO. MP3705045</t>
+          <t>1702005038/IF/IAY/925650 — Construction of IAY House -IAY REG. NO. MP2513420</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I150" s="2" t="n">
-        <v>15588</v>
+        <v>15480</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>42943</v>
       </c>
       <c r="K150" s="3" t="n">
-        <v>43281</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
-          <t>1702005038/IF/IAY/975867 — Construction of IAY House -IAY REG. NO. MP3719336</t>
+          <t>1702005038/IF/IAY/926341 — Construction of IAY House -IAY REG. NO. MP2529002</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I151" s="2" t="n">
-        <v>15576</v>
+        <v>14568</v>
       </c>
       <c r="J151" s="3" t="n">
-        <v>42943</v>
+        <v>42992</v>
       </c>
       <c r="K151" s="3" t="n">
-        <v>43283</v>
+        <v>43337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
-          <t>1702005038/IF/IAY/976970 — Construction of IAY House -IAY REG. NO. MP3760942</t>
+          <t>1702005038/IF/IAY/975514 — Construction of IAY House -IAY REG. NO. MP3705045</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I152" s="2" t="n">
-        <v>16584</v>
+        <v>15588</v>
       </c>
       <c r="J152" s="3" t="n">
-        <v>42908</v>
+        <v>42943</v>
       </c>
       <c r="K152" s="3" t="n">
         <v>43281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/168 — मेडबन्‍धान ज्‍वाली/ जालिम</t>
+          <t>1702005038/IF/IAY/975867 — Construction of IAY House -IAY REG. NO. MP3719336</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
-        <v>15662</v>
+        <v>15480</v>
       </c>
       <c r="I153" s="2" t="n">
-        <v>0</v>
+        <v>15576</v>
       </c>
       <c r="J153" s="3" t="n">
-        <v>40111</v>
+        <v>42943</v>
       </c>
       <c r="K153" s="3" t="n">
-        <v>41622</v>
+        <v>43283</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/169 — मेडबन्‍धान मंगली / धनपाल</t>
+          <t>1702005038/IF/IAY/976970 — Construction of IAY House -IAY REG. NO. MP3760942</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
-        <v>15662</v>
+        <v>15480</v>
       </c>
       <c r="I154" s="2" t="n">
-        <v>0</v>
+        <v>16584</v>
       </c>
       <c r="J154" s="3" t="n">
-        <v>40097</v>
+        <v>42908</v>
       </c>
       <c r="K154" s="3" t="n">
-        <v>41622</v>
+        <v>43281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/22012034227965 — medbandhan chhutkan/ patiram surghan</t>
+          <t>1702005038/LD/168 — मेडबन्‍धान ज्‍वाली/ जालिम</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
-        <v>21200</v>
+        <v>15662</v>
       </c>
       <c r="I155" s="2" t="n">
-        <v>15900</v>
+        <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
-        <v>42236</v>
+        <v>40111</v>
       </c>
       <c r="K155" s="3" t="n">
-        <v>42249</v>
+        <v>41622</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/22012034227966 — medbandhan mansingh/ ochhelal surghan</t>
+          <t>1702005038/LD/169 — मेडबन्‍धान मंगली / धनपाल</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
-        <v>21200</v>
+        <v>15662</v>
       </c>
       <c r="I156" s="2" t="n">
-        <v>14310</v>
+        <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
-        <v>42243</v>
+        <v>40097</v>
       </c>
       <c r="K156" s="3" t="n">
-        <v>42407</v>
+        <v>41622</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/22012034227967 — medbandhan sitaram/ raghuwar surghan</t>
+          <t>1702005038/LD/22012034227965 — medbandhan chhutkan/ patiram surghan</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
-        <v>28000</v>
+        <v>21200</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>16218</v>
+        <v>15900</v>
       </c>
       <c r="J157" s="3" t="n">
-        <v>42243</v>
+        <v>42236</v>
       </c>
       <c r="K157" s="3" t="n">
-        <v>42376</v>
+        <v>42249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/22012034228092 — medbandhan baburam / sukhwasi surghan</t>
+          <t>1702005038/LD/22012034227966 — medbandhan mansingh/ ochhelal surghan</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>21200</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>9699</v>
+        <v>14310</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>42243</v>
       </c>
       <c r="K158" s="3" t="n">
-        <v>42315</v>
+        <v>42407</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/22012034228096 — medbandhan pradeep/patiram surghan</t>
+          <t>1702005038/LD/22012034227967 — medbandhan sitaram/ raghuwar surghan</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>28000</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>9858</v>
+        <v>16218</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>42243</v>
       </c>
       <c r="K159" s="3" t="n">
-        <v>42377</v>
+        <v>42376</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/22012034228282 — medbandhan kadore/mojilal surghan</t>
+          <t>1702005038/LD/22012034228092 — medbandhan baburam / sukhwasi surghan</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
-        <v>24600</v>
+        <v>21200</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>18126</v>
+        <v>9699</v>
       </c>
       <c r="J160" s="3" t="n">
-        <v>42257</v>
+        <v>42243</v>
       </c>
       <c r="K160" s="3" t="n">
-        <v>42361</v>
+        <v>42315</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/22012034229207 — MRDBANDHAN SANTRAM/ SHRIPAL SURGHAN</t>
+          <t>1702005038/LD/22012034228096 — medbandhan pradeep/patiram surghan</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
-        <v>21200</v>
+        <v>28000</v>
       </c>
       <c r="I161" s="2" t="n">
-        <v>12402</v>
+        <v>9858</v>
       </c>
       <c r="J161" s="3" t="n">
-        <v>42292</v>
+        <v>42243</v>
       </c>
       <c r="K161" s="3" t="n">
-        <v>42353</v>
+        <v>42377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/22012034229209 — MEDBANDHAN RAJENDRA/ ASHARAM SURGHAN</t>
+          <t>1702005038/LD/22012034228282 — medbandhan kadore/mojilal surghan</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
-        <v>14500</v>
+        <v>24600</v>
       </c>
       <c r="I162" s="2" t="n">
-        <v>0</v>
+        <v>18126</v>
       </c>
       <c r="J162" s="3" t="n">
-        <v>42095</v>
-[...1 lines deleted...]
-      <c r="K162" s="3"/>
+        <v>42257</v>
+      </c>
+      <c r="K162" s="3" t="n">
+        <v>42361</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/22012034229286 — medbandhan bharat/ harkishun surghan</t>
+          <t>1702005038/LD/22012034229207 — MRDBANDHAN SANTRAM/ SHRIPAL SURGHAN</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
-        <v>17200</v>
+        <v>21200</v>
       </c>
       <c r="I163" s="2" t="n">
-        <v>0</v>
+        <v>12402</v>
       </c>
       <c r="J163" s="3" t="n">
-        <v>42095</v>
-[...1 lines deleted...]
-      <c r="K163" s="3"/>
+        <v>42292</v>
+      </c>
+      <c r="K163" s="3" t="n">
+        <v>42353</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/22012034239674 — medbandhan dharmjeet/rambharose</t>
+          <t>1702005038/LD/22012034229209 — MEDBANDHAN RAJENDRA/ ASHARAM SURGHAN</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
-        <v>38054</v>
+        <v>14500</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>14310</v>
+        <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
-        <v>42355</v>
-[...3 lines deleted...]
-      </c>
+        <v>42095</v>
+      </c>
+      <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/22012034239677 — medbandhan ramsiya/baldhari</t>
+          <t>1702005038/LD/22012034229286 — medbandhan bharat/ harkishun surghan</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
-        <v>38054</v>
+        <v>17200</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>34821</v>
+        <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
-        <v>42341</v>
-[...3 lines deleted...]
-      </c>
+        <v>42095</v>
+      </c>
+      <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/22012034239680 — medbandhan rambahadur/ghamandhi</t>
+          <t>1702005038/LD/22012034239674 — medbandhan dharmjeet/rambharose</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
-        <v>34570</v>
+        <v>38054</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>15264</v>
+        <v>14310</v>
       </c>
       <c r="J166" s="3" t="n">
-        <v>42341</v>
+        <v>42355</v>
       </c>
       <c r="K166" s="3" t="n">
-        <v>42381</v>
+        <v>42360</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/22012034262089 — med bandhan punu/ramdayal</t>
+          <t>1702005038/LD/22012034239677 — medbandhan ramsiya/baldhari</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
-        <v>0</v>
+        <v>38054</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>0</v>
+        <v>34821</v>
       </c>
       <c r="J167" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K167" s="3"/>
+        <v>42341</v>
+      </c>
+      <c r="K167" s="3" t="n">
+        <v>42401</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/22012034296234 — SHANTIDHAM NIRMAN SURGHAN</t>
+          <t>1702005038/LD/22012034239680 — medbandhan rambahadur/ghamandhi</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
-        <v>245000</v>
+        <v>34570</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>0</v>
+        <v>15264</v>
       </c>
       <c r="J168" s="3" t="n">
-        <v>42740</v>
-[...1 lines deleted...]
-      <c r="K168" s="3"/>
+        <v>42341</v>
+      </c>
+      <c r="K168" s="3" t="n">
+        <v>42381</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/22012034296235 — SHANTIDHAM NIRMAN KARMARA RASTE AHROLI</t>
+          <t>1702005038/LD/22012034262089 — med bandhan punu/ramdayal</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
-        <v>42705</v>
+        <v>42395</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/22012034316578 — शांति धाम निर्माण ग्राम कन्हाई पुरा</t>
+          <t>1702005038/LD/22012034296234 — SHANTIDHAM NIRMAN SURGHAN</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>245000</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>232192.07</v>
+        <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
-        <v>43478</v>
+        <v>42740</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/3799403146 — Medbandhan Jandel/muloo surghan</t>
+          <t>1702005038/LD/22012034296235 — SHANTIDHAM NIRMAN KARMARA RASTE AHROLI</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
-        <v>30700</v>
+        <v>180000</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>584</v>
+        <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
-        <v>41704</v>
-[...3 lines deleted...]
-      </c>
+        <v>42705</v>
+      </c>
+      <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/3799403147 — Medbandhan Kishunlal/nathuram surghan</t>
+          <t>1702005038/LD/22012034316578 — शांति धाम निर्माण ग्राम कन्हाई पुरा</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
-        <v>29500</v>
+        <v>245000</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>27156</v>
+        <v>232192.07</v>
       </c>
       <c r="J172" s="3" t="n">
-        <v>41545</v>
-[...3 lines deleted...]
-      </c>
+        <v>43478</v>
+      </c>
+      <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/427 — मेड्बंधान रमेश/बदलू सुरघान</t>
+          <t>1702005038/LD/3799403146 — Medbandhan Jandel/muloo surghan</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
-        <v>23842</v>
+        <v>30700</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>14400</v>
+        <v>584</v>
       </c>
       <c r="J173" s="3" t="n">
-        <v>40418</v>
+        <v>41704</v>
       </c>
       <c r="K173" s="3" t="n">
-        <v>40431</v>
+        <v>41787</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/428 — मेड्बंधान धर्मजीत/धनपाल सुरघान</t>
+          <t>1702005038/LD/3799403147 — Medbandhan Kishunlal/nathuram surghan</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
-        <v>23150</v>
+        <v>29500</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>14400</v>
+        <v>27156</v>
       </c>
       <c r="J174" s="3" t="n">
-        <v>40432</v>
+        <v>41545</v>
       </c>
       <c r="K174" s="3" t="n">
-        <v>40444</v>
+        <v>41620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/429 — मेड्बंधान मुन्‍नालाल/पुत्‍तु सुरघान</t>
+          <t>1702005038/LD/427 — मेड्बंधान रमेश/बदलू सुरघान</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
-        <v>21766</v>
+        <v>23842</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J175" s="3" t="n">
-        <v>40411</v>
-[...1 lines deleted...]
-      <c r="K175" s="3"/>
+        <v>40418</v>
+      </c>
+      <c r="K175" s="3" t="n">
+        <v>40431</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/455 — मेड्बंधान विजयराम/बद्री सुरघान</t>
+          <t>1702005038/LD/428 — मेड्बंधान धर्मजीत/धनपाल सुरघान</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
-        <v>15692</v>
+        <v>23150</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>14400</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>40360</v>
+        <v>40432</v>
       </c>
       <c r="K176" s="3" t="n">
-        <v>40372</v>
+        <v>40444</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/456 — मेड्बंधान खरगो/बेबा सुरघान</t>
+          <t>1702005038/LD/429 — मेड्बंधान मुन्‍नालाल/पुत्‍तु सुरघान</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
-        <v>15662</v>
+        <v>21766</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>14400</v>
+        <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
-        <v>40374</v>
-[...3 lines deleted...]
-      </c>
+        <v>40411</v>
+      </c>
+      <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/457 — मेड्बंधान रघुवर/परमसुख सुरघान</t>
+          <t>1702005038/LD/455 — मेड्बंधान विजयराम/बद्री सुरघान</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
-        <v>15662</v>
+        <v>15692</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>12000</v>
+        <v>14400</v>
       </c>
       <c r="J178" s="3" t="n">
-        <v>40391</v>
+        <v>40360</v>
       </c>
       <c r="K178" s="3" t="n">
-        <v>40397</v>
+        <v>40372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/458 — मेड्बंधान राजाराम/धनीराम सुरघान</t>
+          <t>1702005038/LD/456 — मेड्बंधान खरगो/बेबा सुरघान</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
-        <v>0</v>
+        <v>15662</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J179" s="3" t="n">
-        <v>40398</v>
-[...1 lines deleted...]
-      <c r="K179" s="3"/>
+        <v>40374</v>
+      </c>
+      <c r="K179" s="3" t="n">
+        <v>40386</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/567 — मेड्बंधान मंटाई/रामचरन सुरघान</t>
+          <t>1702005038/LD/457 — मेड्बंधान रघुवर/परमसुख सुरघान</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
-        <v>24748</v>
+        <v>15662</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>9272</v>
+        <v>12000</v>
       </c>
       <c r="J180" s="3" t="n">
-        <v>40764</v>
+        <v>40391</v>
       </c>
       <c r="K180" s="3" t="n">
-        <v>40778</v>
+        <v>40397</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/568 — मेड्बंधान बुद्वसिंह/खुशाली सुरघान</t>
+          <t>1702005038/LD/458 — मेड्बंधान राजाराम/धनीराम सुरघान</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
-        <v>30697</v>
+        <v>0</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>12200</v>
+        <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
-        <v>40757</v>
-[...3 lines deleted...]
-      </c>
+        <v>40398</v>
+      </c>
+      <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/569 — मेड्बंधान भुवनदेवी/हरीराम सुरघान</t>
+          <t>1702005038/LD/567 — मेड्बंधान मंटाई/रामचरन सुरघान</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
-        <v>40596</v>
+        <v>24748</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>30796</v>
+        <v>9272</v>
       </c>
       <c r="J182" s="3" t="n">
-        <v>40771</v>
+        <v>40764</v>
       </c>
       <c r="K182" s="3" t="n">
-        <v>42154</v>
+        <v>40778</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/674 — मेड्बंधान शारदा देवी /बेबा परमसुख सुरघान</t>
+          <t>1702005038/LD/568 — मेड्बंधान बुद्वसिंह/खुशाली सुरघान</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
-        <v>33660</v>
+        <v>30697</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>19642</v>
+        <v>12200</v>
       </c>
       <c r="J183" s="3" t="n">
-        <v>40794</v>
+        <v>40757</v>
       </c>
       <c r="K183" s="3" t="n">
-        <v>40882</v>
+        <v>40778</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/699 — मेड्बंधान शोभाराम/श्री रामदीन सुरघान</t>
+          <t>1702005038/LD/569 — मेड्बंधान भुवनदेवी/हरीराम सुरघान</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
-        <v>22279</v>
+        <v>40596</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>9394</v>
+        <v>30796</v>
       </c>
       <c r="J184" s="3" t="n">
-        <v>40808</v>
+        <v>40771</v>
       </c>
       <c r="K184" s="3" t="n">
-        <v>40882</v>
+        <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1702005038/LD/700 — मेड्बंधान हंसादेवी/दौलत सिंह सुरघान</t>
+          <t>1702005038/LD/674 — मेड्बंधान शारदा देवी /बेबा परमसुख सुरघान</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
-        <v>24748</v>
+        <v>33660</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>14274</v>
+        <v>19642</v>
       </c>
       <c r="J185" s="3" t="n">
-        <v>40816</v>
+        <v>40794</v>
       </c>
       <c r="K185" s="3" t="n">
         <v>40882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1702005038/PG/9425891835 — khel maidan karmara wale raste ahroli</t>
+          <t>1702005038/LD/699 — मेड्बंधान शोभाराम/श्री रामदीन सुरघान</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
-        <v>353000</v>
+        <v>22279</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>227623.24</v>
+        <v>9394</v>
       </c>
       <c r="J186" s="3" t="n">
-        <v>42782</v>
+        <v>40808</v>
       </c>
       <c r="K186" s="3" t="n">
-        <v>44327</v>
+        <v>40882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034186233 — cc road panchparmeswar majbbot singh ke ghar se ma</t>
+          <t>1702005038/LD/700 — मेड्बंधान हंसादेवी/दौलत सिंह सुरघान</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
-        <v>129500</v>
+        <v>24748</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>84370</v>
+        <v>14274</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>41615</v>
+        <v>40816</v>
       </c>
       <c r="K187" s="3" t="n">
-        <v>42520</v>
+        <v>40882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034186237 — cc road panchparmeswar dhanpal baghel ke ghar phun</t>
+          <t>1702005038/PG/9425891835 — khel maidan karmara wale raste ahroli</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
-        <v>125800</v>
+        <v>353000</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>105534</v>
+        <v>227623.24</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>41615</v>
+        <v>42782</v>
       </c>
       <c r="K188" s="3" t="n">
-        <v>42402</v>
+        <v>44327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034200751 — cc road panchparmeswar talab se ramsiya ke makan t</t>
+          <t>1702005038/RC/22012034186233 — cc road panchparmeswar majbbot singh ke ghar se ma</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
-        <v>98600</v>
+        <v>129500</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>60096</v>
+        <v>84370</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>41671</v>
+        <v>41615</v>
       </c>
       <c r="K189" s="3" t="n">
-        <v>42402</v>
+        <v>42520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034209516 — CCROAD  KACCHA PAUNCH MARG CHAUHAN KE TUBEL TAK SU</t>
+          <t>1702005038/RC/22012034186237 — cc road panchparmeswar dhanpal baghel ke ghar phun</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
-        <v>1124000</v>
+        <v>125800</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>0</v>
+        <v>105534</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>41704</v>
-[...1 lines deleted...]
-      <c r="K190" s="3"/>
+        <v>41615</v>
+      </c>
+      <c r="K190" s="3" t="n">
+        <v>42402</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034225534 — cc road panchparmeswar prathvipal ke makan se dine</t>
+          <t>1702005038/RC/22012034200751 — cc road panchparmeswar talab se ramsiya ke makan t</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
-        <v>128800</v>
+        <v>98600</v>
       </c>
       <c r="I191" s="2" t="n">
-        <v>63748</v>
+        <v>60096</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>41912</v>
+        <v>41671</v>
       </c>
       <c r="K191" s="3" t="n">
         <v>42402</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034266372 — cc road panchparmeswar kua se mata mandir tak surghan</t>
+          <t>1702005038/RC/22012034209516 — CCROAD  KACCHA PAUNCH MARG CHAUHAN KE TUBEL TAK SU</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
-        <v>36300</v>
+        <v>1124000</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>19451</v>
+        <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
-        <v>42193</v>
-[...3 lines deleted...]
-      </c>
+        <v>41704</v>
+      </c>
+      <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034266373 — cc road panchparmeswar ramsiya baghel ke makan se lakharam ke goda tak surghan</t>
+          <t>1702005038/RC/22012034225534 — cc road panchparmeswar prathvipal ke makan se dine</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
-        <v>0</v>
+        <v>128800</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>0</v>
+        <v>63748</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>42095</v>
-[...1 lines deleted...]
-      <c r="K193" s="3"/>
+        <v>41912</v>
+      </c>
+      <c r="K193" s="3" t="n">
+        <v>42402</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034266374 — cc road panchparmeswar ramsiya baghel ke makan se lakharam ke goda tak surghan</t>
+          <t>1702005038/RC/22012034266372 — cc road panchparmeswar kua se mata mandir tak surghan</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
-        <v>70600</v>
+        <v>36300</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>65084</v>
+        <v>19451</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>42194</v>
+        <v>42193</v>
       </c>
       <c r="K194" s="3" t="n">
-        <v>42218</v>
+        <v>42221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034284671 — cc road rameswar ke makan se malkhan singh ke ghar tak surghan</t>
+          <t>1702005038/RC/22012034266373 — cc road panchparmeswar ramsiya baghel ke makan se lakharam ke goda tak surghan</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
-        <v>83400</v>
+        <v>0</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>74647</v>
+        <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>42397</v>
-[...3 lines deleted...]
-      </c>
+        <v>42095</v>
+      </c>
+      <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034284928 — cc road panchparmeswar ramprakash ke ghar se talab tak surghan</t>
+          <t>1702005038/RC/22012034266374 — cc road panchparmeswar ramsiya baghel ke makan se lakharam ke goda tak surghan</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
-        <v>99800</v>
+        <v>70600</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>96680</v>
+        <v>65084</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>42355</v>
+        <v>42194</v>
       </c>
       <c r="K196" s="3" t="n">
-        <v>43229</v>
+        <v>42218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034292813 — cc road panchparmeswar chhoto ke makan se talab ki or surghan</t>
+          <t>1702005038/RC/22012034284671 — cc road rameswar ke makan se malkhan singh ke ghar tak surghan</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
-        <v>37700</v>
+        <v>83400</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>36299</v>
+        <v>74647</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>42383</v>
+        <v>42397</v>
       </c>
       <c r="K197" s="3" t="n">
-        <v>43318</v>
+        <v>43259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034305459 — cc road chemku mata se vijay singh ke makan tak surghan</t>
+          <t>1702005038/RC/22012034284928 — cc road panchparmeswar ramprakash ke ghar se talab tak surghan</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>0</v>
+        <v>99800</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>0</v>
+        <v>96680</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K198" s="3"/>
+        <v>42355</v>
+      </c>
+      <c r="K198" s="3" t="n">
+        <v>43229</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034328402 — cc road panchparmeswar darbari ke makan se panchayat bhawan ki or surghan</t>
+          <t>1702005038/RC/22012034292813 — cc road panchparmeswar chhoto ke makan se talab ki or surghan</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
-        <v>161000</v>
+        <v>37700</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>131352</v>
+        <v>36299</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>42803</v>
+        <v>42383</v>
       </c>
       <c r="K199" s="3" t="n">
-        <v>43250</v>
+        <v>43318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034334695 — CC ROAD PANCHPARMESWAR PRI.SCHOOL SE PRI.SCHOOL KANHAIPURA  KI OR SURGHAN</t>
+          <t>1702005038/RC/22012034305459 — cc road chemku mata se vijay singh ke makan tak surghan</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
-        <v>159300</v>
+        <v>0</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>42736</v>
+        <v>42395</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034351787 — sudur sampark sadak kanahaipura se bhakoti mukhya margya tak</t>
+          <t>1702005038/RC/22012034328402 — cc road panchparmeswar darbari ke makan se panchayat bhawan ki or surghan</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
-        <v>980000</v>
+        <v>161000</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>923557.7</v>
+        <v>131352</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>42992</v>
+        <v>42803</v>
       </c>
       <c r="K201" s="3" t="n">
-        <v>44291</v>
+        <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034365788 — cc road nirman karya sevaram baghel ke makan se devi baba ke sthan ki or</t>
+          <t>1702005038/RC/22012034334695 — CC ROAD PANCHPARMESWAR PRI.SCHOOL SE PRI.SCHOOL KANHAIPURA  KI OR SURGHAN</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
-        <v>44250</v>
+        <v>159300</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>44032</v>
+        <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>43041</v>
-[...3 lines deleted...]
-      </c>
+        <v>42736</v>
+      </c>
+      <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034373049 — CC raod</t>
+          <t>1702005038/RC/22012034351787 — sudur sampark sadak kanahaipura se bhakoti mukhya margya tak</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
-        <v>0</v>
+        <v>980000</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>0</v>
+        <v>923557.7</v>
       </c>
       <c r="J203" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K203" s="3"/>
+        <v>42992</v>
+      </c>
+      <c r="K203" s="3" t="n">
+        <v>44291</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034380637 — cc road dwarka prasad ke makan se prathvi pal ke makan ki or surghan</t>
+          <t>1702005038/RC/22012034365788 — cc road nirman karya sevaram baghel ke makan se devi baba ke sthan ki or</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>37687</v>
+        <v>44250</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>37392</v>
+        <v>44032</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>43327</v>
+        <v>43041</v>
       </c>
       <c r="K204" s="3" t="n">
-        <v>44515</v>
+        <v>43210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034380638 — cc road gyadeen ke makan se gangaram ke makan ki or kadhaipura surghan</t>
+          <t>1702005038/RC/22012034373049 — CC raod</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
-        <v>44250</v>
+        <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>43932</v>
+        <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>43111</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034380639 — cc road babu ke makan se  mata ke mandir ki or kadhaipura surghan</t>
+          <t>1702005038/RC/22012034380637 — cc road dwarka prasad ke makan se prathvi pal ke makan ki or surghan</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>33150</v>
+        <v>37687</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>29316</v>
+        <v>37392</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>43111</v>
+        <v>43327</v>
       </c>
       <c r="K206" s="3" t="n">
-        <v>44292</v>
+        <v>44515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034380640 — cc road ramveer ke makan se janved ke bada ki or kadhaipura surghan</t>
+          <t>1702005038/RC/22012034380638 — cc road gyadeen ke makan se gangaram ke makan ki or kadhaipura surghan</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
-        <v>61950</v>
+        <v>44250</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>60726</v>
+        <v>43932</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>43111</v>
       </c>
       <c r="K207" s="3" t="n">
         <v>43504</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034380641 — cc road sateesh ke makan se chhote ke makan ki or ahroli</t>
+          <t>1702005038/RC/22012034380639 — cc road babu ke makan se  mata ke mandir ki or kadhaipura surghan</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
-        <v>79650</v>
+        <v>33150</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>79764</v>
+        <v>29316</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>43125</v>
+        <v>43111</v>
       </c>
       <c r="K208" s="3" t="n">
-        <v>43504</v>
+        <v>44292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034387631 — cc road asharam rathor ke makan se puran ke makan ke pichhe tak</t>
+          <t>1702005038/RC/22012034380640 — cc road ramveer ke makan se janved ke bada ki or kadhaipura surghan</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
-        <v>19000</v>
+        <v>61950</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>16704</v>
+        <v>60726</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>43319</v>
+        <v>43111</v>
       </c>
       <c r="K209" s="3" t="n">
         <v>43504</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034387632 — cc road gotiram ke makan se shishupal ke makan tak</t>
+          <t>1702005038/RC/22012034380641 — cc road sateesh ke makan se chhote ke makan ki or ahroli</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>47000</v>
+        <v>79650</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>43848</v>
+        <v>79764</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>43284</v>
+        <v>43125</v>
       </c>
       <c r="K210" s="3" t="n">
         <v>43504</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034387633 — cc road asharam ke makan se asharfi ke makan tak</t>
+          <t>1702005038/RC/22012034387631 — cc road asharam rathor ke makan se puran ke makan ke pichhe tak</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
-        <v>47000</v>
+        <v>19000</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>36018</v>
+        <v>16704</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>43291</v>
+        <v>43319</v>
       </c>
       <c r="K211" s="3" t="n">
         <v>43504</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034387634 — cc road maniram ke makan se jagmohan ke makan tak</t>
+          <t>1702005038/RC/22012034387632 — cc road gotiram ke makan se shishupal ke makan tak</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
-        <v>84000</v>
+        <v>47000</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>79008</v>
+        <v>43848</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>43319</v>
+        <v>43284</v>
       </c>
       <c r="K212" s="3" t="n">
-        <v>44064</v>
+        <v>43504</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034387635 — cc road malkhan ke makan se pahuj nadi ki or</t>
+          <t>1702005038/RC/22012034387633 — cc road asharam ke makan se asharfi ke makan tak</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>23000</v>
+        <v>47000</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>21228</v>
+        <v>36018</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>43371</v>
+        <v>43291</v>
       </c>
       <c r="K213" s="3" t="n">
         <v>43504</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034387636 — cc road batai ke ghar se school  tak</t>
+          <t>1702005038/RC/22012034387634 — cc road maniram ke makan se jagmohan ke makan tak</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
-        <v>0</v>
+        <v>84000</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>0</v>
+        <v>79008</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K214" s="3"/>
+        <v>43319</v>
+      </c>
+      <c r="K214" s="3" t="n">
+        <v>44064</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034387745 — cc road batai ke ghar se latore ke makan tak surghan</t>
+          <t>1702005038/RC/22012034387635 — cc road malkhan ke makan se pahuj nadi ki or</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
-        <v>142000</v>
+        <v>23000</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>102174</v>
+        <v>21228</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>43327</v>
+        <v>43371</v>
       </c>
       <c r="K215" s="3" t="n">
-        <v>44608</v>
+        <v>43504</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034434956 — Panch Parmeshwar CC Road May Nali Nirman Hargovind Ke Makan Se Munni Ke Makan Ki Ore</t>
+          <t>1702005038/RC/22012034387636 — cc road batai ke ghar se school  tak</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>38595</v>
+        <v>0</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>21924</v>
+        <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>43492</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034434957 — Panch Parmeshwar CC Road May Nali Nirman Babu Singh Ke Makan Se Raje Ke Makan Ki Ore</t>
+          <t>1702005038/RC/22012034387745 — cc road batai ke ghar se latore ke makan tak surghan</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
-        <v>20460</v>
+        <v>142000</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>17370</v>
+        <v>102174</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>44336</v>
+        <v>43327</v>
       </c>
       <c r="K217" s="3" t="n">
-        <v>44515</v>
+        <v>44608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034434958 — Panch Parmeshwar CC Road May Nali Nirman Nandram Ke Makan Se Puttu Lal Ke Makan Ki Ore</t>
+          <t>1702005038/RC/22012034434956 — Panch Parmeshwar CC Road May Nali Nirman Hargovind Ke Makan Se Munni Ke Makan Ki Ore</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
-        <v>6975</v>
+        <v>38595</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>4614</v>
+        <v>21924</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>44099</v>
-[...1 lines deleted...]
-      <c r="K218" s="3"/>
+        <v>43492</v>
+      </c>
+      <c r="K218" s="3" t="n">
+        <v>44064</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034434959 — Panch Parmeshwar CC Road May Nali Nirman Baba Ke Sthan Se Sitaram Ke Ghar Ki ore</t>
+          <t>1702005038/RC/22012034434957 — Panch Parmeshwar CC Road May Nali Nirman Babu Singh Ke Makan Se Raje Ke Makan Ki Ore</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
-        <v>6975</v>
+        <v>20460</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>8088</v>
+        <v>17370</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>44099</v>
-[...1 lines deleted...]
-      <c r="K219" s="3"/>
+        <v>44336</v>
+      </c>
+      <c r="K219" s="3" t="n">
+        <v>44515</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034434960 — Panch Parmeshwar CC Road May Nali Nirman Chhutkan Ke Ghar Se Matadin Ke Makan Ki Ore</t>
+          <t>1702005038/RC/22012034434958 — Panch Parmeshwar CC Road May Nali Nirman Nandram Ke Makan Se Puttu Lal Ke Makan Ki Ore</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>6975</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>4614</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>44099</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034442304 — cc road</t>
+          <t>1702005038/RC/22012034434959 — Panch Parmeshwar CC Road May Nali Nirman Baba Ke Sthan Se Sitaram Ke Ghar Ki ore</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
-        <v>0</v>
+        <v>6975</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>0</v>
+        <v>8088</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>43491</v>
+        <v>44099</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034536556 — cc road dolti ke goda s uday singh ke makan tak kanahi ka pura</t>
+          <t>1702005038/RC/22012034434960 — Panch Parmeshwar CC Road May Nali Nirman Chhutkan Ke Ghar Se Matadin Ke Makan Ki Ore</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>49500</v>
+        <v>6975</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>47850</v>
+        <v>4614</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>44099</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034536560 — cc road dasrath ke makan se lakhan ke makan tak surghan</t>
+          <t>1702005038/RC/22012034442304 — cc road</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
-        <v>34800</v>
+        <v>0</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>32028</v>
+        <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>44167</v>
+        <v>43491</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034536562 — cc road dhanpal ke makan se jayprakash ke bade ki or  surghan</t>
+          <t>1702005038/RC/22012034536556 — cc road dolti ke goda s uday singh ke makan tak kanahi ka pura</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
-        <v>34800</v>
+        <v>49500</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>33330</v>
+        <v>47850</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>44099</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034541165 — cc road matadin ke ghar se rajesh ke bada ki or</t>
+          <t>1702005038/RC/22012034536560 — cc road dasrath ke makan se lakhan ke makan tak surghan</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
-        <v>39600</v>
+        <v>34800</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>22800</v>
+        <v>32028</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>44103</v>
-[...3 lines deleted...]
-      </c>
+        <v>44167</v>
+      </c>
+      <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034541173 — cc raod mata mandir se pujari ke bada tak surghan</t>
+          <t>1702005038/RC/22012034536562 — cc road dhanpal ke makan se jayprakash ke bade ki or  surghan</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>80550</v>
+        <v>34800</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>80130</v>
+        <v>33330</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>44099</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034562342 — cc road kanahi k apura se panchatb bhwan ki or surghan</t>
+          <t>1702005038/RC/22012034541165 — cc road matadin ke ghar se rajesh ke bada ki or</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>30000</v>
+        <v>39600</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>13896</v>
+        <v>22800</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>44345</v>
+        <v>44103</v>
       </c>
       <c r="K227" s="3" t="n">
         <v>44515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034566264 — cc roa jabar singh ke makan se nirpat ke makan ki or surghan</t>
+          <t>1702005038/RC/22012034541173 — cc raod mata mandir se pujari ke bada tak surghan</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>50250</v>
+        <v>80550</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>39372</v>
+        <v>80130</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>44534</v>
+        <v>44099</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RC/22012034606559 — C.C.Road Mai Nali Nirman Bhagwan Singh Ke Makan Se Buddh Singh Ke Kunya Tak, Surghan</t>
+          <t>1702005038/RC/22012034562342 — cc road kanahi k apura se panchatb bhwan ki or surghan</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
-        <v>59850</v>
+        <v>30000</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>59304</v>
+        <v>13896</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>44619</v>
-[...1 lines deleted...]
-      <c r="K229" s="3"/>
+        <v>44345</v>
+      </c>
+      <c r="K229" s="3" t="n">
+        <v>44515</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1702005038/RS/22012034493845 — nali nirman rajendra singh ke ghar se darwari ke makan ki or surghan</t>
+          <t>1702005038/RC/22012034566264 — cc roa jabar singh ke makan se nirpat ke makan ki or surghan</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>40200</v>
+        <v>50250</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>22002</v>
+        <v>39372</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>44291</v>
+        <v>44534</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1702005038/WC/22012034293860 — talab gahrikaran shankarji ke mandir pass surghan</t>
+          <t>1702005038/RC/22012034606559 — C.C.Road Mai Nali Nirman Bhagwan Singh Ke Makan Se Buddh Singh Ke Kunya Tak, Surghan</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>99000</v>
+        <v>59850</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>0</v>
+        <v>59304</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>42461</v>
+        <v>44619</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1702005038/WC/22012034384020 — NAVEEN TALAB NIRMAN</t>
+          <t>1702005038/RS/22012034493845 — nali nirman rajendra singh ke ghar se darwari ke makan ki or surghan</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>0</v>
+        <v>40200</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>0</v>
+        <v>22002</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>43010</v>
+        <v>44291</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1702005038/WC/22012034560591 — Naveen talab Budi mata mandir ke pass surghan</t>
+          <t>1702005038/WC/22012034293860 — talab gahrikaran shankarji ke mandir pass surghan</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>1379555.46</v>
+        <v>99000</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>603060</v>
+        <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>44001</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1702005038/WC/22012034791503 — Naveen talab sarve no 23 Ahroli</t>
+          <t>1702005038/WC/22012034384020 — NAVEEN TALAB NIRMAN</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>1472192.52</v>
+        <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>44300</v>
+        <v>43010</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1702005038/WC/22012034791507 — Naveen talab nirman no 1 sarve no 1038 surghan</t>
+          <t>1702005038/WC/22012034560591 — Naveen talab Budi mata mandir ke pass surghan</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>1477259.82</v>
+        <v>1379555.46</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>418224</v>
+        <v>603060</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>44474</v>
-[...1 lines deleted...]
-      <c r="K235" s="3"/>
+        <v>44001</v>
+      </c>
+      <c r="K235" s="3" t="n">
+        <v>44327</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1702005038/WC/22012034791509 — Naveen talab no 2 sarve no 1039 surghan</t>
+          <t>1702005038/WC/22012034791503 — Naveen talab sarve no 23 Ahroli</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>1467591.94</v>
+        <v>1472192.52</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1702005038/WC/22012035005865 — Eardhan Check dem Budi mata mandir ke pass surghan</t>
+          <t>1702005038/WC/22012034791507 — Naveen talab nirman no 1 sarve no 1038 surghan</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>0</v>
+        <v>1477259.82</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>0</v>
+        <v>418224</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>44788</v>
+        <v>44474</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1702005038/WC/22012035005866 — Eardhan check dem god baba ke pass surghan</t>
+          <t>1702005038/WC/22012034791509 — Naveen talab no 2 sarve no 1039 surghan</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>0</v>
+        <v>1467591.94</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>44788</v>
+        <v>44300</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1702005038/WC/22012035005869 — Eardhan check dem ramsiya ke khet ke pass ahroli</t>
+          <t>1702005038/WC/22012035005865 — Eardhan Check dem Budi mata mandir ke pass surghan</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1702005038/WC/22012035005870 — Eardhan check dem puliya ke pass ahroli</t>
+          <t>1702005038/WC/22012035005866 — Eardhan check dem god baba ke pass surghan</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1702005038/WC/22012035014550 — Earthan check dem shiddh baba ke pass (kharaua) ahroli</t>
+          <t>1702005038/WC/22012035005869 — Eardhan check dem ramsiya ke khet ke pass ahroli</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>1445275.76</v>
+        <v>0</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>692097.24</v>
+        <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>45135</v>
+        <v>44788</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1702005038/WC/22012035025590 — Naveen talab nirman school ke pass banuapura surghan</t>
+          <t>1702005038/WC/22012035005870 — Eardhan check dem puliya ke pass ahroli</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>44836</v>
+        <v>44788</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1702005038/WC/22012035025591 — amrisarovar dub pock point talab Ahroli</t>
+          <t>1702005038/WC/22012035014550 — Earthan check dem shiddh baba ke pass (kharaua) ahroli</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>0</v>
+        <v>1445275.76</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>0</v>
+        <v>692097.24</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>44836</v>
+        <v>45135</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1702005038/WC/22012035050504 — Eardhan check dem siddhbaba ke pass surghan</t>
+          <t>1702005038/WC/22012035025590 — Naveen talab nirman school ke pass banuapura surghan</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>44952</v>
+        <v>44836</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1702005038/WC/22012035080524 — ardhan check dem puliya ke aage Ahroli</t>
+          <t>1702005038/WC/22012035025591 — amrisarovar dub pock point talab Ahroli</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
-        <v>1497486.18</v>
+        <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>45030</v>
+        <v>44836</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1702005038/WC/22012035080526 — Ardhan check dem ramsiya ke khet ke pass ahroli</t>
+          <t>1702005038/WC/22012035050504 — Eardhan check dem siddhbaba ke pass surghan</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>1429932.41</v>
+        <v>0</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>45030</v>
+        <v>44952</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1702005038/WC/22012035080531 — Amart sarovar talab dab point tagar ke pass surghan</t>
+          <t>1702005038/WC/22012035080524 — ardhan check dem puliya ke aage Ahroli</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>1482720.94</v>
+        <v>1497486.18</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1702005038/WC/22012035300016 — Dugwell Recharge Rupendra Baghel Ke Darwaje Ke Samne Gram Ahroli Surghan</t>
+          <t>1702005038/WC/22012035080526 — Ardhan check dem ramsiya ke khet ke pass ahroli</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>25899.46</v>
+        <v>1429932.41</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>22090</v>
+        <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>45790</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1702005038/WC/9993646148 — talab ghrikaran awam vistar karya surghan</t>
+          <t>1702005038/WC/22012035080531 — Amart sarovar talab dab point tagar ke pass surghan</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>221500</v>
+        <v>1482720.94</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>149986</v>
+        <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>41697</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1702005038/WH/19959083 — talab bandh sudrikaran bagiche ke pass surghan</t>
+          <t>1702005038/WC/22012035300016 — Dugwell Recharge Rupendra Baghel Ke Darwaje Ke Samne Gram Ahroli Surghan</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>86500</v>
+        <v>25899.46</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>86344</v>
+        <v>22090</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>42867</v>
+        <v>45790</v>
       </c>
       <c r="K250" s="3" t="n">
-        <v>43120</v>
+        <v>46137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1702005038/WH/19959178 — talab bandh sudrikaran karmara ke raste ahroli</t>
+          <t>1702005038/WC/9993646148 — talab ghrikaran awam vistar karya surghan</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>77500</v>
+        <v>221500</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>77400</v>
+        <v>149986</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>42887</v>
+        <v>41697</v>
       </c>
       <c r="K251" s="3" t="n">
-        <v>43120</v>
+        <v>42395</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1702005038/WH/22012034457009 — talab shantidham ke pass ahroli</t>
+          <t>1702005038/WH/19959083 — talab bandh sudrikaran bagiche ke pass surghan</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>49940.51</v>
+        <v>86500</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>44064</v>
+        <v>86344</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>44646</v>
+        <v>42867</v>
       </c>
       <c r="K252" s="3" t="n">
-        <v>45071</v>
+        <v>43120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1702005038/WH/22012034457010 — talab pareet baba ke pass surghan</t>
+          <t>1702005038/WH/19959178 — talab bandh sudrikaran karmara ke raste ahroli</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>49893.19</v>
+        <v>77500</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>46116</v>
+        <v>77400</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>44636</v>
+        <v>42887</v>
       </c>
       <c r="K253" s="3" t="n">
-        <v>45071</v>
+        <v>43120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1702005038/WH/22012034457011 — talab mandir ke pass surghan</t>
+          <t>1702005038/WH/22012034457009 — talab shantidham ke pass ahroli</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>49976.37</v>
+        <v>49940.51</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>43800</v>
+        <v>44064</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>44629</v>
+        <v>44646</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>45071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>BHIND / RON</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C255" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D255" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E255" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F255" s="1" t="inlineStr">
+        <is>
+          <t>1702005038/WH/22012034457010 — talab pareet baba ke pass surghan</t>
+        </is>
+      </c>
+      <c r="G255" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H255" s="2" t="n">
+        <v>49893.19</v>
+      </c>
+      <c r="I255" s="2" t="n">
+        <v>46116</v>
+      </c>
+      <c r="J255" s="3" t="n">
+        <v>44636</v>
+      </c>
+      <c r="K255" s="3" t="n">
+        <v>45071</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
+      <c r="A256" s="1" t="inlineStr">
+        <is>
+          <t>BHIND / RON</t>
+        </is>
+      </c>
+      <c r="B256" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C256" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D256" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E256" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F256" s="1" t="inlineStr">
+        <is>
+          <t>1702005038/WH/22012034457011 — talab mandir ke pass surghan</t>
+        </is>
+      </c>
+      <c r="G256" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H256" s="2" t="n">
+        <v>49976.37</v>
+      </c>
+      <c r="I256" s="2" t="n">
+        <v>43800</v>
+      </c>
+      <c r="J256" s="3" t="n">
+        <v>44629</v>
+      </c>
+      <c r="K256" s="3" t="n">
+        <v>45071</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
+      <c r="A257" s="1" t="inlineStr">
+        <is>
+          <t>BHIND / RON</t>
+        </is>
+      </c>
+      <c r="B257" s="1" t="inlineStr">
+        <is>
           <t>2024-2025</t>
         </is>
       </c>
-      <c r="C255" s="1" t="inlineStr">
+      <c r="C257" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
-      <c r="D255" s="1" t="inlineStr">
+      <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
-      <c r="E255" s="1" t="inlineStr">
+      <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="F255" s="1" t="inlineStr">
+      <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1702005/DP/22012034627228 — Samudhayak vraksharopan hanumanji mandir ke peeche surghan</t>
         </is>
       </c>
-      <c r="G255" s="1" t="inlineStr">
+      <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
-      <c r="H255" s="2" t="n">
-[...5 lines deleted...]
-      <c r="J255" s="3" t="n">
+      <c r="H257" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I257" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J257" s="3" t="n">
         <v>45451</v>
       </c>
-      <c r="K255" s="3"/>
+      <c r="K257" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>