--- v0 (2026-09-04)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K23"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 18:35:45</t>
+          <t>Exported on: 2026-10-24 06:19:12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,51 +320,51 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44174</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>BHIND / LAHAR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1702006029/FP/22012034628780 — कच्चा नाला निर्माण कार्य सुशील श्रीवास्तव के खेत से वीरेंद्र तिवारी के खेत की ओर</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>314873.68</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44695</v>
@@ -602,239 +602,239 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44360</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BHIND / LAHAR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1702006029/RC/22012034595172 — सी सी रोड नाली निर्माण कार्य मेघ सिंह चौहान के मकान से मैंन रोड तक</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>49000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44685</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BHIND / LAHAR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1702006029/RC/22012034635844 — सी सी रोड नाली निर्माण कार्य जसमंत धाकड़ के मकान से मैंन रोड तक</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45146</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BHIND / LAHAR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1702006029/RC/22012034666454 — सी सी सड़क निर्माण कार्य माता मंदिर प्रांगन में ग्राम तिघरा (खुर्द)</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>64000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45372</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BHIND / LAHAR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Toilet for Government School for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1702006029/RS/22012034643122 — सामुदायिक स्वच्छता परिसर निर्माण कार्य ग्राम पंचायत रूरई</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>43000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44614</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BHIND / LAHAR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1702006029/WC/22012034523833 — नबीन तालाब निमार्ण  मेंन रोड के पास तालाब न02 ग्राम पंचयत रूरई</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>1470933.94</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>43866</v>