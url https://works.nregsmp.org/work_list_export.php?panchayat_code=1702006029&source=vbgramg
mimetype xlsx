--- v1 (2026-10-24)
+++ v2 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K23"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-24 06:19:12</t>
+          <t>Exported on: 2026-10-24 10:19:20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">