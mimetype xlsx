--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-17 17:17:47</t>
+          <t>Exported on: 2026-10-09 14:00:32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>BHIND / LAHAR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1702006042/FP/22012034641261 — जल निकासी नाली निर्माण कार्य माता मंदिर से मरघट की ओर ग्राम शाहपुरा न. 02</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>11000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45451</v>
@@ -555,568 +555,568 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44358</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BHIND / LAHAR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1702006042/IF/IAY/1142416 — Construction of IAY House -IAY REG. NO. MP-02-006-042-002/24</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>42419</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BHIND / LAHAR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1702006042/IF/IAY/2157606 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5451073</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44370</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BHIND / LAHAR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1702006042/IF/IAY/4520932 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115277154</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BHIND / LAHAR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1702006042/IF/IAY/4773189 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125041742</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BHIND / LAHAR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1702006042/IF/IAY/4775325 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122698490</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BHIND / LAHAR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1702006042/IF/IAY/5573780 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115946892</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45816</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>BHIND / LAHAR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1702006042/IF/IAY/5858305 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129227992</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45989</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>BHIND / LAHAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1702006042/IF/IAY/5864240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116984243</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>BHIND / LAHAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1702006042/RC/22012034616786 — सी सी सडक एवं नाली निर्माण कार्य हाकिम सिंह बघेल के मकान से गौरीशंकर बघेल के मकान तक</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>48000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44889</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>BHIND / LAHAR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1702006042/RC/22012034824074 — C C ROAD NIRMAN KARY MAIN ROAD SE MARGHAT KI OR</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>37000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>BHIND / LAHAR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1702006042/RS/22012034685257 — सामुदायिक निर्माण कार्य हरदान सिंह राजावत के मकान के पास ग्राम शाहपुरा न. 2</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>1900</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>BHIND / LAHAR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1702006042/WC/22012034670060 — dag pond nirman chadhraua</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>1496404.18</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>44357</v>