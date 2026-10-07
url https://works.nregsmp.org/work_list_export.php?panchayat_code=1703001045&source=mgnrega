--- v0 (2026-08-16)
+++ v1 (2026-10-07)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K795"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-16 14:49:13</t>
+          <t>Exported on: 2026-10-07 13:01:02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3300,51 +3300,51 @@
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1703001045/DP/22012034609519 — Cpw baundree nirman santidam jatav mohalla renhat</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>1002431.02</v>
       </c>
       <c r="I75" s="2" t="n">
-        <v>817756.1</v>
+        <v>817495.1</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45225</v>
       </c>
       <c r="K75" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / GHATIGAON</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
@@ -18457,113 +18457,113 @@
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1703001045/IF/IAY/4765811 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115782050</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>23274</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>46215</v>
+        <v>46261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / GHATIGAON</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1703001045/IF/IAY/4767937 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123047104</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>22860</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>46103</v>
+        <v>46261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / GHATIGAON</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
@@ -18651,64 +18651,64 @@
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1703001045/IF/IAY/4772077 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122463595</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>22599</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>46110</v>
+        <v>46261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / GHATIGAON</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
@@ -18937,64 +18937,64 @@
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1703001045/IF/IAY/4807999 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152025511</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>21150</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>46096</v>
+        <v>46261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / GHATIGAON</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
@@ -20680,64 +20680,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1703001045/IF/IAY/5110937 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152025700</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>46131</v>
+        <v>46261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / GHATIGAON</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
@@ -20870,64 +20870,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1703001045/IF/IAY/5136639 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115873074</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>45925</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>46066</v>
+        <v>46261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / GHATIGAON</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
@@ -21109,64 +21109,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1703001045/IF/IAY/5140539 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121345573</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>46215</v>
+        <v>46261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / GHATIGAON</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>