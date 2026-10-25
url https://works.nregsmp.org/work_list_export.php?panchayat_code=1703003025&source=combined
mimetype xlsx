--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K580"/>
+  <dimension ref="A1:K581"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 04:30:39</t>
+          <t>Exported on: 2026-10-25 03:07:32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2262,51 +2262,51 @@
       <c r="J52" s="3" t="n">
         <v>43377</v>
       </c>
       <c r="K52" s="3" t="n">
         <v>44661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/22012035124033 — वृक्षारोपण कार्य कल्याण सिंह कुशवाह के खेत पर</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>160586.73</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>91905</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45144</v>
@@ -5478,98 +5478,98 @@
       <c r="J118" s="3" t="n">
         <v>42845</v>
       </c>
       <c r="K118" s="3" t="n">
         <v>43101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/1746844 — Construction of IAY House -IAY REG. NO. MP4006662</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>43165</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/1746850 — Construction of IAY House -IAY REG. NO. MP4006771</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>43165</v>
@@ -5621,709 +5621,709 @@
       <c r="J121" s="3" t="n">
         <v>44896</v>
       </c>
       <c r="K121" s="3" t="n">
         <v>45123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/1748154 — Construction of IAY House -IAY REG. NO. MP4027273</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>43166</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/1748162 — Construction of IAY House -IAY REG. NO. MP4027371</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>43163</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/1748164 — Construction of IAY House -IAY REG. NO. MP4027382</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>43166</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/1748177 — Construction of IAY House -IAY REG. NO. MP4027529</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>43153</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/1748182 — Construction of IAY House -IAY REG. NO. MP4027623</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>43163</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/1748188 — Construction of IAY House -IAY REG. NO. MP4027673</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>43165</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/1748191 — Construction of IAY House -IAY REG. NO. MP4027699</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>43153</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/1748193 — Construction of IAY House -IAY REG. NO. MP4027719</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>43166</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/1748198 — Construction of IAY House -IAY REG. NO. MP4027772</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>43153</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/1748208 — Construction of IAY House -IAY REG. NO. MP4027840</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>43166</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/1748210 — Construction of IAY House -IAY REG. NO. MP4027849</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>43153</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/1750435 — Construction of IAY House -IAY REG. NO. MP4070167</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>43153</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/1750438 — Construction of IAY House -IAY REG. NO. MP4070209</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>43153</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/1750479 — Construction of IAY House -IAY REG. NO. MP4071040</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>43166</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/1750482 — Construction of IAY House -IAY REG. NO. MP4071053</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>43180</v>
@@ -9458,51 +9458,51 @@
       <c r="J200" s="3" t="n">
         <v>44889</v>
       </c>
       <c r="K200" s="3" t="n">
         <v>44972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/3677191 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115064297</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>44682</v>
@@ -14056,756 +14056,756 @@
       <c r="J294" s="3" t="n">
         <v>42817</v>
       </c>
       <c r="K294" s="3" t="n">
         <v>43089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/71535 — Construction of IAY House -IAY REG. NO. MP-03-003-025-001/101</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>42191</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/71536 — Construction of IAY House -IAY REG. NO. MP-03-003-025-001/158</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>42185</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/71537 — Construction of IAY House -IAY REG. NO. MP-03-003-025-001/165</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>42191</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/71538 — Construction of IAY House -IAY REG. NO. MP-03-003-025-001/178</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>42191</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/71539 — Construction of IAY House -IAY REG. NO. MP-03-003-025-001/182</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>42185</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/71540 — Construction of IAY House -IAY REG. NO. MP-03-003-025-001/185</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>42185</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/71541 — Construction of IAY House -IAY REG. NO. MP-03-003-025-001/192</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>42185</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/71542 — Construction of IAY House -IAY REG. NO. MP-03-003-025-001/193</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>42185</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/71543 — Construction of IAY House -IAY REG. NO. MP-03-003-025-001/233</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>42185</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/71544 — Construction of IAY House -IAY REG. NO. MP-03-003-025-001/236</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>42185</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/71545 — Construction of IAY House -IAY REG. NO. MP-03-003-025-001/4</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>42185</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/71547 — Construction of IAY House -IAY REG. NO. MP-03-003-025-001/60</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>42185</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/71548 — Construction of IAY House -IAY REG. NO. MP-03-003-025-001/62p</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>42185</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/71549 — Construction of IAY House -IAY REG. NO. MP-03-003-025-001/64p</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>42185</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/71550 — Construction of IAY House -IAY REG. NO. MP-03-003-025-001/6p</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>42191</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/IAY/71551 — Construction of IAY House -IAY REG. NO. MP-03-003-025-001/92</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>42185</v>
@@ -15073,51 +15073,51 @@
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1703003025/IF/YD/22012035609369 — Ek Bagiya maa ke name Rajeswari MP03003025/001/552-B</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>115644.74</v>
+        <v>116244.74</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
@@ -15292,73 +15292,73 @@
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>44058</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1703003025/LD/22012034589388 — व्रछारोपण कार्य अंबेडकर पर एंड स्कूल 8 नम्बर सफाई छीमक</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>133213.69</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>52073</v>
+        <v>98273</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45123</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
@@ -20242,7731 +20242,7778 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>145141</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>130418</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>41310</v>
       </c>
       <c r="K422" s="3" t="n">
         <v>41659</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/22012034213876 — U shep Nala Nirman Nahar Se D.P. Tak</t>
+          <t>1703003025/RC/VB/YD/22012034854945 — Constr of Cement Concrete Roads for Comm</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>1466297</v>
+        <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>798593.9</v>
+        <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>41704</v>
-[...3 lines deleted...]
-      </c>
+        <v>46297</v>
+      </c>
+      <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/22012034213884 — U Shep Nala Nirman Akbar kha ke Makan se Sarpanch</t>
+          <t>1703003025/RS/22012034213876 — U shep Nala Nirman Nahar Se D.P. Tak</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>106012</v>
+        <v>1466297</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>109559.56</v>
+        <v>798593.9</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>41704</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>41788</v>
+        <v>42736</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/22012034373153 — samudayik shochalay nirman kary chhimak bas stand par chhimak</t>
+          <t>1703003025/RS/22012034213884 — U Shep Nala Nirman Akbar kha ke Makan se Sarpanch</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>320000</v>
+        <v>106012</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>306566</v>
+        <v>109559.56</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>43034</v>
+        <v>41704</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>43971</v>
+        <v>41788</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/22012034648669 — RCC NALA NIRMAN LAKHNA BATHAM KE MAKAN SE BEECH KI PULIYA TAK</t>
+          <t>1703003025/RS/22012034373153 — samudayik shochalay nirman kary chhimak bas stand par chhimak</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>209000</v>
+        <v>320000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>177480</v>
+        <v>306566</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>44686</v>
+        <v>43034</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>45596</v>
+        <v>43971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/22012034665837 — Nalla Nirman karay Karan Singh ke ghar se Lidma tak 8 numner dafai chhimak</t>
+          <t>1703003025/RS/22012034648669 — RCC NALA NIRMAN LAKHNA BATHAM KE MAKAN SE BEECH KI PULIYA TAK</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>618000</v>
+        <v>209000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>613831.5</v>
+        <v>177480</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>44819</v>
+        <v>44686</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>44958</v>
+        <v>45596</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/22012034673815 — Nalla Nirman Budharam Adivasi ke makan se Raghuveer adivasi ke makan ki or</t>
+          <t>1703003025/RS/22012034665837 — Nalla Nirman karay Karan Singh ke ghar se Lidma tak 8 numner dafai chhimak</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>310000</v>
+        <v>618000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>292226</v>
+        <v>613831.5</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>44868</v>
+        <v>44819</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>45005</v>
+        <v>44958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/22012034679158 — Nalla nirman karay Hotam ke mahan se Hedpump ki or 8 number dafai</t>
+          <t>1703003025/RS/22012034673815 — Nalla Nirman Budharam Adivasi ke makan se Raghuveer adivasi ke makan ki or</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>578000</v>
+        <v>310000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>574652.6</v>
+        <v>292226</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>44910</v>
+        <v>44868</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>45109</v>
+        <v>45005</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/22012034689538 — Nalla Nirman Karay Netram ke makan se Ludma tak 8 num.Dafai</t>
+          <t>1703003025/RS/22012034679158 — Nalla nirman karay Hotam ke mahan se Hedpump ki or 8 number dafai</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>242000</v>
+        <v>578000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>240242.28</v>
+        <v>574652.6</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>45051</v>
+        <v>44910</v>
       </c>
       <c r="K430" s="3" t="n">
         <v>45109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/22012034689609 — Nalla Nirman Karay Main Road se Ambedkar Park tak</t>
+          <t>1703003025/RS/22012034689538 — Nalla Nirman Karay Netram ke makan se Ludma tak 8 num.Dafai</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>120000</v>
+        <v>242000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>52764</v>
+        <v>240242.28</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>44987</v>
+        <v>45051</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>45635</v>
+        <v>45109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/22012034702367 — Nala nirman sati mata se megra nale tak</t>
+          <t>1703003025/RS/22012034689609 — Nalla Nirman Karay Main Road se Ambedkar Park tak</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>625247.66</v>
+        <v>120000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>478071.42</v>
+        <v>52764</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>45183</v>
+        <v>44987</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>45369</v>
+        <v>45635</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/22012034704438 — Nalla nirman utam kushwah ke thela se new panchayat bhawan ki or</t>
+          <t>1703003025/RS/22012034702367 — Nala nirman sati mata se megra nale tak</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>0</v>
+        <v>625247.66</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>0</v>
+        <v>478071.42</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>45153</v>
-[...1 lines deleted...]
-      <c r="K433" s="3"/>
+        <v>45183</v>
+      </c>
+      <c r="K433" s="3" t="n">
+        <v>45369</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/22012034704641 — Nalla Nirman Karay Uttam kushwah ke thela se Naveen Panchayat Bhawan ki or Chhimak</t>
+          <t>1703003025/RS/22012034704438 — Nalla nirman utam kushwah ke thela se new panchayat bhawan ki or</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>973669.45</v>
+        <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>758564</v>
+        <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>45190</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/22012035117056 — Water channel nirman Main Road se sehar ki or</t>
+          <t>1703003025/RS/22012034704641 — Nalla Nirman Karay Uttam kushwah ke thela se Naveen Panchayat Bhawan ki or Chhimak</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>956450.71</v>
+        <v>973669.45</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>859031</v>
+        <v>758564</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>45207</v>
+        <v>45190</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>45572</v>
+        <v>45471</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/22012035120408 — Nalla Nirman kar tanki se megra ki or</t>
+          <t>1703003025/RS/22012035117056 — Water channel nirman Main Road se sehar ki or</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>860350.18</v>
+        <v>956450.71</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>662168</v>
+        <v>859031</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>45337</v>
+        <v>45207</v>
       </c>
       <c r="K436" s="3" t="n">
         <v>45572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/22012035125745 — Nalla nirman karay Daljeet ke makan se Balvendra ke makan ki or</t>
+          <t>1703003025/RS/22012035120408 — Nalla Nirman kar tanki se megra ki or</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>834390.66</v>
+        <v>860350.18</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>793448</v>
+        <v>662168</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>45365</v>
+        <v>45337</v>
       </c>
       <c r="K437" s="3" t="n">
         <v>45572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/22012035127542 — Water channel nirman nistari talab se sovran ke makan ki or</t>
+          <t>1703003025/RS/22012035125745 — Nalla nirman karay Daljeet ke makan se Balvendra ke makan ki or</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>968655.66</v>
+        <v>834390.66</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>510454</v>
+        <v>793448</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>45470</v>
+        <v>45365</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>45779</v>
+        <v>45572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/22012035127543 — Water channel nirman karay khemraj ke makan se netram ke makan ki or</t>
+          <t>1703003025/RS/22012035127542 — Water channel nirman nistari talab se sovran ke makan ki or</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>968192.26</v>
+        <v>968655.66</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>484926.12</v>
+        <v>510454</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45470</v>
       </c>
-      <c r="K439" s="3"/>
+      <c r="K439" s="3" t="n">
+        <v>45779</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/22012035127980 — R C C Nalla nirman karay Satish ke makan se Pawan ke makan ki or</t>
+          <t>1703003025/RS/22012035127543 — Water channel nirman karay khemraj ke makan se netram ke makan ki or</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>89000</v>
+        <v>968192.26</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>0</v>
+        <v>484926.12</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>45396</v>
+        <v>45470</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/22012035127981 — R C C nalla nirman karay satish ke makan se Pawan ke makan ki or</t>
+          <t>1703003025/RS/22012035127980 — R C C Nalla nirman karay Satish ke makan se Pawan ke makan ki or</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>89000</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/22012035127983 — R C C Nalla nirman karay Satish ke makan se Pawan ke makan ki or</t>
+          <t>1703003025/RS/22012035127981 — R C C nalla nirman karay satish ke makan se Pawan ke makan ki or</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>89000</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/22012035127984 — R C C Nalla nirman karay Satish ke makan se Pawan ke makan ki or</t>
+          <t>1703003025/RS/22012035127983 — R C C Nalla nirman karay Satish ke makan se Pawan ke makan ki or</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>89000</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/22012035127985 — R C C nalla nirman karay satish ke makan se Pawan ke makan ki or</t>
+          <t>1703003025/RS/22012035127984 — R C C Nalla nirman karay Satish ke makan se Pawan ke makan ki or</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>89000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/62933 — asutoesh / madan gopal</t>
+          <t>1703003025/RS/22012035127985 — R C C nalla nirman karay satish ke makan se Pawan ke makan ki or</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>4400</v>
+        <v>89000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>4451.96</v>
+        <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>41535</v>
-[...3 lines deleted...]
-      </c>
+        <v>45396</v>
+      </c>
+      <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/62935 — CHAD KAHA / MUNI KAHA</t>
+          <t>1703003025/RS/62933 — asutoesh / madan gopal</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>4400</v>
+        <v>4451.96</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>41656</v>
+        <v>42088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/62940 — FULAWAI / KEWALIYA</t>
+          <t>1703003025/RS/62935 — CHAD KAHA / MUNI KAHA</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>4253</v>
+        <v>4400</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>41667</v>
+        <v>41656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/62942 — PIRITAM / KEWALIYA</t>
+          <t>1703003025/RS/62940 — FULAWAI / KEWALIYA</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>146</v>
+        <v>4253</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>42632</v>
+        <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/62945 — LOHERE / HALLU</t>
+          <t>1703003025/RS/62942 — PIRITAM / KEWALIYA</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>4400</v>
+        <v>146</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>41550</v>
+        <v>41535</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>41673</v>
+        <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/62948 — KHEMA / DEVI SINGH</t>
+          <t>1703003025/RS/62945 — LOHERE / HALLU</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>146</v>
+        <v>4400</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>41535</v>
+        <v>41550</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>42632</v>
+        <v>41673</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/62951 — HARWILAAS / TULUARAM</t>
+          <t>1703003025/RS/62948 — KHEMA / DEVI SINGH</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>4294.6</v>
+        <v>146</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>41821</v>
+        <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/62953 — JOOR KAHA / MONE KAHA</t>
+          <t>1703003025/RS/62951 — HARWILAAS / TULUARAM</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>4294.6</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>41550</v>
+        <v>41535</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>42088</v>
+        <v>41821</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/62955 — PRITAM / DHANIRAM</t>
+          <t>1703003025/RS/62953 — JOOR KAHA / MONE KAHA</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>4254</v>
+        <v>4294.6</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>41535</v>
+        <v>41550</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>41696</v>
+        <v>42088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/62958 — SURENDR / JAGANNATH</t>
+          <t>1703003025/RS/62955 — PRITAM / DHANIRAM</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>4253</v>
+        <v>4254</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K454" s="3" t="n">
-        <v>41667</v>
+        <v>41696</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/62961 — GABBAR / GIRWAR PRIHAAR CHIMAK</t>
+          <t>1703003025/RS/62958 — SURENDR / JAGANNATH</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>4294.96</v>
+        <v>4253</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>42088</v>
+        <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/62963 — NARAYAN / TULUA</t>
+          <t>1703003025/RS/62961 — GABBAR / GIRWAR PRIHAAR CHIMAK</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>146</v>
+        <v>4294.96</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>42632</v>
+        <v>42088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/62965 — KALIYABAI / LALHU</t>
+          <t>1703003025/RS/62963 — NARAYAN / TULUA</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>146</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K457" s="3" t="n">
         <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/62967 — CHOTELAL / KHEMA</t>
+          <t>1703003025/RS/62965 — KALIYABAI / LALHU</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>4294.6</v>
+        <v>146</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>42088</v>
+        <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/62971 — satish / kamliya</t>
+          <t>1703003025/RS/62967 — CHOTELAL / KHEMA</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>4451.6</v>
+        <v>4294.6</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K459" s="3" t="n">
         <v>42088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/62975 — DOLAT / CHEHU KAHA</t>
+          <t>1703003025/RS/62971 — satish / kamliya</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>4253</v>
+        <v>4451.6</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>41667</v>
+        <v>42088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/62977 — BHAGIRATH /  DHASU</t>
+          <t>1703003025/RS/62975 — DOLAT / CHEHU KAHA</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>4253</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K461" s="3" t="n">
         <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/62981 — KOMAL / GANSU</t>
+          <t>1703003025/RS/62977 — BHAGIRATH /  DHASU</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>146</v>
+        <v>4253</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>42632</v>
+        <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/62984 — AMAR / BANSI</t>
+          <t>1703003025/RS/62981 — KOMAL / GANSU</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>4400</v>
+        <v>146</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>41682</v>
+        <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/62986 — HARI SINGH / HUKUM SINGH</t>
+          <t>1703003025/RS/62984 — AMAR / BANSI</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>146</v>
+        <v>4400</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>42632</v>
+        <v>41682</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/62989 — DHANSYAM / HUKUM SINGH</t>
+          <t>1703003025/RS/62986 — HARI SINGH / HUKUM SINGH</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>2628</v>
+        <v>146</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>41564</v>
+        <v>41535</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>41603</v>
+        <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/62992 — BHAGWAN SINGH / JAGRAM SINGH</t>
+          <t>1703003025/RS/62989 — DHANSYAM / HUKUM SINGH</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>4294.6</v>
+        <v>2628</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>41535</v>
+        <v>41564</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>41821</v>
+        <v>41603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/62994 — VINOD / OMKAR</t>
+          <t>1703003025/RS/62992 — BHAGWAN SINGH / JAGRAM SINGH</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>4294.6</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>42088</v>
+        <v>41821</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/62997 — PARSRAM / CHOTELAL</t>
+          <t>1703003025/RS/62994 — VINOD / OMKAR</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>4399</v>
+        <v>4294.6</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>41667</v>
+        <v>42088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63000 — JUHAAR SINGH / KALLU KUSWAHA</t>
+          <t>1703003025/RS/62997 — PARSRAM / CHOTELAL</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>2815</v>
+        <v>4399</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>42632</v>
+        <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63008 — SUNDAR SINGH / JAGNNATH</t>
+          <t>1703003025/RS/63000 — JUHAAR SINGH / KALLU KUSWAHA</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>4253</v>
+        <v>2815</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>41667</v>
+        <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63012 — HAJRATH / SEKAH</t>
+          <t>1703003025/RS/63008 — SUNDAR SINGH / JAGNNATH</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>4253</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K471" s="3" t="n">
         <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63015 — GAJENDR DUBEY / MADAN GOPAAL</t>
+          <t>1703003025/RS/63012 — HAJRATH / SEKAH</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>4253</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K472" s="3" t="n">
         <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63019 — SHREENIVAS / MADANLAL</t>
+          <t>1703003025/RS/63015 — GAJENDR DUBEY / MADAN GOPAAL</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>4294.96</v>
+        <v>4253</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>42088</v>
+        <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63022 — KALYAAND / DHAMPA</t>
+          <t>1703003025/RS/63019 — SHREENIVAS / MADANLAL</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>4399</v>
+        <v>4294.96</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>41667</v>
+        <v>42088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63027 — GOPAAL / GIRWAR</t>
+          <t>1703003025/RS/63022 — KALYAAND / DHAMPA</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>4400</v>
+        <v>4399</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>41673</v>
+        <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63032 — SAWAILAL / GAJUA</t>
+          <t>1703003025/RS/63027 — GOPAAL / GIRWAR</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>146</v>
+        <v>4400</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>42632</v>
+        <v>41673</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63034 — JAHUR / SERKAHA CHIMAK</t>
+          <t>1703003025/RS/63032 — SAWAILAL / GAJUA</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>4400</v>
+        <v>146</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>41683</v>
+        <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63037 — SASHI / SITAL PRSAAD CHIMAK</t>
+          <t>1703003025/RS/63034 — JAHUR / SERKAHA CHIMAK</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>4294.6</v>
+        <v>4400</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>42088</v>
+        <v>41683</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63039 — RAMHET / TEZARAM KUSHWHA CHIMAK</t>
+          <t>1703003025/RS/63037 — SASHI / SITAL PRSAAD CHIMAK</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>146</v>
+        <v>4294.6</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>42632</v>
+        <v>42088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63056 — KHLGURAM / DAYARAM CHHIMAK</t>
+          <t>1703003025/RS/63039 — RAMHET / TEZARAM KUSHWHA CHIMAK</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>4294.6</v>
+        <v>146</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>42088</v>
+        <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63058 — MUKESH / DAYARAM</t>
+          <t>1703003025/RS/63056 — KHLGURAM / DAYARAM CHHIMAK</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>146</v>
+        <v>4294.6</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>42632</v>
+        <v>42088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63061 — JANVED / BHROSHA CHIMAK</t>
+          <t>1703003025/RS/63058 — MUKESH / DAYARAM</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>146</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K482" s="3" t="n">
         <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63065 — SOBOBAI / BABUJI</t>
+          <t>1703003025/RS/63061 — JANVED / BHROSHA CHIMAK</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>4294.96</v>
+        <v>146</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>42088</v>
+        <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63067 — RAJAWETI / LACHMAN</t>
+          <t>1703003025/RS/63065 — SOBOBAI / BABUJI</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>4399</v>
+        <v>4294.96</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>41550</v>
+        <v>41535</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>41785</v>
+        <v>42088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63069 — SUJABAI / MAGAL</t>
+          <t>1703003025/RS/63067 — RAJAWETI / LACHMAN</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>4400</v>
+        <v>4399</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>41535</v>
+        <v>41550</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>41674</v>
+        <v>41785</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63072 — BHIKARAM / DAYARAM</t>
+          <t>1703003025/RS/63069 — SUJABAI / MAGAL</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>146</v>
+        <v>4400</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>42632</v>
+        <v>41674</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63074 — PEHLAAD / BARELAL</t>
+          <t>1703003025/RS/63072 — BHIKARAM / DAYARAM</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>146</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K487" s="3" t="n">
         <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63076 — SARMAN / PUNNA</t>
+          <t>1703003025/RS/63074 — PEHLAAD / BARELAL</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>4253</v>
+        <v>146</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>41667</v>
+        <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63079 — RAMSINGH / GOKLIYA</t>
+          <t>1703003025/RS/63076 — SARMAN / PUNNA</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>146</v>
+        <v>4253</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>42632</v>
+        <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63081 — SANTOESH / RAMBHAROSEH CHIMAK</t>
+          <t>1703003025/RS/63079 — RAMSINGH / GOKLIYA</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>4253</v>
+        <v>146</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>41667</v>
+        <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63083 — KULDEEP / RAMVAAR</t>
+          <t>1703003025/RS/63081 — SANTOESH / RAMBHAROSEH CHIMAK</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>4294.6</v>
+        <v>4253</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>41821</v>
+        <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63085 — RATAN SINGH / DULLIRAM CHHIMAK</t>
+          <t>1703003025/RS/63083 — KULDEEP / RAMVAAR</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>4253</v>
+        <v>4294.6</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>41667</v>
+        <v>41821</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63090 — DEVENDRA / SUMMEER SINGH CHHIMAK</t>
+          <t>1703003025/RS/63085 — RATAN SINGH / DULLIRAM CHHIMAK</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>4294.6</v>
+        <v>4253</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>41821</v>
+        <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63093 — ARVIND / BHAGWAN SINGH  CHHIMAK</t>
+          <t>1703003025/RS/63090 — DEVENDRA / SUMMEER SINGH CHHIMAK</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>4294.6</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>41800</v>
+        <v>41821</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63095 — BADSHAH / BABUKAHA CHHIMAK</t>
+          <t>1703003025/RS/63093 — ARVIND / BHAGWAN SINGH  CHHIMAK</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>4294.6</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>42088</v>
+        <v>41800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63097 — PARWATI / MISHRILAL CHHIMAK</t>
+          <t>1703003025/RS/63095 — BADSHAH / BABUKAHA CHHIMAK</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>146</v>
+        <v>4294.6</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>42632</v>
+        <v>42088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63100 — JAGDESH / KISANLAL CHIMAK</t>
+          <t>1703003025/RS/63097 — PARWATI / MISHRILAL CHHIMAK</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>146</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K497" s="3" t="n">
         <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63102 — LACHMIBAI / DOJIRAM CHIMAK</t>
+          <t>1703003025/RS/63100 — JAGDESH / KISANLAL CHIMAK</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>4400</v>
+        <v>146</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>41673</v>
+        <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63104 — RATIRAM / AMAR SINGH</t>
+          <t>1703003025/RS/63102 — LACHMIBAI / DOJIRAM CHIMAK</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>4294.6</v>
+        <v>4400</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>41950</v>
+        <v>41673</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63106 — SIRNAAM / HARI SINGH</t>
+          <t>1703003025/RS/63104 — RATIRAM / AMAR SINGH</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>146</v>
+        <v>4294.6</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>42632</v>
+        <v>41950</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63110 — ATAR SINGH / CHATURARAM CHIMAK</t>
+          <t>1703003025/RS/63106 — SIRNAAM / HARI SINGH</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>4399</v>
+        <v>146</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>41667</v>
+        <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63112 — ESMAILAKHA KHAN / SARDAR KHAN CHIMAK</t>
+          <t>1703003025/RS/63110 — ATAR SINGH / CHATURARAM CHIMAK</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>146</v>
+        <v>4399</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>42632</v>
+        <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63114 — AADIRAM / BHOR CHIMAK</t>
+          <t>1703003025/RS/63112 — ESMAILAKHA KHAN / SARDAR KHAN CHIMAK</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>4400</v>
+        <v>146</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>41732</v>
+        <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63117 — BALKISAN / GALLUAA CHIMAK</t>
+          <t>1703003025/RS/63114 — AADIRAM / BHOR CHIMAK</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>4295</v>
+        <v>4400</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>42096</v>
+        <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63119 — AMAR SINGH / PAJAN SINGH</t>
+          <t>1703003025/RS/63117 — BALKISAN / GALLUAA CHIMAK</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>4400</v>
+        <v>4295</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>41682</v>
+        <v>42096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63121 — SONE KHA / BANNE KHA</t>
+          <t>1703003025/RS/63119 — AMAR SINGH / PAJAN SINGH</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>4294.6</v>
+        <v>4400</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>41550</v>
+        <v>41535</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>42088</v>
+        <v>41682</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63122 — KAMLA BEGAM / GULAB KAHA</t>
+          <t>1703003025/RS/63121 — SONE KHA / BANNE KHA</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>4294.96</v>
+        <v>4294.6</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>42082</v>
+        <v>42088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63125 — PAHADH SINGH / BHAGURAM</t>
+          <t>1703003025/RS/63122 — KAMLA BEGAM / GULAB KAHA</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>4295</v>
+        <v>4294.96</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>41535</v>
+        <v>41550</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>42632</v>
+        <v>42082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63127 — RAMPRSAAD / FOSURAM</t>
+          <t>1703003025/RS/63125 — PAHADH SINGH / BHAGURAM</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>4399</v>
+        <v>4295</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>41550</v>
+        <v>41535</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>41605</v>
+        <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63130 — CHAVIRAM / GOPIRAM</t>
+          <t>1703003025/RS/63127 — RAMPRSAAD / FOSURAM</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>4294.6</v>
+        <v>4399</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>41535</v>
+        <v>41550</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>41821</v>
+        <v>41605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63131 — UTTAM SINGH / GOPI JATAV</t>
+          <t>1703003025/RS/63130 — CHAVIRAM / GOPIRAM</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>4253</v>
+        <v>4294.6</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>41667</v>
+        <v>41821</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63134 — LAXMIBAI / RAMESWAR</t>
+          <t>1703003025/RS/63131 — UTTAM SINGH / GOPI JATAV</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>4253</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>41550</v>
+        <v>41535</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>41598</v>
+        <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63136 — JEEVANLAL / BHROH</t>
+          <t>1703003025/RS/63134 — LAXMIBAI / RAMESWAR</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>4253.6</v>
+        <v>4253</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>41601</v>
+        <v>41598</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63138 — AMAR SINGH / GORELAL</t>
+          <t>1703003025/RS/63136 — JEEVANLAL / BHROH</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>146</v>
+        <v>4253.6</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>42632</v>
+        <v>41601</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63144 — GUDDIBANO / SORABH</t>
+          <t>1703003025/RS/63138 — AMAR SINGH / GORELAL</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>4253</v>
+        <v>146</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>41785</v>
+        <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63146 — SUKHLAL / DHANIRAM</t>
+          <t>1703003025/RS/63144 — GUDDIBANO / SORABH</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>4400</v>
+        <v>4253</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>41657</v>
+        <v>41785</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63164 — PRTTAP / GUDDO JATAV</t>
+          <t>1703003025/RS/63146 — SUKHLAL / DHANIRAM</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>146</v>
+        <v>4400</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>42632</v>
+        <v>41657</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63166 — RAJU / PJANARAM</t>
+          <t>1703003025/RS/63164 — PRTTAP / GUDDO JATAV</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>146</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K518" s="3" t="n">
         <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63168 — KAMMODA / GAJUA</t>
+          <t>1703003025/RS/63166 — RAJU / PJANARAM</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>4295</v>
+        <v>146</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>42096</v>
+        <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63170 — RAGUVEER SINGH / BHROSI</t>
+          <t>1703003025/RS/63168 — KAMMODA / GAJUA</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>146</v>
+        <v>4295</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>42632</v>
+        <v>42096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63172 — KALLU / HARIRAM</t>
+          <t>1703003025/RS/63170 — RAGUVEER SINGH / BHROSI</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>4294.6</v>
+        <v>146</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>41821</v>
+        <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63173 — VIJAY SINGH / BBURAM</t>
+          <t>1703003025/RS/63172 — KALLU / HARIRAM</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>0</v>
+        <v>4294.6</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>41550</v>
       </c>
-      <c r="K522" s="3"/>
+      <c r="K522" s="3" t="n">
+        <v>41821</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63175 — PAHALBAN SINGH / PUNNARAM</t>
+          <t>1703003025/RS/63173 — VIJAY SINGH / BBURAM</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>4253</v>
+        <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>41550</v>
       </c>
-      <c r="K523" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63177 — RAJENDRA / GIRWAR SINGH</t>
+          <t>1703003025/RS/63175 — PAHALBAN SINGH / PUNNARAM</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>2920</v>
+        <v>4253</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>42634</v>
+        <v>41785</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63178 — GOPAL / MULCHAND</t>
+          <t>1703003025/RS/63177 — RAJENDRA / GIRWAR SINGH</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>146</v>
+        <v>2920</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>42632</v>
+        <v>42634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63180 — HADAAS / BHAROSA</t>
+          <t>1703003025/RS/63178 — GOPAL / MULCHAND</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>146</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K526" s="3" t="n">
         <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63182 — HASEENA / SULTAAN</t>
+          <t>1703003025/RS/63180 — HADAAS / BHAROSA</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>0</v>
+        <v>146</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>41550</v>
       </c>
-      <c r="K527" s="3"/>
+      <c r="K527" s="3" t="n">
+        <v>42632</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63184 — AJMEAR / MAGLIYA</t>
+          <t>1703003025/RS/63182 — HASEENA / SULTAAN</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>4305.96</v>
+        <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>41550</v>
       </c>
-      <c r="K528" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63186 — RAMESH / TUNDA</t>
+          <t>1703003025/RS/63184 — AJMEAR / MAGLIYA</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>0</v>
+        <v>4305.96</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>41550</v>
       </c>
-      <c r="K529" s="3"/>
+      <c r="K529" s="3" t="n">
+        <v>42096</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63189 — CHUNUAA / TUNDDARAM</t>
+          <t>1703003025/RS/63186 — RAMESH / TUNDA</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>146</v>
+        <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>41550</v>
       </c>
-      <c r="K530" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63191 — MAGAL / TUNDDA</t>
+          <t>1703003025/RS/63189 — CHUNUAA / TUNDDARAM</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>4294.6</v>
+        <v>146</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>41821</v>
+        <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63193 — RAMDAYAL / BHODU</t>
+          <t>1703003025/RS/63191 — MAGAL / TUNDDA</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>0</v>
+        <v>4294.6</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>41550</v>
       </c>
-      <c r="K532" s="3"/>
+      <c r="K532" s="3" t="n">
+        <v>41821</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63195 — SUKHLAL / CHOTELAL</t>
+          <t>1703003025/RS/63193 — RAMDAYAL / BHODU</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>4294.6</v>
+        <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>41550</v>
       </c>
-      <c r="K533" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63197 — AYUB / RAMJAAN KAHAN</t>
+          <t>1703003025/RS/63195 — SUKHLAL / CHOTELAL</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>2920</v>
+        <v>4294.6</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>42632</v>
+        <v>42088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63198 — LAXMI / SUKHLAL</t>
+          <t>1703003025/RS/63197 — AYUB / RAMJAAN KAHAN</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>4294.96</v>
+        <v>2920</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>42088</v>
+        <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63200 — MEHBOOB KHAN / KHEERATI KHAN</t>
+          <t>1703003025/RS/63198 — LAXMI / SUKHLAL</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>0</v>
+        <v>4294.96</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>41550</v>
       </c>
-      <c r="K536" s="3"/>
+      <c r="K536" s="3" t="n">
+        <v>42088</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63202 — RAKESH / SEEVDAYAL</t>
+          <t>1703003025/RS/63200 — MEHBOOB KHAN / KHEERATI KHAN</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>4294.6</v>
+        <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>41550</v>
       </c>
-      <c r="K537" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63204 — AMAR SINGH / MANGU</t>
+          <t>1703003025/RS/63202 — RAKESH / SEEVDAYAL</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>4253</v>
+        <v>4294.6</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>41605</v>
+        <v>41800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63206 — PERMWATI / KALLARAM</t>
+          <t>1703003025/RS/63204 — AMAR SINGH / MANGU</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>4400</v>
+        <v>4253</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K539" s="3" t="n">
-        <v>41702</v>
+        <v>41605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63208 — KHEMCHAND / PNNALAL</t>
+          <t>1703003025/RS/63206 — PERMWATI / KALLARAM</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>4305.6</v>
+        <v>4400</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>42088</v>
+        <v>41702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63211 — VIJAY / BARELAL</t>
+          <t>1703003025/RS/63208 — KHEMCHAND / PNNALAL</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>0</v>
+        <v>4305.6</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>41550</v>
       </c>
-      <c r="K541" s="3"/>
+      <c r="K541" s="3" t="n">
+        <v>42088</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1703003025/RS/63216 — MANIRAM / SOPTIYAA</t>
+          <t>1703003025/RS/63211 — VIJAY / BARELAL</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/190 — निर्मल नीर आदि0 दफाई हरदास के मकान के पास छीमक</t>
+          <t>1703003025/RS/63216 — MANIRAM / SOPTIYAA</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>8800</v>
+        <v>4400</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>8452</v>
+        <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>39974</v>
-[...3 lines deleted...]
-      </c>
+        <v>41550</v>
+      </c>
+      <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/191 — निर्मल नीर गोयल की चक्‍की के पास</t>
+          <t>1703003025/WC/190 — निर्मल नीर आदि0 दफाई हरदास के मकान के पास छीमक</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>8452</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>39974</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>39473</v>
+        <v>40267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/194 — निर्मल नीर प्रजापति मोहल्‍ला छीमक</t>
+          <t>1703003025/WC/191 — निर्मल नीर गोयल की चक्‍की के पास</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>8452</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>39974</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>39974</v>
+        <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/22012034550949 — STOP DEM CHOTI NARIYA 8 NO FARM JAGRAM KE KHET KE PASS</t>
+          <t>1703003025/WC/194 — निर्मल नीर प्रजापति मोहल्‍ला छीमक</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>0</v>
+        <v>8800</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>0</v>
+        <v>8452</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K546" s="3"/>
+        <v>39974</v>
+      </c>
+      <c r="K546" s="3" t="n">
+        <v>39974</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/22012034550950 — STOP DEM SHANTI DHAM KE PASS</t>
+          <t>1703003025/WC/22012034550949 — STOP DEM CHOTI NARIYA 8 NO FARM JAGRAM KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/22012034552353 — stop dem heera singh ke khet ke pass chhimak</t>
+          <t>1703003025/WC/22012034550950 — STOP DEM SHANTI DHAM KE PASS</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>43856</v>
+        <v>43935</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/22012034552354 — stop dem devi singh ke khet ke pass chhimak</t>
+          <t>1703003025/WC/22012034552353 — stop dem heera singh ke khet ke pass chhimak</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/22012034552356 — stop dem sukhveer singh ke khet ke pass chhimak</t>
+          <t>1703003025/WC/22012034552354 — stop dem devi singh ke khet ke pass chhimak</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/22012034626351 — CHECK DEM NIRMAN KARY MEGRA NALE PAR</t>
+          <t>1703003025/WC/22012034552356 — stop dem sukhveer singh ke khet ke pass chhimak</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>705000</v>
+        <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>641302</v>
+        <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>44343</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/22012034711469 — CTR-loose boulder check dam lidwa nale pr hanuman mandir ke pass</t>
+          <t>1703003025/WC/22012034626351 — CHECK DEM NIRMAN KARY MEGRA NALE PAR</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>579351.69</v>
+        <v>705000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>455145.38</v>
+        <v>641302</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>44386</v>
+        <v>44343</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>45736</v>
+        <v>45336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/22012034711476 — CTR- LOOSE BOULDER CHINORIYA NALE PR SEKRA ROAD PR</t>
+          <t>1703003025/WC/22012034711469 — CTR-loose boulder check dam lidwa nale pr hanuman mandir ke pass</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>509242.2</v>
+        <v>579351.69</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>336792.38</v>
+        <v>455145.38</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>44378</v>
+        <v>44386</v>
       </c>
       <c r="K553" s="3" t="n">
         <v>45736</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/22012034711482 — CTR-LOOSE BOULDER NIRMAN ADIVASI FARM KE PASS</t>
+          <t>1703003025/WC/22012034711476 — CTR- LOOSE BOULDER CHINORIYA NALE PR SEKRA ROAD PR</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>502880.71</v>
+        <v>509242.2</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>437538.38</v>
+        <v>336792.38</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>44378</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>45336</v>
+        <v>45736</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/22012034964871 — CTR loose boulder man singh ke khet ke pass</t>
+          <t>1703003025/WC/22012034711482 — CTR-LOOSE BOULDER NIRMAN ADIVASI FARM KE PASS</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>0</v>
+        <v>502880.71</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>0</v>
+        <v>437538.38</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>44567</v>
-[...1 lines deleted...]
-      <c r="K555" s="3"/>
+        <v>44378</v>
+      </c>
+      <c r="K555" s="3" t="n">
+        <v>45336</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/22012034964872 — CTR loose boulder man singh ke khet ke pass</t>
+          <t>1703003025/WC/22012034964871 — CTR loose boulder man singh ke khet ke pass</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>427178.94</v>
+        <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>405568.97</v>
+        <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>44703</v>
-[...3 lines deleted...]
-      </c>
+        <v>44567</v>
+      </c>
+      <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/22012034964875 — CTR loose boulder lal singh ke khet ke pass</t>
+          <t>1703003025/WC/22012034964872 — CTR loose boulder man singh ke khet ke pass</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>332533.45</v>
+        <v>427178.94</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>0</v>
+        <v>405568.97</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>44567</v>
-[...1 lines deleted...]
-      <c r="K557" s="3"/>
+        <v>44703</v>
+      </c>
+      <c r="K557" s="3" t="n">
+        <v>46164</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/22012034964876 — CTR loose boulder sabir ke khet ke pass</t>
+          <t>1703003025/WC/22012034964875 — CTR loose boulder lal singh ke khet ke pass</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>380421.92</v>
+        <v>332533.45</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>228776.6</v>
+        <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>44703</v>
-[...3 lines deleted...]
-      </c>
+        <v>44567</v>
+      </c>
+      <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/22012034964877 — CTR loose boulder gaj singh ke khet ke pass</t>
+          <t>1703003025/WC/22012034964876 — CTR loose boulder sabir ke khet ke pass</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>391947.72</v>
+        <v>380421.92</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>0</v>
+        <v>228776.6</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>44567</v>
-[...1 lines deleted...]
-      <c r="K559" s="3"/>
+        <v>44703</v>
+      </c>
+      <c r="K559" s="3" t="n">
+        <v>45004</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/22012034965388 — C C CHECK DEM VIJAY SHRIVASTAVA KE KHET KE PASS</t>
+          <t>1703003025/WC/22012034964877 — CTR loose boulder gaj singh ke khet ke pass</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>309000</v>
+        <v>391947.72</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>294984</v>
+        <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>44770</v>
-[...3 lines deleted...]
-      </c>
+        <v>44567</v>
+      </c>
+      <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/22012034973977 — Construction of dewards</t>
+          <t>1703003025/WC/22012034965388 — C C CHECK DEM VIJAY SHRIVASTAVA KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>82200</v>
+        <v>309000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>0</v>
+        <v>294984</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K561" s="3"/>
+        <v>44770</v>
+      </c>
+      <c r="K561" s="3" t="n">
+        <v>45447</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/22012035069522 — लूज बोल्टर निर्माण जसवंत के खेत के पास</t>
+          <t>1703003025/WC/22012034973977 — Construction of dewards</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>233535.53</v>
+        <v>82200</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>200658.38</v>
+        <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>45085</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/22012035069523 — लूज बोल्टर निर्माण बल्लू कुशवाह के खेत के पास</t>
+          <t>1703003025/WC/22012035069522 — लूज बोल्टर निर्माण जसवंत के खेत के पास</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>169180.4</v>
+        <v>233535.53</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>137803.88</v>
+        <v>200658.38</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>45092</v>
+        <v>45085</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>45171</v>
+        <v>45162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/22012035073112 — निस्तरी तालाब निर्माण कार्य 8 नंबर सफाई छीमक</t>
+          <t>1703003025/WC/22012035069523 — लूज बोल्टर निर्माण बल्लू कुशवाह के खेत के पास</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>0</v>
+        <v>169180.4</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>0</v>
+        <v>137803.88</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K564" s="3"/>
+        <v>45092</v>
+      </c>
+      <c r="K564" s="3" t="n">
+        <v>45171</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/22012035080049 — Nistari talab nirman karya Adivashi dafai form nub.8 chhimak</t>
+          <t>1703003025/WC/22012035073112 — निस्तरी तालाब निर्माण कार्य 8 नंबर सफाई छीमक</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>971000</v>
+        <v>0</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>890695</v>
+        <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>45092</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/22012035083248 — Check dem Nirman Karay Uttam Batham ke khet ke pass</t>
+          <t>1703003025/WC/22012035080049 — Nistari talab nirman karya Adivashi dafai form nub.8 chhimak</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>758000</v>
+        <v>971000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>754443</v>
+        <v>890695</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>45099</v>
+        <v>45092</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>45171</v>
+        <v>45572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/22012035177944 — लूज बोल्डर निर्माण कार्य अशोक के खेत के पास मेगरा पर</t>
+          <t>1703003025/WC/22012035083248 — Check dem Nirman Karay Uttam Batham ke khet ke pass</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>256646.67</v>
+        <v>758000</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>236383</v>
+        <v>754443</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>45360</v>
+        <v>45099</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>45572</v>
+        <v>45171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/22012035177948 — शिवहरे के खेत के पास मेगरा पर छिमक</t>
+          <t>1703003025/WC/22012035177944 — लूज बोल्डर निर्माण कार्य अशोक के खेत के पास मेगरा पर</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>256646.67</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>240028</v>
+        <v>236383</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>45360</v>
       </c>
       <c r="K568" s="3" t="n">
         <v>45572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/22012035203241 — Loos boulder nirman karay ghanshyam ke khet ke pass</t>
+          <t>1703003025/WC/22012035177948 — शिवहरे के खेत के पास मेगरा पर छिमक</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>198445.19</v>
+        <v>256646.67</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>185196</v>
+        <v>240028</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>45463</v>
+        <v>45360</v>
       </c>
       <c r="K569" s="3" t="n">
         <v>45572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/22012035203260 — Loos boulder nirman karay Shanti dham ke pass</t>
+          <t>1703003025/WC/22012035203241 — Loos boulder nirman karay ghanshyam ke khet ke pass</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>198445.19</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>0</v>
+        <v>185196</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>45396</v>
-[...1 lines deleted...]
-      <c r="K570" s="3"/>
+        <v>45463</v>
+      </c>
+      <c r="K570" s="3" t="n">
+        <v>45572</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/280 — U SHAF NALA RAJU RAWAT KE MAKAN SE PRAVEEN SHRIWAS</t>
+          <t>1703003025/WC/22012035203260 — Loos boulder nirman karay Shanti dham ke pass</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>619143</v>
+        <v>198445.19</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>604200</v>
+        <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>41356</v>
-[...3 lines deleted...]
-      </c>
+        <v>45396</v>
+      </c>
+      <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/YD/22012035276271 — JGSA 2025 2026 Dugwell rechrge panchayat bhavan ke paas</t>
+          <t>1703003025/WC/280 — U SHAF NALA RAJU RAWAT KE MAKAN SE PRAVEEN SHRIWAS</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>25899.46</v>
+        <v>619143</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>23423.54</v>
+        <v>604200</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>45774</v>
+        <v>41356</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>46095</v>
+        <v>41669</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/YD/22012035276284 — JGSA 2025 2026 Dugwell recharge hanuman ji ke mandir ke paas</t>
+          <t>1703003025/WC/YD/22012035276271 — JGSA 2025 2026 Dugwell rechrge panchayat bhavan ke paas</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>23423.54</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K573" s="3" t="n">
         <v>46095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/YD/22012035280980 — JGSA 2025 Dugwell Rechrge EEdgha Ke paas Chimmak</t>
+          <t>1703003025/WC/YD/22012035276284 — JGSA 2025 2026 Dugwell recharge hanuman ji ke mandir ke paas</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>23162.54</v>
+        <v>23423.54</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>45777</v>
+        <v>45774</v>
       </c>
       <c r="K574" s="3" t="n">
         <v>46095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/YD/22012035290553 — JGS 2025 2026 LBS Santosh ke khet ke paas</t>
+          <t>1703003025/WC/YD/22012035280980 — JGSA 2025 Dugwell Rechrge EEdgha Ke paas Chimmak</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>206979.05</v>
+        <v>25899.46</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>178124.12</v>
+        <v>23162.54</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>45810</v>
+        <v>45777</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>46121</v>
+        <v>46095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/YD/22012035290559 — JGSA 2025 2026 LBS Chandan singh ke khet ke paas</t>
+          <t>1703003025/WC/YD/22012035290553 — JGS 2025 2026 LBS Santosh ke khet ke paas</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>206979.05</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>176558.12</v>
+        <v>178124.12</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K576" s="3" t="n">
         <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/YD/22012035290566 — JGSA 2025 2026 LBS Gayatri ke khet ke paas</t>
+          <t>1703003025/WC/YD/22012035290559 — JGSA 2025 2026 LBS Chandan singh ke khet ke paas</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>206979.05</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>180734.12</v>
+        <v>176558.12</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>45813</v>
+        <v>45810</v>
       </c>
       <c r="K577" s="3" t="n">
         <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WC/YD/22012035290570 — JGSA 2025 2026 LBS Kher Singh ke khet ke paas</t>
+          <t>1703003025/WC/YD/22012035290566 — JGSA 2025 2026 LBS Gayatri ke khet ke paas</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>206979.05</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>171599.12</v>
+        <v>180734.12</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>45810</v>
+        <v>45813</v>
       </c>
       <c r="K578" s="3" t="n">
         <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1703003025/WH/22012034932845 — TALAB RENOVATION KARY CHECK DEM</t>
+          <t>1703003025/WC/YD/22012035290570 — JGSA 2025 2026 LBS Kher Singh ke khet ke paas</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>89000</v>
+        <v>206979.05</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>83028</v>
+        <v>171599.12</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>44707</v>
+        <v>45810</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>45458</v>
+        <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C580" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D580" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E580" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F580" s="1" t="inlineStr">
+        <is>
+          <t>1703003025/WH/22012034932845 — TALAB RENOVATION KARY CHECK DEM</t>
+        </is>
+      </c>
+      <c r="G580" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H580" s="2" t="n">
+        <v>89000</v>
+      </c>
+      <c r="I580" s="2" t="n">
+        <v>83028</v>
+      </c>
+      <c r="J580" s="3" t="n">
+        <v>44707</v>
+      </c>
+      <c r="K580" s="3" t="n">
+        <v>45458</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
+      <c r="A581" s="1" t="inlineStr">
+        <is>
+          <t>GWALIOR / DABRA</t>
+        </is>
+      </c>
+      <c r="B581" s="1" t="inlineStr">
+        <is>
           <t>2014-2015</t>
         </is>
       </c>
-      <c r="C580" s="1" t="inlineStr">
+      <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
-      <c r="D580" s="1" t="inlineStr">
+      <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
-      <c r="E580" s="1" t="inlineStr">
+      <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
-      <c r="F580" s="1" t="inlineStr">
+      <c r="F581" s="1" t="inlineStr">
         <is>
           <t>1703003041/RS/22012034255488 — NBA Manoj / Kalyan singh</t>
         </is>
       </c>
-      <c r="G580" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H580" s="2" t="n">
+      <c r="G581" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H581" s="2" t="n">
         <v>10000</v>
       </c>
-      <c r="I580" s="2" t="n">
+      <c r="I581" s="2" t="n">
         <v>3140</v>
       </c>
-      <c r="J580" s="3" t="n">
+      <c r="J581" s="3" t="n">
         <v>41916</v>
       </c>
-      <c r="K580" s="3" t="n">
+      <c r="K581" s="3" t="n">
         <v>42634</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>