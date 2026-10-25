--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K355"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 13:08:28</t>
+          <t>Exported on: 2026-10-25 18:08:41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -7518,360 +7518,362 @@
       <c r="J160" s="3" t="n">
         <v>44740</v>
       </c>
       <c r="K160" s="3" t="n">
         <v>45283</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/42574 — Construction of IAY House -IAY REG. NO. MP-03-003-032-001/17</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>42156</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/4745662 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114078245</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I162" s="2" t="n">
-        <v>15660</v>
+        <v>19260</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/4745700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114083138</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>15552</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/4746940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114137267</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>20466</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/4942308 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114120595</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/4942317 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114123356</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>20826</v>
+        <v>23526</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/4942344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114129371</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45924</v>
       </c>
-      <c r="K167" s="3"/>
+      <c r="K167" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -7945,504 +7947,506 @@
       <c r="J169" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K169" s="3" t="n">
         <v>46181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/4942999 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114094116</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>18792</v>
+        <v>22392</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45798</v>
       </c>
-      <c r="K170" s="3"/>
+      <c r="K170" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/4943006 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114095996</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45819</v>
       </c>
       <c r="K171" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/4943013 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114098658</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45840</v>
       </c>
       <c r="K172" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/4945385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114737519</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/4945427 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114750303</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/4945432 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114752112</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/4946179 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115926974</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/4954401 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114079519</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>18792</v>
+        <v>22392</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K177" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/4954418 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114084285</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K178" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/4954430 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114087422</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>18792</v>
+        <v>20592</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -8521,664 +8525,668 @@
       <c r="J181" s="3" t="n">
         <v>42881</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>43202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5342268 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115927096</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>0</v>
+        <v>13200</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45726</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5423238 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114749008</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K183" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5431022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115925861</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45938</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5431023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115926628</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5433899 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114744921</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5597192 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115925700</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5597193 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115926013</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5598082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115927047</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45840</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5603512 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121702972</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5604101 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115926182</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5604653 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114742019</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5670657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152078690</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45903</v>
       </c>
-      <c r="K193" s="3"/>
+      <c r="K193" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5670658 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152078695</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45924</v>
       </c>
-      <c r="K194" s="3"/>
+      <c r="K194" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5670693 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152086799</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45924</v>
@@ -9232,176 +9240,178 @@
       <c r="J196" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K196" s="3" t="n">
         <v>46181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5671026 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152079467</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K197" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5671112 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152076480</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K198" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5671317 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152081775</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45903</v>
       </c>
-      <c r="K199" s="3"/>
+      <c r="K199" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -9426,357 +9436,357 @@
       <c r="J200" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K200" s="3" t="n">
         <v>46050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5671377 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152084717</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K201" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5702031 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115925941</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>0</v>
+        <v>6600</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45714</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5702546 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114734213</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>18162</v>
+        <v>21762</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5702547 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114739709</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5702579 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114709120</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5702643 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114127348</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>8166</v>
+        <v>20766</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5703022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114735417</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>18792</v>
+        <v>22392</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -9806,543 +9816,543 @@
       <c r="J208" s="3" t="n">
         <v>42881</v>
       </c>
       <c r="K208" s="3" t="n">
         <v>43235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5796966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115926494</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>18162</v>
+        <v>21762</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>46035</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5797695 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114081561</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>20358</v>
+        <v>22158</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45931</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/5797949 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114125573</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/6051047 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152076709</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/6051456 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152076710</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>1800</v>
+        <v>12000</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/6055820 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152078691</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/6055908 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152076537</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>1800</v>
+        <v>16800</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/6055909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152090612</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>1800</v>
+        <v>12000</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/6060647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152086826</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>3600</v>
+        <v>12000</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/6066398 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114080263</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/6237952 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152084737</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>1800</v>
+        <v>22200</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -10470,192 +10480,192 @@
       <c r="J222" s="3" t="n">
         <v>42881</v>
       </c>
       <c r="K222" s="3" t="n">
         <v>43202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/71569 — Construction of IAY House -IAY REG. NO. MP-03-003-032-001/57</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>42156</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/71570 — Construction of IAY House -IAY REG. NO. MP-03-003-032-001/67</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>42156</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/71571 — Construction of IAY House -IAY REG. NO. MP-03-003-032-001/69</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>42156</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1703003032/IF/IAY/71572 — Construction of IAY House -IAY REG. NO. MP-03-003-032-001/74</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>42156</v>
@@ -13190,51 +13200,51 @@
       <c r="J278" s="3" t="n">
         <v>44090</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>44447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1703003032/RC/22012034540979 — GRAVAL ROAD NIRMAN  JHADOLI SE SAMCHOLI KI OR JHADOLI KI OR</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>2849351.95</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>2470</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>44103</v>
@@ -13529,51 +13539,51 @@
       <c r="J285" s="3" t="n">
         <v>45364</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>45470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1703003032/RC/22012034818945 — RCC Nala Nirman Main Road Se Society Ki Puliya Tak Jhadoli</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45396</v>
@@ -13723,51 +13733,51 @@
       <c r="J289" s="3" t="n">
         <v>45747</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>45856</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1703003032/RC/22012034840125 — C C ROAD NIRMAN BHEEKAM SINGH KE MAKAN SE RAMSWROOP KE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>103000</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45684</v>
@@ -14354,51 +14364,51 @@
       <c r="J302" s="3" t="n">
         <v>43362</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>45639</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Toilet for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1703003032/RS/22012034636198 — NAVEEN SWACHHTA PARISAR GRAM PANCHAYAT JHADOLI ME SAMUDAYIK SWACHHTAN PARISAR NIRMAN KARY</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>61000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>8568</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>44636</v>
@@ -15316,51 +15326,51 @@
       <c r="J322" s="3" t="n">
         <v>44356</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>45875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Repair &amp; Maintenance of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1703003032/WC/22012034664040 — CTR KHET TALAB GOPAL S/O GILLU RAM KE KHET PAR JHADOLI</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>337715.44</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>94620</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>44356</v>
@@ -15755,98 +15765,98 @@
       <c r="J331" s="3" t="n">
         <v>44349</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>45804</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1703003032/WC/22012034742452 — CTR KHET TALAB RANVEER  S/O HARIKISHAN KE KHET PAR</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>110516.06</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>25044</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>44503</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1703003032/WC/22012034742458 — C T R KHET TALAB LALCHANDRA S/O FODARAM JHADOLI</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>110516.06</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>15054</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>44503</v>