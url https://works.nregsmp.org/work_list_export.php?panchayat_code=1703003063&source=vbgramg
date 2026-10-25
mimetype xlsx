--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K56"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 16:51:54</t>
+          <t>Exported on: 2026-10-25 17:03:42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja Road for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1703003063/AV/22012034511382 — CPW Nirmad karya govt.p school babupur</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>544100</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44018</v>
@@ -367,1510 +367,1510 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45362</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1703003063/DP/22012034595121 — Amrit vatika rajamaharaja prangan babupur</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45166</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/22012034428265 — samudayak plantation govt.m.s.pragan k piche  babupur</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>335000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>43374</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/22012034854343 — बाढ़ ग्रस्त उप आवास योजना रविन्द्र/चिंटूराम जाटव लिधौरा</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>17370</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44445</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/22012034854395 — बाढ़ ग्रस्त उप आवास योजना  लच्छो /बादाम सिंह नाई लिधौरा</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>17370</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44445</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/22012034855970 — बाढ़ ग्रस्त उप आवास योजना रामकिशन/छिम्मा कोरी बाबूपुर</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>17370</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44480</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/22012034856016 — बाढ़ ग्रस्त उप आवास योजना रामकुमार/गंगूराम कोरी बाबूपुर</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>17370</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44501</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/22012034861559 — बाढ़ ग्रस्त उप आवास योजना गिरधारी/ रामकिशन गिरधारी/ रामकिशन</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>17370</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44508</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/22012034862805 — बाढ़ ग्रस्त उप आवास योजना सूरज सिंह/कारन सिंह बाबूपुर</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>17370</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44487</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/22012035355889 — khet latav nirmad karya gomti k khet per virrat</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/22012035369561 — JGSA2025 Khet talav nirmad  gomti baghel/mangal singh k ktet per virrat</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/22012035467058 — JGSA 2025 KHET TALAV ANJLI BAGHEL/RANJIT K KHET PER LIDHORA</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/IAY/1892413 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4199033</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>43290</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/IAY/5248317 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124090913</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K26" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/IAY/5316104 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146066633</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/IAY/5702201 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146582625</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>46034</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/IAY/5967250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144313007</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>46160</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/IAY/5967251 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144313091</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>1200</v>
+        <v>9600</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>46160</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/IAY/5967418 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144040174</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>46160</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/IAY/5967593 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124088517</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>46160</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/IAY/5967832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127018922</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>46160</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/IAY/5967988 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117653476</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/IAY/5967989 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117653782</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/IAY/5968227 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142184918</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/IAY/5968228 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142185182</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>46125</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/IAY/5968229 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142186402</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>46174</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/IAY/6231032 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142183941</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I39" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>46209</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/IAY/6231036 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146963607</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>46209</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/IAY/71675 — Construction of IAY House -IAY REG. NO. MP-03-003-063-002/10</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>42191</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1703003063/IF/IAY/71676 — Construction of IAY House -IAY REG. NO. MP-03-003-063-003/69</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>42191</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Drainage of Waterlogged Land for Community / Development of Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1703003063/LD/22012034567218 — singel pipe puliya nirmad sultan singh baghelk khet k pass babupur</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>44452</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Play Ground / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1703003063/PG/22012034312097 — grameen krinanakan(khel maidan)virrat</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>186000</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>42891</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1703003063/RS/22012034506696 — ग्राम पंचायत लिधौरा में नवीन सामुदायिक स्वास्थ्य परिसर निर्माण कार्य पंचायत भवन के पास लिधौरा</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>158000</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>44235</v>
@@ -2014,98 +2014,98 @@
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>42534</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1703003063/WC/22012034445318 — naveen  talav nirmad gouchar bhumi k pass babupur</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>851000</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>43535</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1703003063/WC/22012034775651 — CRT सामुदायिक सोक पिट यात्री प्रतीक्षालय हैण्ड पम्प विर्राट</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>11215</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>44382</v>
@@ -2343,51 +2343,51 @@
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1703003063/WC/22012035300197 — JGSA 2025 DEGWELL HARJAN COLANY K PASS LIDHORA</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45761</v>