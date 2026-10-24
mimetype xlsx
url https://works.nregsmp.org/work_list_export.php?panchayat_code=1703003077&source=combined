--- v0 (2026-09-05)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K706"/>
+  <dimension ref="A1:K707"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 13:43:12</t>
+          <t>Exported on: 2026-10-24 07:29:49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -996,51 +996,51 @@
       <c r="J26" s="3" t="n">
         <v>43307</v>
       </c>
       <c r="K26" s="3" t="n">
         <v>46202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1703003077/DP/22012034558366 — Brachchha ropan teen katar me talab kinare amrat sarvar lakhan pura road ke pas sukhapatha</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>406900</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>40482</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>44800</v>
@@ -1090,51 +1090,51 @@
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1703003077/DP/22012034564166 — brachchha ropan sadak kinare pahunch marg par amrit sarovar lakhanpura road ke pas sukhapatha</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>406900</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>37475</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>44800</v>
@@ -1233,51 +1233,51 @@
       <c r="J31" s="3" t="n">
         <v>45113</v>
       </c>
       <c r="K31" s="3" t="n">
         <v>46167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1703003077/DP/22012034585277 — amrat vatika patwari kachh evam anganwadi bhavan</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>54564.94</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>21569.82</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45150</v>
@@ -2873,145 +2873,145 @@
       <c r="J65" s="3" t="n">
         <v>43311</v>
       </c>
       <c r="K65" s="3" t="n">
         <v>44462</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Bondry Block - Coastal Shelter Belt-Individuals / Boundary Block Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Block Plantation of Forestry Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Other Works</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/22012034427019 — brachharopan rajaram s/o ganpat</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>17842</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>43370</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Bondry Block - Coastal Shelter Belt-Individuals / Boundary Block Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Block Plantation of Forestry Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Other Works</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/22012034427020 — brachharopan jagdeesh s/o nanhe singh</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>33472.18</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>43342</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Bondry Block - Coastal Shelter Belt-Individuals / Boundary Block Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Block Plantation of Forestry Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Other Works</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/22012034427021 — brachharopan kalyan s/o manjuram</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>25324</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>43342</v>
@@ -3063,51 +3063,51 @@
       <c r="J69" s="3" t="n">
         <v>43311</v>
       </c>
       <c r="K69" s="3" t="n">
         <v>44462</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Bondry Block - Coastal Shelter Belt-Individuals / Boundary Block Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Block Plantation of Forestry Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Other Works</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/22012034427023 — brachharopan khimmobai w/o kraparam</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>27011.06</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>43377</v>
@@ -4599,51 +4599,51 @@
       <c r="J101" s="3" t="n">
         <v>44828</v>
       </c>
       <c r="K101" s="3" t="n">
         <v>46171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/22012035012896 — nandan falodhan raghunath/gopal</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>407719.19</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>67243</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>44828</v>
@@ -4834,98 +4834,98 @@
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/22012035103655 — nandan falodhan vichitra singh/laxman singh</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>293577.71</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>124151</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45113</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/22012035103662 — nandan falodhan bhagvanlal/maniram</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>293577.71</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>96190.66</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45113</v>
@@ -5359,51 +5359,51 @@
       <c r="J117" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K117" s="3" t="n">
         <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/22012035339006 — Khet talab nirman shankar jat/jujhar Singh sukhapatha</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45760</v>
@@ -5500,51 +5500,51 @@
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45760</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/22012035339078 — Khet talab nirman jitendra singh /kok singh</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45760</v>
@@ -5692,427 +5692,427 @@
       <c r="J124" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K124" s="3" t="n">
         <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/22012035492643 — jgsa khet talab nirman manoj jatav/bhagirath sukhapatha</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/22012035500157 — JGSA dug wel nirman sirovan</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/22012035500185 — jgsa dug well nirman maharaj singh ka kua</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/22012035500194 — JGSA dug well nirman ramgopal ka kua</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/22012035500210 — JGSA dug well nirman hakim ka kua</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/22012035500221 — JGSA dug well nirman prabhudayal ka kua</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/22012035500234 — JGSA dug well nirman kamal /layak ram ka kua</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/22012035500242 — JGSA dug well nirman layak ram /nirbhay ram ka kua</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/22012035530569 — JGSA khet talab nirman mathura adivasi ke khet par</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45761</v>
@@ -10150,51 +10150,51 @@
       <c r="J216" s="3" t="n">
         <v>44763</v>
       </c>
       <c r="K216" s="3" t="n">
         <v>44930</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/4412108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151755992</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>20226</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45365</v>
@@ -10393,51 +10393,51 @@
       <c r="J221" s="3" t="n">
         <v>45351</v>
       </c>
       <c r="K221" s="3" t="n">
         <v>45574</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/4416615 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151874293</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>18774</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45351</v>
@@ -10881,98 +10881,98 @@
       <c r="J231" s="3" t="n">
         <v>45344</v>
       </c>
       <c r="K231" s="3" t="n">
         <v>45504</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/4428905 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151893316</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>20957</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45365</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/4428939 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151893402</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>21906</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45351</v>
@@ -11269,51 +11269,51 @@
       <c r="J239" s="3" t="n">
         <v>45351</v>
       </c>
       <c r="K239" s="3" t="n">
         <v>45574</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/4430390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151893837</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>22145</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45365</v>
@@ -11365,51 +11365,51 @@
       <c r="J241" s="3" t="n">
         <v>45351</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>46075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/4430455 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151893975</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>14774</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45365</v>
@@ -11559,51 +11559,51 @@
       <c r="J245" s="3" t="n">
         <v>45351</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>45539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/4431542 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151894154</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>20232</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45351</v>
@@ -11949,51 +11949,51 @@
       <c r="J253" s="3" t="n">
         <v>45351</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>45602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/4438848 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151999386</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>18911</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45351</v>
@@ -12192,98 +12192,98 @@
       <c r="J258" s="3" t="n">
         <v>45351</v>
       </c>
       <c r="K258" s="3" t="n">
         <v>45504</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/4441206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152000445</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>18558</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45351</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/4441241 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152000591</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>17316</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45351</v>
@@ -12335,51 +12335,51 @@
       <c r="J261" s="3" t="n">
         <v>45351</v>
       </c>
       <c r="K261" s="3" t="n">
         <v>45539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/4457907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151763465</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>8460</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45351</v>
@@ -12578,120 +12578,120 @@
       <c r="J266" s="3" t="n">
         <v>45631</v>
       </c>
       <c r="K266" s="3" t="n">
         <v>46075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/4763952 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121417938</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>22581</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/4798230 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148804503</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>3366</v>
+        <v>6966</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45974</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12721,98 +12721,98 @@
       <c r="J269" s="3" t="n">
         <v>45631</v>
       </c>
       <c r="K269" s="3" t="n">
         <v>46075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/4944789 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114950859</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>16965</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45925</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/4944792 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114952511</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45982</v>
@@ -12864,214 +12864,214 @@
       <c r="J272" s="3" t="n">
         <v>45855</v>
       </c>
       <c r="K272" s="3" t="n">
         <v>46075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/4954872 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120894962</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45988</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/4955552 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120956897</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/4956268 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121416420</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45967</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/4956270 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121417258</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>19836</v>
+        <v>21636</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45925</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -13101,147 +13101,147 @@
       <c r="J277" s="3" t="n">
         <v>42866</v>
       </c>
       <c r="K277" s="3" t="n">
         <v>43124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/5305059 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114693941</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>12501</v>
+        <v>16101</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45982</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/5685830 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152093973</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45988</v>
       </c>
       <c r="K279" s="3" t="n">
-        <v>46257</v>
+        <v>46291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/5686023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152090735</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>46177</v>
@@ -13342,98 +13342,98 @@
       <c r="J282" s="3" t="n">
         <v>42866</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>43124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/5798207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114693937</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>12762</v>
+        <v>16362</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45925</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/5876716 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152090983</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>46079</v>
@@ -13485,194 +13485,194 @@
       <c r="J285" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/5876718 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152091015</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K286" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/5876723 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152094633</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>46177</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/5876814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152091078</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1703003077/IF/IAY/5876815 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152091083</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>46135</v>
@@ -21316,12645 +21316,12692 @@
       <c r="J446" s="3" t="n">
         <v>39802</v>
       </c>
       <c r="K446" s="3" t="n">
         <v>41055</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1703003077/RC/VB/22012034854276 — Tila mohalla se hidayla road sookhapatha</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>1236136.33</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034210769 — nali nirman lekharam ke makan se naresh ke makan k</t>
+          <t>1703003077/RC/VB/YD/22012034854646 — Cc road tal ki par se shanti dham ki or sukhapatha</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>293259</v>
+        <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>146</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>41704</v>
-[...3 lines deleted...]
-      </c>
+        <v>46249</v>
+      </c>
+      <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034210782 — nali nirman    narendra ke makan se girraj ke ma</t>
+          <t>1703003077/RS/22012034210769 — nali nirman lekharam ke makan se naresh ke makan k</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>293259</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>146</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>41704</v>
       </c>
       <c r="K449" s="3" t="n">
         <v>42622</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034283728 — sanjay/ranbeer</t>
+          <t>1703003077/RS/22012034210782 — nali nirman    narendra ke makan se girraj ke ma</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>12000</v>
+        <v>293259</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>12000</v>
+        <v>146</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>42271</v>
+        <v>41704</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>42490</v>
+        <v>42622</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034284597 — sochalaya nirman ramhet/gopiram</t>
+          <t>1703003077/RS/22012034283728 — sanjay/ranbeer</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>42490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034284598 — sochalaya nirman Ramjilal/gopiram</t>
+          <t>1703003077/RS/22012034284597 — sochalaya nirman ramhet/gopiram</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K452" s="3" t="n">
         <v>42490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034284599 — sochalya nirman Maniram/villaram</t>
+          <t>1703003077/RS/22012034284598 — sochalaya nirman Ramjilal/gopiram</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K453" s="3" t="n">
         <v>42490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034284601 — sochalaya nirman bhagwanlal/hariram</t>
+          <t>1703003077/RS/22012034284599 — sochalya nirman Maniram/villaram</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K454" s="3" t="n">
         <v>42490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034284603 — sochalaya nirman suresh/ram singh</t>
+          <t>1703003077/RS/22012034284601 — sochalaya nirman bhagwanlal/hariram</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K455" s="3" t="n">
         <v>42490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034284605 — sochalya nirman jagdish/neksa</t>
+          <t>1703003077/RS/22012034284603 — sochalaya nirman suresh/ram singh</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K456" s="3" t="n">
         <v>42490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034284607 — sochalaya nirman kamal singh/pancham singh</t>
+          <t>1703003077/RS/22012034284605 — sochalya nirman jagdish/neksa</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K457" s="3" t="n">
         <v>42490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034284608 — sochalaya nirman kedar/sukhlal</t>
+          <t>1703003077/RS/22012034284607 — sochalaya nirman kamal singh/pancham singh</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K458" s="3" t="n">
         <v>42490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034284610 — sochalya nirman satendra/bhogiram</t>
+          <t>1703003077/RS/22012034284608 — sochalaya nirman kedar/sukhlal</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K459" s="3" t="n">
         <v>42490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034284611 — sochalaya nirman Mukesh/ram singh</t>
+          <t>1703003077/RS/22012034284610 — sochalya nirman satendra/bhogiram</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K460" s="3" t="n">
         <v>42490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034284613 — sochalaya nirman kummer/chhidaram</t>
+          <t>1703003077/RS/22012034284611 — sochalaya nirman Mukesh/ram singh</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K461" s="3" t="n">
         <v>42490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034284614 — sochalaya nirman sunil/aadiram</t>
+          <t>1703003077/RS/22012034284613 — sochalaya nirman kummer/chhidaram</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K462" s="3" t="n">
         <v>42490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034284616 — sochalaya nirman khyaliram/mariyaram</t>
+          <t>1703003077/RS/22012034284614 — sochalaya nirman sunil/aadiram</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K463" s="3" t="n">
         <v>42490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034284617 — sochalaya nirman ramniwas/tej singh</t>
+          <t>1703003077/RS/22012034284616 — sochalaya nirman khyaliram/mariyaram</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K464" s="3" t="n">
         <v>42490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034284618 — sochalaya nirman harvilas/jagram</t>
+          <t>1703003077/RS/22012034284617 — sochalaya nirman ramniwas/tej singh</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>42485</v>
+        <v>42490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034284621 — sochalaya nirman jitendra/lekharam</t>
+          <t>1703003077/RS/22012034284618 — sochalaya nirman harvilas/jagram</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K466" s="3" t="n">
         <v>42485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034284622 — sochalaya nirman babulal/rajaram</t>
+          <t>1703003077/RS/22012034284621 — sochalaya nirman jitendra/lekharam</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K467" s="3" t="n">
         <v>42485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034284623 — sochalaya nirman anil kumar/aadiram</t>
+          <t>1703003077/RS/22012034284622 — sochalaya nirman babulal/rajaram</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K468" s="3" t="n">
         <v>42485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034284624 — sochalaya nirman jaypal/amar singh</t>
+          <t>1703003077/RS/22012034284623 — sochalaya nirman anil kumar/aadiram</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K469" s="3" t="n">
         <v>42485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034284625 — sochalya nirman sardar singh/ lekharam</t>
+          <t>1703003077/RS/22012034284624 — sochalaya nirman jaypal/amar singh</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K470" s="3" t="n">
         <v>42485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034284626 — sochalaya nirman atar singh/jagram</t>
+          <t>1703003077/RS/22012034284625 — sochalya nirman sardar singh/ lekharam</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>42271</v>
       </c>
       <c r="K471" s="3" t="n">
         <v>42485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034341090 — SBM Kailash/Ram singh</t>
+          <t>1703003077/RS/22012034284626 — sochalaya nirman atar singh/jagram</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>9711</v>
+        <v>12000</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>42852</v>
+        <v>42271</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>42951</v>
+        <v>42485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034341091 — SBM Udayveer/Lalaram</t>
+          <t>1703003077/RS/22012034341090 — SBM Kailash/Ram singh</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>42845</v>
+        <v>42852</v>
       </c>
       <c r="K473" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034341092 — SBM Sundarlal/Bhura</t>
+          <t>1703003077/RS/22012034341091 — SBM Udayveer/Lalaram</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>42845</v>
       </c>
       <c r="K474" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034341093 — SBM Sitaram/Mahima</t>
+          <t>1703003077/RS/22012034341092 — SBM Sundarlal/Bhura</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>42845</v>
       </c>
       <c r="K475" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034341094 — SBM Vishna/Moonga</t>
+          <t>1703003077/RS/22012034341093 — SBM Sitaram/Mahima</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>0</v>
+        <v>9711</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>42852</v>
-[...1 lines deleted...]
-      <c r="K476" s="3"/>
+        <v>42845</v>
+      </c>
+      <c r="K476" s="3" t="n">
+        <v>42951</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034341095 — SBM Luma Bai/Khumna</t>
+          <t>1703003077/RS/22012034341094 — SBM Vishna/Moonga</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>9711</v>
+        <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>42852</v>
       </c>
-      <c r="K477" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034341096 — SBM Amratlal/khumna</t>
+          <t>1703003077/RS/22012034341095 — SBM Luma Bai/Khumna</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>42845</v>
+        <v>42852</v>
       </c>
       <c r="K478" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034341097 — SBM Kuvarraj/khumna</t>
+          <t>1703003077/RS/22012034341096 — SBM Amratlal/khumna</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>42845</v>
       </c>
       <c r="K479" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034341098 — SBM Ramesh/Mishra</t>
+          <t>1703003077/RS/22012034341097 — SBM Kuvarraj/khumna</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>42845</v>
       </c>
       <c r="K480" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034341099 — SBM tej singh/jagna</t>
+          <t>1703003077/RS/22012034341098 — SBM Ramesh/Mishra</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>42845</v>
       </c>
       <c r="K481" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034341100 — SBM Juggo Bai / Bhaiyalal</t>
+          <t>1703003077/RS/22012034341099 — SBM tej singh/jagna</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>42845</v>
       </c>
       <c r="K482" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034341102 — SBM Dayaram/bhawara</t>
+          <t>1703003077/RS/22012034341100 — SBM Juggo Bai / Bhaiyalal</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>42852</v>
+        <v>42845</v>
       </c>
       <c r="K483" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034341103 — SBM Layakram/Bhanwara</t>
+          <t>1703003077/RS/22012034341102 — SBM Dayaram/bhawara</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>42852</v>
       </c>
       <c r="K484" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034341104 — SBM Prema/arjuna</t>
+          <t>1703003077/RS/22012034341103 — SBM Layakram/Bhanwara</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>42845</v>
+        <v>42852</v>
       </c>
       <c r="K485" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034341105 — SBM Usha/Laxman</t>
+          <t>1703003077/RS/22012034341104 — SBM Prema/arjuna</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>0</v>
+        <v>9711</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>42852</v>
-[...1 lines deleted...]
-      <c r="K486" s="3"/>
+        <v>42845</v>
+      </c>
+      <c r="K486" s="3" t="n">
+        <v>42951</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034341107 — SBM Wati/Harikishan</t>
+          <t>1703003077/RS/22012034341105 — SBM Usha/Laxman</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>9711</v>
+        <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>42852</v>
       </c>
-      <c r="K487" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034341109 — valli/angad</t>
+          <t>1703003077/RS/22012034341107 — SBM Wati/Harikishan</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>42852</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>42951</v>
+        <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034341110 — kallu/dharma</t>
+          <t>1703003077/RS/22012034341109 — valli/angad</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>42845</v>
+        <v>42852</v>
       </c>
       <c r="K489" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034341120 — SBM Komal/Ratna</t>
+          <t>1703003077/RS/22012034341110 — kallu/dharma</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>42852</v>
+        <v>42845</v>
       </c>
       <c r="K490" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034341121 — SBM Rajaram/Amratlal</t>
+          <t>1703003077/RS/22012034341120 — SBM Komal/Ratna</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>42852</v>
       </c>
       <c r="K491" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034341122 — SBM Rajesh /Amratlal</t>
+          <t>1703003077/RS/22012034341121 — SBM Rajaram/Amratlal</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>42852</v>
       </c>
       <c r="K492" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034351471 — imaratlal/rama</t>
+          <t>1703003077/RS/22012034341122 — SBM Rajesh /Amratlal</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>42892</v>
+        <v>42852</v>
       </c>
       <c r="K493" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034351473 — babalu/tejsingh</t>
+          <t>1703003077/RS/22012034351471 — imaratlal/rama</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>42892</v>
       </c>
       <c r="K494" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034351476 — naval/sundarlal</t>
+          <t>1703003077/RS/22012034351473 — babalu/tejsingh</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>42892</v>
       </c>
       <c r="K495" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034351479 — hari/ratna</t>
+          <t>1703003077/RS/22012034351476 — naval/sundarlal</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>42892</v>
       </c>
       <c r="K496" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034351480 — kailash/amratlal</t>
+          <t>1703003077/RS/22012034351479 — hari/ratna</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>42892</v>
       </c>
       <c r="K497" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034351482 — munni/angad</t>
+          <t>1703003077/RS/22012034351480 — kailash/amratlal</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>42892</v>
       </c>
       <c r="K498" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034351483 — khemraj/angad</t>
+          <t>1703003077/RS/22012034351482 — munni/angad</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>42892</v>
       </c>
       <c r="K499" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034351484 — arjuna/dejua</t>
+          <t>1703003077/RS/22012034351483 — khemraj/angad</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>42892</v>
       </c>
       <c r="K500" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034351485 — mohan singh /arjuna</t>
+          <t>1703003077/RS/22012034351484 — arjuna/dejua</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>42892</v>
       </c>
       <c r="K501" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034351486 — banvari/harikishan</t>
+          <t>1703003077/RS/22012034351485 — mohan singh /arjuna</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>42892</v>
       </c>
       <c r="K502" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034351487 — dharma/kundana</t>
+          <t>1703003077/RS/22012034351486 — banvari/harikishan</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>42892</v>
       </c>
       <c r="K503" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034351488 — lalaram/ratna</t>
+          <t>1703003077/RS/22012034351487 — dharma/kundana</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>42892</v>
       </c>
       <c r="K504" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034351489 — prakash/lalaram</t>
+          <t>1703003077/RS/22012034351488 — lalaram/ratna</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>42892</v>
       </c>
       <c r="K505" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034351491 — mangaliya/balla</t>
+          <t>1703003077/RS/22012034351489 — prakash/lalaram</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>42892</v>
       </c>
       <c r="K506" s="3" t="n">
         <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034351506 — SBM bhagirath/badri</t>
+          <t>1703003077/RS/22012034351491 — mangaliya/balla</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>42901</v>
+        <v>42892</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>42998</v>
+        <v>42951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034351507 — SBM kamal kishor /nandlal</t>
+          <t>1703003077/RS/22012034351506 — SBM bhagirath/badri</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>42901</v>
       </c>
       <c r="K508" s="3" t="n">
         <v>42998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034351510 — ramsevak/sughar singh</t>
+          <t>1703003077/RS/22012034351507 — SBM kamal kishor /nandlal</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>9711</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>42893</v>
-[...1 lines deleted...]
-      <c r="K509" s="3"/>
+        <v>42901</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>42998</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034351511 — vijay singh /thansingh</t>
+          <t>1703003077/RS/22012034351510 — ramsevak/sughar singh</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>9711</v>
+        <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>42901</v>
-[...3 lines deleted...]
-      </c>
+        <v>42893</v>
+      </c>
+      <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034351512 — patiram/girvar</t>
+          <t>1703003077/RS/22012034351511 — vijay singh /thansingh</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>42901</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>43102</v>
+        <v>42998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034351513 — bachchu/vichitra singh</t>
+          <t>1703003077/RS/22012034351512 — patiram/girvar</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>0</v>
+        <v>9711</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>42893</v>
-[...1 lines deleted...]
-      <c r="K512" s="3"/>
+        <v>42901</v>
+      </c>
+      <c r="K512" s="3" t="n">
+        <v>43102</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034351514 — navalsingh/gopal singh</t>
+          <t>1703003077/RS/22012034351513 — bachchu/vichitra singh</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>9711</v>
+        <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>42901</v>
-[...3 lines deleted...]
-      </c>
+        <v>42893</v>
+      </c>
+      <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034351515 — ajmersingh/summera</t>
+          <t>1703003077/RS/22012034351514 — navalsingh/gopal singh</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>42901</v>
       </c>
       <c r="K514" s="3" t="n">
         <v>42998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034354872 — sbm sultan/shankariya</t>
+          <t>1703003077/RS/22012034351515 — ajmersingh/summera</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>3096</v>
+        <v>9711</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>42915</v>
+        <v>42901</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>45162</v>
+        <v>42998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034354876 — sbm devendra/ratiram</t>
+          <t>1703003077/RS/22012034354872 — sbm sultan/shankariya</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>9711</v>
+        <v>3096</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>42915</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>42998</v>
+        <v>45162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034354880 — sbm kartar/maniram</t>
+          <t>1703003077/RS/22012034354876 — sbm devendra/ratiram</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>42915</v>
       </c>
       <c r="K517" s="3" t="n">
         <v>42998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034354882 — sbm shivram/harvilash</t>
+          <t>1703003077/RS/22012034354880 — sbm kartar/maniram</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>42915</v>
       </c>
       <c r="K518" s="3" t="n">
         <v>42998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034354884 — sbm trilok singh/indar singh</t>
+          <t>1703003077/RS/22012034354882 — sbm shivram/harvilash</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>42915</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>43066</v>
+        <v>42998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034354887 — sbm rakesh/keshari</t>
+          <t>1703003077/RS/22012034354884 — sbm trilok singh/indar singh</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>42915</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>43102</v>
+        <v>43066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034354889 — sbm hukum singh/vejulal</t>
+          <t>1703003077/RS/22012034354887 — sbm rakesh/keshari</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>42915</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>43314</v>
+        <v>43102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034355740 — sbm bhupendra/devendra</t>
+          <t>1703003077/RS/22012034354889 — sbm hukum singh/vejulal</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>0</v>
+        <v>9711</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>42915</v>
       </c>
-      <c r="K522" s="3"/>
+      <c r="K522" s="3" t="n">
+        <v>43314</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034355741 — sbm ramlakhan /bhagga</t>
+          <t>1703003077/RS/22012034355740 — sbm bhupendra/devendra</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>9711</v>
+        <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>42915</v>
       </c>
-      <c r="K523" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034355743 — sbm sheela bai/ramkishan</t>
+          <t>1703003077/RS/22012034355741 — sbm ramlakhan /bhagga</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>42915</v>
       </c>
       <c r="K524" s="3" t="n">
         <v>42998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034355746 — sbm ratiram/harivan</t>
+          <t>1703003077/RS/22012034355743 — sbm sheela bai/ramkishan</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>42915</v>
       </c>
       <c r="K525" s="3" t="n">
         <v>42998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034356942 — sbm dharmendra/dhanpal</t>
+          <t>1703003077/RS/22012034355746 — sbm ratiram/harivan</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>0</v>
+        <v>9711</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>42922</v>
-[...1 lines deleted...]
-      <c r="K526" s="3"/>
+        <v>42915</v>
+      </c>
+      <c r="K526" s="3" t="n">
+        <v>42998</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034356943 — sbm ramratan/sundara</t>
+          <t>1703003077/RS/22012034356942 — sbm dharmendra/dhanpal</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>42922</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034356944 — sbm heeralal/chhotelal</t>
+          <t>1703003077/RS/22012034356943 — sbm ramratan/sundara</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>9711</v>
+        <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>42916</v>
-[...3 lines deleted...]
-      </c>
+        <v>42922</v>
+      </c>
+      <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034356947 — sbm kamalabai/brajmohan</t>
+          <t>1703003077/RS/22012034356944 — sbm heeralal/chhotelal</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>0</v>
+        <v>9711</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>42922</v>
-[...1 lines deleted...]
-      <c r="K529" s="3"/>
+        <v>42916</v>
+      </c>
+      <c r="K529" s="3" t="n">
+        <v>42998</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034361496 — sbm khersingh/adiram</t>
+          <t>1703003077/RS/22012034356947 — sbm kamalabai/brajmohan</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>9711</v>
+        <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>42916</v>
-[...3 lines deleted...]
-      </c>
+        <v>42922</v>
+      </c>
+      <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034361497 — sbm chintu/nathuram</t>
+          <t>1703003077/RS/22012034361496 — sbm khersingh/adiram</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>42998</v>
+        <v>43066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034361499 — sbm bheekam/bhageerath</t>
+          <t>1703003077/RS/22012034361497 — sbm chintu/nathuram</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K532" s="3" t="n">
         <v>42998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034361500 — sbm kailash/balaram</t>
+          <t>1703003077/RS/22012034361499 — sbm bheekam/bhageerath</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K533" s="3" t="n">
         <v>42998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034361501 — sbm gyaram/harjeet</t>
+          <t>1703003077/RS/22012034361500 — sbm kailash/balaram</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K534" s="3" t="n">
         <v>42998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034361502 — sbm ajmer/karanju</t>
+          <t>1703003077/RS/22012034361501 — sbm gyaram/harjeet</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>43314</v>
+        <v>42998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034361503 — sbm dinesh/ratiram</t>
+          <t>1703003077/RS/22012034361502 — sbm ajmer/karanju</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>42998</v>
+        <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034367342 — sbm mahesh/harkishan</t>
+          <t>1703003077/RS/22012034361503 — sbm dinesh/ratiram</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>43314</v>
+        <v>42998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034367346 — sbm vijay/kishan</t>
+          <t>1703003077/RS/22012034367342 — sbm mahesh/harkishan</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K538" s="3" t="n">
         <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034367347 — sbm satendra/jandel singh</t>
+          <t>1703003077/RS/22012034367346 — sbm vijay/kishan</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K539" s="3" t="n">
         <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034367348 — sbm sultan/vanshi</t>
+          <t>1703003077/RS/22012034367347 — sbm satendra/jandel singh</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K540" s="3" t="n">
         <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034367349 — sbm jitendra/dhanpal</t>
+          <t>1703003077/RS/22012034367348 — sbm sultan/vanshi</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K541" s="3" t="n">
         <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034367351 — sbm gabburam/chinniram</t>
+          <t>1703003077/RS/22012034367349 — sbm jitendra/dhanpal</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K542" s="3" t="n">
         <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034367352 — sbm hotam/chhiddiram</t>
+          <t>1703003077/RS/22012034367351 — sbm gabburam/chinniram</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K543" s="3" t="n">
         <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034367353 — sbm brajesh/narayan</t>
+          <t>1703003077/RS/22012034367352 — sbm hotam/chhiddiram</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K544" s="3" t="n">
         <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034367355 — sbm kartar/gareeva</t>
+          <t>1703003077/RS/22012034367353 — sbm brajesh/narayan</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K545" s="3" t="n">
         <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034367356 — sbm veerendra/ramesh</t>
+          <t>1703003077/RS/22012034367355 — sbm kartar/gareeva</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K546" s="3" t="n">
         <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034367357 — sbm rameshvar/jodharam</t>
+          <t>1703003077/RS/22012034367356 — sbm veerendra/ramesh</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K547" s="3" t="n">
         <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034367358 — sbm rajobai/jagram</t>
+          <t>1703003077/RS/22012034367357 — sbm rameshvar/jodharam</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K548" s="3" t="n">
         <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034367359 — sbm dasrat/khubiram</t>
+          <t>1703003077/RS/22012034367358 — sbm rajobai/jagram</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K549" s="3" t="n">
         <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034367360 — sbm shivcharan/ghansu</t>
+          <t>1703003077/RS/22012034367359 — sbm dasrat/khubiram</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K550" s="3" t="n">
         <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034367361 — sbm sushila/saligram</t>
+          <t>1703003077/RS/22012034367360 — sbm shivcharan/ghansu</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>9711</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K551" s="3" t="n">
         <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034436863 — nala nirmaan rajendra ke mkan se prmod shrivastav ke khet ki or</t>
+          <t>1703003077/RS/22012034367361 — sbm sushila/saligram</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>1120000</v>
+        <v>9800</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>900875.98</v>
+        <v>9711</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>43497</v>
+        <v>42916</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>44002</v>
+        <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034440156 — nala nirman nahar ki puliya se jandel ke makan ki or</t>
+          <t>1703003077/RS/22012034436863 — nala nirmaan rajendra ke mkan se prmod shrivastav ke khet ki or</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>950000</v>
+        <v>1120000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>428831.98</v>
+        <v>900875.98</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>44226</v>
+        <v>43497</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>44462</v>
+        <v>44002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034440157 — nala nirman manoj ke khet se gareeva ke khet ki or</t>
+          <t>1703003077/RS/22012034440156 — nala nirman nahar ki puliya se jandel ke makan ki or</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>815000</v>
+        <v>950000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>836175.5</v>
+        <v>428831.98</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>43671</v>
+        <v>44226</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>43991</v>
+        <v>44462</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034478712 — nala nirman lekharam ke makan se siroman kushwah ke khet ki or</t>
+          <t>1703003077/RS/22012034440157 — nala nirman manoj ke khet se gareeva ke khet ki or</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>0</v>
+        <v>815000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>0</v>
+        <v>836175.5</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>43788</v>
-[...1 lines deleted...]
-      <c r="K555" s="3"/>
+        <v>43671</v>
+      </c>
+      <c r="K555" s="3" t="n">
+        <v>43991</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034512648 — Nala nirman baghel mohalla se hidayala road ki or</t>
+          <t>1703003077/RS/22012034478712 — nala nirman lekharam ke makan se siroman kushwah ke khet ki or</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>32150</v>
+        <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>44276</v>
+        <v>43788</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034512651 — RCC Nala nirman gataa mohalla se nahar ki or</t>
+          <t>1703003077/RS/22012034512648 — Nala nirman baghel mohalla se hidayala road ki or</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>45450</v>
+        <v>32150</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>44276</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034532592 — segrigation shed nirman sukhapatha</t>
+          <t>1703003077/RS/22012034512651 — RCC Nala nirman gataa mohalla se nahar ki or</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>0</v>
+        <v>45450</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>44289</v>
+        <v>44276</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034614238 — Gram Sukhapatha me Naveen Samudayik Swachhata Prishar Nirman Karya Gol Pahadiya</t>
+          <t>1703003077/RS/22012034532592 — segrigation shed nirman sukhapatha</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>61000</v>
+        <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>193</v>
+        <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>44527</v>
+        <v>44289</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Toilet for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034620302 — Nala Nimran kallu khateek ke makan se nariya ki or</t>
+          <t>1703003077/RS/22012034614238 — Gram Sukhapatha me Naveen Samudayik Swachhata Prishar Nirman Karya Gol Pahadiya</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>611001</v>
+        <v>61000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>600689</v>
+        <v>193</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>44527</v>
       </c>
-      <c r="K560" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034648836 — Nala Nirman karya kamal ke makan se ram singh ke makan ki or sukhapatha</t>
+          <t>1703003077/RS/22012034620302 — Nala Nimran kallu khateek ke makan se nariya ki or</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>677000</v>
+        <v>611001</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>669006</v>
+        <v>600689</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>44653</v>
+        <v>44527</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>44898</v>
+        <v>44863</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034665449 — cc nala nirman dayaram ke makan se mukesh baghel ke makan ki or</t>
+          <t>1703003077/RS/22012034648836 — Nala Nirman karya kamal ke makan se ram singh ke makan ki or sukhapatha</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>130000</v>
+        <v>677000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>127759</v>
+        <v>669006</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>44835</v>
+        <v>44653</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>44913</v>
+        <v>44898</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034665486 — nala nirman jagdeesh baghel ke makan se hidayala road ki or</t>
+          <t>1703003077/RS/22012034665449 — cc nala nirman dayaram ke makan se mukesh baghel ke makan ki or</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>311000</v>
+        <v>130000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>280441.92</v>
+        <v>127759</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>44835</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>45308</v>
+        <v>44913</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034673896 — नाला निर्माण सुल्तान बघेल के मकान से ताल की ओर</t>
+          <t>1703003077/RS/22012034665486 — nala nirman jagdeesh baghel ke makan se hidayala road ki or</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>311000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>0</v>
+        <v>280441.92</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>44863</v>
-[...1 lines deleted...]
-      <c r="K564" s="3"/>
+        <v>44835</v>
+      </c>
+      <c r="K564" s="3" t="n">
+        <v>45308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034674998 — नाला निर्माण अजय के मकान से पुलिया की ओर सूखापठा</t>
+          <t>1703003077/RS/22012034673896 — नाला निर्माण सुल्तान बघेल के मकान से ताल की ओर</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>248000</v>
+        <v>311000</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>44871</v>
+        <v>44863</v>
       </c>
       <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034678783 — नाला निर्माण कार्य खेरु के मकान से पुलिया की ओर सूखापठा</t>
+          <t>1703003077/RS/22012034674998 — नाला निर्माण अजय के मकान से पुलिया की ओर सूखापठा</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>598000</v>
+        <v>248000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>592548.99</v>
+        <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>44924</v>
-[...3 lines deleted...]
-      </c>
+        <v>44871</v>
+      </c>
+      <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034700714 — Nala nirman kary kher singh baghel ke makan se samudayak bhavan ki aor</t>
+          <t>1703003077/RS/22012034678783 — नाला निर्माण कार्य खेरु के मकान से पुलिया की ओर सूखापठा</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>1057459.71</v>
+        <v>598000</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>1016111</v>
+        <v>592548.99</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>45164</v>
+        <v>44924</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>45841</v>
+        <v>45162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034700716 — Nala nirman kary shivkaran ke makan se nahar ki puliya ki aor</t>
+          <t>1703003077/RS/22012034700714 — Nala nirman kary kher singh baghel ke makan se samudayak bhavan ki aor</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>1332298.55</v>
+        <v>1057459.71</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>975885.76</v>
+        <v>1016111</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>45176</v>
+        <v>45164</v>
       </c>
       <c r="K568" s="3" t="n">
         <v>45841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034702320 — nala nirman karya ajay evam ramratan ke makan se puliya ki or</t>
+          <t>1703003077/RS/22012034700716 — Nala nirman kary shivkaran ke makan se nahar ki puliya ki aor</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>1191195.61</v>
+        <v>1332298.55</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>878903</v>
+        <v>975885.76</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>45176</v>
       </c>
       <c r="K569" s="3" t="n">
         <v>45841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/22012034705793 — nala nirman karya sughar singh rana evam lekharam ke makan se prathmik vi.ki or</t>
+          <t>1703003077/RS/22012034702320 — nala nirman karya ajay evam ramratan ke makan se puliya ki or</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>0</v>
+        <v>1191195.61</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>0</v>
+        <v>878903</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K570" s="3"/>
+        <v>45176</v>
+      </c>
+      <c r="K570" s="3" t="n">
+        <v>45841</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/32790 — निर्मल भारत अभियान शौचालय कमल / लायकराम सूखापठा</t>
+          <t>1703003077/RS/22012034705793 — nala nirman karya sughar singh rana evam lekharam ke makan se prathmik vi.ki or</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>4399</v>
+        <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>41438</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/32792 — निर्मल भारत अभियान शौचालय छिद़दीराम / चिन्‍नीराम सूखापठा</t>
+          <t>1703003077/RS/32790 — निर्मल भारत अभियान शौचालय कमल / लायकराम सूखापठा</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>4399</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>41438</v>
       </c>
       <c r="K572" s="3" t="n">
         <v>41586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/32795 — निर्मल भारत अभियान शौचालय भूपेन्‍द्र सिंह / इन्‍दर सिंह सूखापठा</t>
+          <t>1703003077/RS/32792 — निर्मल भारत अभियान शौचालय छिद़दीराम / चिन्‍नीराम सूखापठा</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>4399</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>41438</v>
       </c>
       <c r="K573" s="3" t="n">
         <v>41586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/32797 — निर्मल भारत अभियान शौचालय संतोष श्रीवास्‍तव / दीनदयाल सूखापठा</t>
+          <t>1703003077/RS/32795 — निर्मल भारत अभियान शौचालय भूपेन्‍द्र सिंह / इन्‍दर सिंह सूखापठा</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>4399</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>41438</v>
       </c>
       <c r="K574" s="3" t="n">
         <v>41586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/39553 — निर्मल भारत अभियान शौचालय शिरोमण / जगदीश सूखापठा</t>
+          <t>1703003077/RS/32797 — निर्मल भारत अभियान शौचालय संतोष श्रीवास्‍तव / दीनदयाल सूखापठा</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>4399</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>41452</v>
+        <v>41438</v>
       </c>
       <c r="K575" s="3" t="n">
         <v>41586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/39554 — निर्मल भारत अभियान शौचालय गोपाल / झल्‍लूराम सूखापठा</t>
+          <t>1703003077/RS/39553 — निर्मल भारत अभियान शौचालय शिरोमण / जगदीश सूखापठा</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>4399</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>41452</v>
       </c>
       <c r="K576" s="3" t="n">
         <v>41586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/39555 — निर्मल भारत अभियान शौचालय भगवान िसंह / हरमुखा सूखापठा</t>
+          <t>1703003077/RS/39554 — निर्मल भारत अभियान शौचालय गोपाल / झल्‍लूराम सूखापठा</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>4399</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>41452</v>
       </c>
       <c r="K577" s="3" t="n">
         <v>41586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/39556 — निर्मल भारत अभियान शौचालय टिल्‍लू / हरीराम  सूखापठा</t>
+          <t>1703003077/RS/39555 — निर्मल भारत अभियान शौचालय भगवान िसंह / हरमुखा सूखापठा</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>4399</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>41452</v>
       </c>
       <c r="K578" s="3" t="n">
         <v>41586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/39557 — निर्मल भारत अभियान शौचालय योगेन्‍द्र / जशवन्‍त सूखापठा</t>
+          <t>1703003077/RS/39556 — निर्मल भारत अभियान शौचालय टिल्‍लू / हरीराम  सूखापठा</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>4399</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>41452</v>
       </c>
       <c r="K579" s="3" t="n">
         <v>41586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/39558 — निर्मल भारत अभियान शौचालय जशवन्‍त / भगवान सिंह</t>
+          <t>1703003077/RS/39557 — निर्मल भारत अभियान शौचालय योगेन्‍द्र / जशवन्‍त सूखापठा</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>4399</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>41480</v>
+        <v>41452</v>
       </c>
       <c r="K580" s="3" t="n">
         <v>41586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/39559 — निर्मल भारत अभियान शौचालय विजेन्‍द्र सिंह / कप्‍ता</t>
+          <t>1703003077/RS/39558 — निर्मल भारत अभियान शौचालय जशवन्‍त / भगवान सिंह</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>4399</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>41452</v>
+        <v>41480</v>
       </c>
       <c r="K581" s="3" t="n">
         <v>41586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/39560 — निर्मल भारत अभियान शौचालय हरीसिंह / इन्‍दर सिंह सूखापठा</t>
+          <t>1703003077/RS/39559 — निर्मल भारत अभियान शौचालय विजेन्‍द्र सिंह / कप्‍ता</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>4399</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>41452</v>
       </c>
       <c r="K582" s="3" t="n">
         <v>41586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/39561 — निर्मल भारत अभियान शौचालय मंशाराम / गोटीराम सिंह सूखापठा</t>
+          <t>1703003077/RS/39560 — निर्मल भारत अभियान शौचालय हरीसिंह / इन्‍दर सिंह सूखापठा</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>4399</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>41452</v>
       </c>
       <c r="K583" s="3" t="n">
         <v>41586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/43018 — निर्मल भारत अभियान शौचालय विक्रम / भोगीराम सूखापठा</t>
+          <t>1703003077/RS/39561 — निर्मल भारत अभियान शौचालय मंशाराम / गोटीराम सिंह सूखापठा</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>4399</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>41473</v>
+        <v>41452</v>
       </c>
       <c r="K584" s="3" t="n">
         <v>41586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/43020 — निर्मल भारत अभियान शौचालय आशाराम / हन्‍ना सूखापठा</t>
+          <t>1703003077/RS/43018 — निर्मल भारत अभियान शौचालय विक्रम / भोगीराम सूखापठा</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>4399</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>41473</v>
       </c>
       <c r="K585" s="3" t="n">
         <v>41586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/43021 — निर्मल भारत अभियान शौचालय रमेश / कोमलदास सूखापठा</t>
+          <t>1703003077/RS/43020 — निर्मल भारत अभियान शौचालय आशाराम / हन्‍ना सूखापठा</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>4399</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>41473</v>
       </c>
       <c r="K586" s="3" t="n">
         <v>41586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/43025 — निर्मल भारत अभियान शौचालय नत्‍था / भरोषा सूखापठा</t>
+          <t>1703003077/RS/43021 — निर्मल भारत अभियान शौचालय रमेश / कोमलदास सूखापठा</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>4399</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>41473</v>
       </c>
       <c r="K587" s="3" t="n">
         <v>41586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/43035 — निर्मल भारत अभियान शौचालय रामबाबू / दीनदयाल सूखापठा</t>
+          <t>1703003077/RS/43025 — निर्मल भारत अभियान शौचालय नत्‍था / भरोषा सूखापठा</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>4399</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>41473</v>
       </c>
       <c r="K588" s="3" t="n">
         <v>41586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/43037 — निर्मल भारत अभियान शौचालय धनवन्‍ती / खुशाली सूखापठा</t>
+          <t>1703003077/RS/43035 — निर्मल भारत अभियान शौचालय रामबाबू / दीनदयाल सूखापठा</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>4399</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>41473</v>
       </c>
       <c r="K589" s="3" t="n">
         <v>41586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/43039 — निर्मल भारत अभियान शौचालय आदिराम / भज्‍जूराम सूखाप</t>
+          <t>1703003077/RS/43037 — निर्मल भारत अभियान शौचालय धनवन्‍ती / खुशाली सूखापठा</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>4399</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>41473</v>
       </c>
       <c r="K590" s="3" t="n">
         <v>41586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/43119 — निर्मल भारत अभियान शौचालय अतवल / जगदीश सूखापठा</t>
+          <t>1703003077/RS/43039 — निर्मल भारत अभियान शौचालय आदिराम / भज्‍जूराम सूखाप</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>1771</v>
+        <v>4399</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>41473</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>42797</v>
+        <v>41586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/43126 — निर्मल भारत अभियान शौचालय देवीसिंह / घन्‍जू सूखापठा</t>
+          <t>1703003077/RS/43119 — निर्मल भारत अभियान शौचालय अतवल / जगदीश सूखापठा</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>4399</v>
+        <v>1771</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>41473</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>41586</v>
+        <v>42797</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/43128 — निर्मल भारत अभियान शौचालय सोबरन / श्‍यामलाल सूखापठा</t>
+          <t>1703003077/RS/43126 — निर्मल भारत अभियान शौचालय देवीसिंह / घन्‍जू सूखापठा</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>4691</v>
+        <v>4399</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>41473</v>
       </c>
       <c r="K593" s="3" t="n">
-        <v>41839</v>
+        <v>41586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/62196 — NBA shochalya nirman karya lakhan singh/sugharsing</t>
+          <t>1703003077/RS/43128 — निर्मल भारत अभियान शौचालय सोबरन / श्‍यामलाल सूखापठा</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>4400</v>
+        <v>4691</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>41536</v>
+        <v>41473</v>
       </c>
       <c r="K594" s="3" t="n">
         <v>41839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/63810 — NBA RATAN SINGH / BHAJJU SINGH - SUKHAPATHA</t>
+          <t>1703003077/RS/62196 — NBA shochalya nirman karya lakhan singh/sugharsing</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>4108</v>
+        <v>4400</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>41536</v>
       </c>
       <c r="K595" s="3" t="n">
         <v>41839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/63812 — NBA RAMSWAROOP / TULARAM - SUKHAPATHA</t>
+          <t>1703003077/RS/63810 — NBA RATAN SINGH / BHAJJU SINGH - SUKHAPATHA</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>4108</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>41536</v>
       </c>
       <c r="K596" s="3" t="n">
         <v>41839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/63814 — NBA BALBEER / DARUA  - SUKHAPATHA</t>
+          <t>1703003077/RS/63812 — NBA RAMSWAROOP / TULARAM - SUKHAPATHA</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>4108</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>41536</v>
       </c>
       <c r="K597" s="3" t="n">
         <v>41839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/64469 — NBA NABAB SINGH / SUKHA RAM - SUKHAPATHA</t>
+          <t>1703003077/RS/63814 — NBA BALBEER / DARUA  - SUKHAPATHA</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>4382.5</v>
+        <v>4108</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>41536</v>
       </c>
       <c r="K598" s="3" t="n">
-        <v>42581</v>
+        <v>41839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/64477 — NBA BAGWANT /MUNNA -  SUKHAPATHA</t>
+          <t>1703003077/RS/64469 — NBA NABAB SINGH / SUKHA RAM - SUKHAPATHA</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>4107.96</v>
+        <v>4382.5</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>41536</v>
       </c>
       <c r="K599" s="3" t="n">
-        <v>41839</v>
+        <v>42581</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/64480 — NBA RAKES / PUNNA - SUKHA PATHA</t>
+          <t>1703003077/RS/64477 — NBA BAGWANT /MUNNA -  SUKHAPATHA</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>4400</v>
+        <v>4107.96</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>41536</v>
       </c>
       <c r="K600" s="3" t="n">
         <v>41839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/76005 — shochalay layakram/bhagban singh</t>
+          <t>1703003077/RS/64480 — NBA RAKES / PUNNA - SUKHA PATHA</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>41634</v>
+        <v>41536</v>
       </c>
       <c r="K601" s="3" t="n">
         <v>41839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/76021 — shochalay sovran /vedariya</t>
+          <t>1703003077/RS/76005 — shochalay layakram/bhagban singh</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>41634</v>
       </c>
       <c r="K602" s="3" t="n">
         <v>41839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/78805 — shochalay/mangaliya/balla</t>
+          <t>1703003077/RS/76021 — shochalay sovran /vedariya</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>41634</v>
       </c>
       <c r="K603" s="3" t="n">
         <v>41839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/78853 — shochalay/bablu/tejsingh</t>
+          <t>1703003077/RS/78805 — shochalay/mangaliya/balla</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>41634</v>
       </c>
       <c r="K604" s="3" t="n">
         <v>41839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/79271 — shochalay/kunjilal/randheera</t>
+          <t>1703003077/RS/78853 — shochalay/bablu/tejsingh</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>41634</v>
       </c>
       <c r="K605" s="3" t="n">
         <v>41839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1703003077/RS/79273 — NBA (Kailash/ Raghunath)</t>
+          <t>1703003077/RS/79271 — shochalay/kunjilal/randheera</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>41634</v>
       </c>
       <c r="K606" s="3" t="n">
         <v>41839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/1 — पोखर निर्माण सूखापठा</t>
+          <t>1703003077/RS/79273 — NBA (Kailash/ Raghunath)</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>187000</v>
+        <v>4400</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>101474</v>
+        <v>4400</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>39539</v>
+        <v>41634</v>
       </c>
       <c r="K607" s="3" t="n">
-        <v>40065</v>
+        <v>41839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034326618 — तालाब जीर्णोद्धार कार्य चामल वाला सूखापठा</t>
+          <t>1703003077/WC/1 — पोखर निर्माण सूखापठा</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>32400</v>
+        <v>187000</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>26832</v>
+        <v>101474</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>42880</v>
+        <v>39539</v>
       </c>
       <c r="K608" s="3" t="n">
-        <v>43698</v>
+        <v>40065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034330373 — Stop Dem jedoudhar karya gol pahadiya ke pass gram sukhapatha</t>
+          <t>1703003077/WC/22012034326618 — तालाब जीर्णोद्धार कार्य चामल वाला सूखापठा</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>138000</v>
+        <v>32400</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>115268.83</v>
+        <v>26832</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>43006</v>
+        <v>42880</v>
       </c>
       <c r="K609" s="3" t="n">
         <v>43698</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034465922 — Piching nirman chamil wala talab sukhapath</t>
+          <t>1703003077/WC/22012034330373 — Stop Dem jedoudhar karya gol pahadiya ke pass gram sukhapatha</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>294034.89</v>
+        <v>138000</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>181333.25</v>
+        <v>115268.83</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>43638</v>
+        <v>43006</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>43995</v>
+        <v>43698</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034465923 — maramat karya check dem gol pahdiya ke pass sukhapatha</t>
+          <t>1703003077/WC/22012034465922 — Piching nirman chamil wala talab sukhapath</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>0</v>
+        <v>294034.89</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>0</v>
+        <v>181333.25</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K611" s="3"/>
+        <v>43638</v>
+      </c>
+      <c r="K611" s="3" t="n">
+        <v>43995</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034516309 — PM Awas ki Roof Water Harvesting and Magic Pit Nirman Karya Khyaliram jatav/Mariya Jatav</t>
+          <t>1703003077/WC/22012034465923 — maramat karya check dem gol pahdiya ke pass sukhapatha</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>5500</v>
+        <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>366</v>
+        <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>43874</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034518600 — check dam nirman kamal singh ke khet ke pas</t>
+          <t>1703003077/WC/22012034516309 — PM Awas ki Roof Water Harvesting and Magic Pit Nirman Karya Khyaliram jatav/Mariya Jatav</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>1478905.13</v>
+        <v>5500</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>1448695</v>
+        <v>366</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>43876</v>
+        <v>43874</v>
       </c>
       <c r="K613" s="3" t="n">
-        <v>44229</v>
+        <v>44571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034518606 — check dam nirman darshanlal ke khet ke pas</t>
+          <t>1703003077/WC/22012034518600 — check dam nirman kamal singh ke khet ke pas</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>1487036.23</v>
+        <v>1478905.13</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>1456849</v>
+        <v>1448695</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>43876</v>
       </c>
       <c r="K614" s="3" t="n">
         <v>44229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034518607 — check dam nirman ramsiya ke khet ke pas</t>
+          <t>1703003077/WC/22012034518606 — check dam nirman darshanlal ke khet ke pas</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>1468806.36</v>
+        <v>1487036.23</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>1433371</v>
+        <v>1456849</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>43982</v>
+        <v>43876</v>
       </c>
       <c r="K615" s="3" t="n">
-        <v>44436</v>
+        <v>44229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034523540 — Water harvesting Nirman Ratiram/harvan</t>
+          <t>1703003077/WC/22012034518607 — check dam nirman ramsiya ke khet ke pas</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>5500</v>
+        <v>1468806.36</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>5631</v>
+        <v>1433371</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>43874</v>
+        <v>43982</v>
       </c>
       <c r="K616" s="3" t="n">
         <v>44436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034523543 — water harvesting nirman Udal singh/keshari</t>
+          <t>1703003077/WC/22012034523540 — Water harvesting Nirman Ratiram/harvan</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>5500</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>0</v>
+        <v>5631</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K617" s="3"/>
+        <v>43874</v>
+      </c>
+      <c r="K617" s="3" t="n">
+        <v>44436</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034523544 — water harvesting nirman pran singh/jagdeesh</t>
+          <t>1703003077/WC/22012034523543 — water harvesting nirman Udal singh/keshari</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>5500</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>5455</v>
+        <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>43885</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034523545 — water harvesting nirman kailash/ochharam</t>
+          <t>1703003077/WC/22012034523544 — water harvesting nirman pran singh/jagdeesh</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>5500</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>5455</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>43965</v>
+        <v>43885</v>
       </c>
       <c r="K619" s="3" t="n">
-        <v>44436</v>
+        <v>44556</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034523547 — water harvesting nirman sultan/ochharam</t>
+          <t>1703003077/WC/22012034523545 — water harvesting nirman kailash/ochharam</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>5500</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>5455</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>43885</v>
+        <v>43965</v>
       </c>
       <c r="K620" s="3" t="n">
         <v>44436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034523550 — water harvesting nirman mahesh kushwah/harcharan</t>
+          <t>1703003077/WC/22012034523547 — water harvesting nirman sultan/ochharam</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>5500</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>0</v>
+        <v>5455</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K621" s="3"/>
+        <v>43885</v>
+      </c>
+      <c r="K621" s="3" t="n">
+        <v>44436</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034523551 — Water harvesting nirman Ramgopal kushwah/harcharan</t>
+          <t>1703003077/WC/22012034523550 — water harvesting nirman mahesh kushwah/harcharan</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>5500</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034528594 — pm awas water harvesting pancho bai/albel singh parihar</t>
+          <t>1703003077/WC/22012034523551 — Water harvesting nirman Ramgopal kushwah/harcharan</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>5500</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>5455</v>
+        <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>43944</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034548390 — laghu talab palntesan ke pas</t>
+          <t>1703003077/WC/22012034528594 — pm awas water harvesting pancho bai/albel singh parihar</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>516819.56</v>
+        <v>5500</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>436240</v>
+        <v>5455</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>43982</v>
+        <v>43944</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>44462</v>
+        <v>44436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034548393 — khet talab ramsiya ke khet ke pas</t>
+          <t>1703003077/WC/22012034548390 — laghu talab palntesan ke pas</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>0</v>
+        <v>516819.56</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>0</v>
+        <v>436240</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K625" s="3"/>
+        <v>43982</v>
+      </c>
+      <c r="K625" s="3" t="n">
+        <v>44462</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034548397 — nala safai kary sukhapatha</t>
+          <t>1703003077/WC/22012034548393 — khet talab ramsiya ke khet ke pas</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>599726.58</v>
+        <v>0</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>597541.49</v>
+        <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>43982</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034548401 — check dam nirman roop singh ke khet ke pas</t>
+          <t>1703003077/WC/22012034548397 — nala safai kary sukhapatha</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>1461479.91</v>
+        <v>599726.58</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>1433323</v>
+        <v>597541.49</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>43982</v>
       </c>
       <c r="K627" s="3" t="n">
-        <v>44384</v>
+        <v>44436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034548411 — khet talab indar singh ke khet ke pas</t>
+          <t>1703003077/WC/22012034548401 — check dam nirman roop singh ke khet ke pas</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>0</v>
+        <v>1461479.91</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>0</v>
+        <v>1433323</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K628" s="3"/>
+        <v>43982</v>
+      </c>
+      <c r="K628" s="3" t="n">
+        <v>44384</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034549985 — water harvasting pmay ramratan/sundara</t>
+          <t>1703003077/WC/22012034548411 — khet talab indar singh ke khet ke pas</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>5500</v>
+        <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>5455</v>
+        <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>43972</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034549987 — water harvasting pmay suresh pancham</t>
+          <t>1703003077/WC/22012034549985 — water harvasting pmay ramratan/sundara</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>5500</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>5455</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>43979</v>
+        <v>43972</v>
       </c>
       <c r="K630" s="3" t="n">
         <v>44436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034559444 — khet talab indar singh/laxman singh</t>
+          <t>1703003077/WC/22012034549987 — water harvasting pmay suresh pancham</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>332572.21</v>
+        <v>5500</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>291449.19</v>
+        <v>5455</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>44021</v>
+        <v>43979</v>
       </c>
       <c r="K631" s="3" t="n">
-        <v>44672</v>
+        <v>44436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034559446 — khet talab ramsiya/jagram</t>
+          <t>1703003077/WC/22012034559444 — khet talab indar singh/laxman singh</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>332572.21</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>283089.19</v>
+        <v>291449.19</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>44014</v>
+        <v>44021</v>
       </c>
       <c r="K632" s="3" t="n">
         <v>44672</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034559449 — khet talab keshav/gokaliya</t>
+          <t>1703003077/WC/22012034559446 — khet talab ramsiya/jagram</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>332572.21</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>283636.19</v>
+        <v>283089.19</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>44014</v>
       </c>
       <c r="K633" s="3" t="n">
         <v>44672</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034559450 — khet talab ramesh/sughara</t>
+          <t>1703003077/WC/22012034559449 — khet talab keshav/gokaliya</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>332572.21</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>113908</v>
+        <v>283636.19</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>44021</v>
+        <v>44014</v>
       </c>
       <c r="K634" s="3" t="n">
-        <v>44775</v>
+        <v>44672</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034559451 — khet talab ranveer/sukharam</t>
+          <t>1703003077/WC/22012034559450 — khet talab ramesh/sughara</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>332572.21</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>237896.19</v>
+        <v>113908</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>44028</v>
+        <v>44021</v>
       </c>
       <c r="K635" s="3" t="n">
-        <v>44809</v>
+        <v>44775</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034559452 — khet talab mukesh/adiram</t>
+          <t>1703003077/WC/22012034559451 — khet talab ranveer/sukharam</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>332572.21</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>272754.19</v>
+        <v>237896.19</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>44021</v>
+        <v>44028</v>
       </c>
       <c r="K636" s="3" t="n">
-        <v>44672</v>
+        <v>44809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034570959 — puliya nirman karya ranveer baghel ke khet ke pass</t>
+          <t>1703003077/WC/22012034559452 — khet talab mukesh/adiram</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>565973</v>
+        <v>332572.21</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>556160</v>
+        <v>272754.19</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>44039</v>
+        <v>44021</v>
       </c>
       <c r="K637" s="3" t="n">
-        <v>44594</v>
+        <v>44672</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034570971 — puliya nirman shyamlal ke khet ke pass</t>
+          <t>1703003077/WC/22012034570959 — puliya nirman karya ranveer baghel ke khet ke pass</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>540973</v>
+        <v>565973</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>531595.5</v>
+        <v>556160</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>44042</v>
+        <v>44039</v>
       </c>
       <c r="K638" s="3" t="n">
-        <v>44391</v>
+        <v>44594</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034573200 — water harvesting ratiram/bhagirath</t>
+          <t>1703003077/WC/22012034570971 — puliya nirman shyamlal ke khet ke pass</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>5500</v>
+        <v>540973</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>5455</v>
+        <v>531595.5</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>44084</v>
+        <v>44042</v>
       </c>
       <c r="K639" s="3" t="n">
-        <v>44436</v>
+        <v>44391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034584942 — Rapta Nirman Hanumanpura ke pass Nale par</t>
+          <t>1703003077/WC/22012034573200 — water harvesting ratiram/bhagirath</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>323000</v>
+        <v>5500</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>292847</v>
+        <v>5455</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>44098</v>
+        <v>44084</v>
       </c>
       <c r="K640" s="3" t="n">
-        <v>45638</v>
+        <v>44436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034584946 — puliya nirman gabbar ke khet ke pass nale par sukhapatha</t>
+          <t>1703003077/WC/22012034584942 — Rapta Nirman Hanumanpura ke pass Nale par</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>116683</v>
+        <v>323000</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>116090</v>
+        <v>292847</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>44098</v>
       </c>
       <c r="K641" s="3" t="n">
-        <v>44436</v>
+        <v>45638</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034587871 — Khet talab Manoj/bhagirath</t>
+          <t>1703003077/WC/22012034584946 — puliya nirman gabbar ke khet ke pass nale par sukhapatha</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>0</v>
+        <v>116683</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>0</v>
+        <v>116090</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>43947</v>
-[...1 lines deleted...]
-      <c r="K642" s="3"/>
+        <v>44098</v>
+      </c>
+      <c r="K642" s="3" t="n">
+        <v>44436</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034596589 — nala safai karya gabbar ke khet se darshanlal ke khet ki or</t>
+          <t>1703003077/WC/22012034587871 — Khet talab Manoj/bhagirath</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>44058</v>
+        <v>43947</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034598134 — checkdem nirman kanjar ke pura par nale</t>
+          <t>1703003077/WC/22012034596589 — nala safai karya gabbar ke khet se darshanlal ke khet ki or</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>1362011</v>
+        <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>1354490</v>
+        <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>44170</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034665482 — ctr sokhta gadda handpump jatav mohalla</t>
+          <t>1703003077/WC/22012034598134 — checkdem nirman kanjar ke pura par nale</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>0</v>
+        <v>1362011</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>0</v>
+        <v>1354490</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K645" s="3"/>
+        <v>44170</v>
+      </c>
+      <c r="K645" s="3" t="n">
+        <v>44440</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034665576 — nala chodikaran suresh ke khet se kanjarpura ki or</t>
+          <t>1703003077/WC/22012034665482 — ctr sokhta gadda handpump jatav mohalla</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>780840.98</v>
+        <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>763394.81</v>
+        <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>44336</v>
-[...3 lines deleted...]
-      </c>
+        <v>44217</v>
+      </c>
+      <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034665595 — ctr stagarad trench golpahadiya sukhapatha</t>
+          <t>1703003077/WC/22012034665576 — nala chodikaran suresh ke khet se kanjarpura ki or</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>336890.15</v>
+        <v>780840.98</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>333838.35</v>
+        <v>763394.81</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>44380</v>
+        <v>44336</v>
       </c>
       <c r="K647" s="3" t="n">
-        <v>44863</v>
+        <v>44446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034665634 — ctr khet talab gajendra/kishori</t>
+          <t>1703003077/WC/22012034665595 — ctr stagarad trench golpahadiya sukhapatha</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>337715.44</v>
+        <v>336890.15</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>0</v>
+        <v>333838.35</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K648" s="3"/>
+        <v>44380</v>
+      </c>
+      <c r="K648" s="3" t="n">
+        <v>44863</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034665641 — ctr khet talab narayan/gokaliya</t>
+          <t>1703003077/WC/22012034665634 — ctr khet talab gajendra/kishori</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>337715.44</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>193</v>
+        <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>44366</v>
+        <v>44217</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034665663 — ctr khet talab vijay singh/thanaram</t>
+          <t>1703003077/WC/22012034665641 — ctr khet talab narayan/gokaliya</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>337715.44</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>0</v>
+        <v>193</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>44217</v>
+        <v>44366</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034669008 — nala chodikaran bachchan kanjar ke khet se pancham singh ke khet ki or</t>
+          <t>1703003077/WC/22012034665663 — ctr khet talab vijay singh/thanaram</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>791948.34</v>
+        <v>337715.44</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>757218.81</v>
+        <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>44317</v>
-[...3 lines deleted...]
-      </c>
+        <v>44217</v>
+      </c>
+      <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034693655 — CTR roof waterharvesting panchayat bhawan sukhapatha</t>
+          <t>1703003077/WC/22012034669008 — nala chodikaran bachchan kanjar ke khet se pancham singh ke khet ki or</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>19167</v>
+        <v>791948.34</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>10945</v>
+        <v>757218.81</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>44329</v>
+        <v>44317</v>
       </c>
       <c r="K652" s="3" t="n">
-        <v>45569</v>
+        <v>44446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034697423 — CTR samudayak soak pit beejasen mata ke mandir handpump ke pass</t>
+          <t>1703003077/WC/22012034693655 — CTR roof waterharvesting panchayat bhawan sukhapatha</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>11215</v>
+        <v>19167</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>6054</v>
+        <v>10945</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>44329</v>
       </c>
       <c r="K653" s="3" t="n">
-        <v>45517</v>
+        <v>45569</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034716761 — CTR- checkdem nirman karya tej singh aadiwasi ke khet ke pass</t>
+          <t>1703003077/WC/22012034697423 — CTR samudayak soak pit beejasen mata ke mandir handpump ke pass</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>1397766</v>
+        <v>11215</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>1387204</v>
+        <v>6054</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>44343</v>
+        <v>44329</v>
       </c>
       <c r="K654" s="3" t="n">
-        <v>44460</v>
+        <v>45517</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034716805 — CTR-checkdem nirman karya bhaiyalal kanjar ke khet ke pass nale par gram sukhapatha</t>
+          <t>1703003077/WC/22012034716761 — CTR- checkdem nirman karya tej singh aadiwasi ke khet ke pass</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>1398111</v>
+        <v>1397766</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>1388315</v>
+        <v>1387204</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>44343</v>
       </c>
       <c r="K655" s="3" t="n">
         <v>44460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034764996 — LBS rakesh ke khet ke pas nale par</t>
+          <t>1703003077/WC/22012034716805 — CTR-checkdem nirman karya bhaiyalal kanjar ke khet ke pass nale par gram sukhapatha</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>210995.08</v>
+        <v>1398111</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>0</v>
+        <v>1388315</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>44289</v>
-[...1 lines deleted...]
-      <c r="K656" s="3"/>
+        <v>44343</v>
+      </c>
+      <c r="K656" s="3" t="n">
+        <v>44460</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034765005 — LBS plantesan ke andar nale par</t>
+          <t>1703003077/WC/22012034764996 — LBS rakesh ke khet ke pas nale par</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>210995.08</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>44289</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034765018 — LBS uday singh ke khet ke pas</t>
+          <t>1703003077/WC/22012034765005 — LBS plantesan ke andar nale par</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>210995.08</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>44289</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034765025 — LBS gyaprasad ke khet ke pas</t>
+          <t>1703003077/WC/22012034765018 — LBS uday singh ke khet ke pas</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>210995.08</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>44289</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034765031 — LBS arjuna ke khet ke pas</t>
+          <t>1703003077/WC/22012034765025 — LBS gyaprasad ke khet ke pas</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>210995.08</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>44289</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034765040 — LBS dhara singh ke khet ke pas</t>
+          <t>1703003077/WC/22012034765031 — LBS arjuna ke khet ke pas</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>210995.08</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>44289</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034765043 — LBS sultan ke khet ke pas</t>
+          <t>1703003077/WC/22012034765040 — LBS dhara singh ke khet ke pas</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>210995.08</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>44289</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034772228 — ctr roof water harvesting manoranjan bhavan jatav mohalla sukhapatha</t>
+          <t>1703003077/WC/22012034765043 — LBS sultan ke khet ke pas</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>19167</v>
+        <v>210995.08</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>193</v>
+        <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>44366</v>
+        <v>44289</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034772243 — ctr samudayik sokpitsha.prath.vi.harijan coloni hand pump ke pas</t>
+          <t>1703003077/WC/22012034772228 — ctr roof water harvesting manoranjan bhavan jatav mohalla sukhapatha</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>11215</v>
+        <v>19167</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>6755</v>
+        <v>193</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>44366</v>
       </c>
-      <c r="K664" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034773619 — ctr samudayik sokpit sha. pra. vi. hand pump ke pas</t>
+          <t>1703003077/WC/22012034772243 — ctr samudayik sokpitsha.prath.vi.harijan coloni hand pump ke pas</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>11215</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>6528</v>
+        <v>6755</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>44924</v>
+        <v>44366</v>
       </c>
       <c r="K665" s="3" t="n">
         <v>45517</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034773632 — ctr samudayik sokpit jatav mohalla bale hand pump ke pas</t>
+          <t>1703003077/WC/22012034773619 — ctr samudayik sokpit sha. pra. vi. hand pump ke pas</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>11215</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>0</v>
+        <v>6528</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>44289</v>
-[...1 lines deleted...]
-      <c r="K666" s="3"/>
+        <v>44924</v>
+      </c>
+      <c r="K666" s="3" t="n">
+        <v>45517</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034786138 — CTR-checkdem nirman rustam ke khet ke pass</t>
+          <t>1703003077/WC/22012034773632 — ctr samudayik sokpit jatav mohalla bale hand pump ke pas</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>1398111</v>
+        <v>11215</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>1039664.5</v>
+        <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>44380</v>
-[...3 lines deleted...]
-      </c>
+        <v>44289</v>
+      </c>
+      <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034786140 — CTR-checkdem nirman laliya sen evam dataram ke khet ke pass</t>
+          <t>1703003077/WC/22012034786138 — CTR-checkdem nirman rustam ke khet ke pass</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>1397766</v>
+        <v>1398111</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>631915.5</v>
+        <v>1039664.5</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>44380</v>
       </c>
       <c r="K668" s="3" t="n">
         <v>44607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034934074 — ctr stagarad trench hidayla road ke pas sukhapatha</t>
+          <t>1703003077/WC/22012034786140 — CTR-checkdem nirman laliya sen evam dataram ke khet ke pass</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>708547.9</v>
+        <v>1397766</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>618936</v>
+        <v>631915.5</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>44672</v>
+        <v>44380</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>45041</v>
+        <v>44607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034934076 — ctr stagarad trench hidayla road ke pas sukhapatha</t>
+          <t>1703003077/WC/22012034934074 — ctr stagarad trench hidayla road ke pas sukhapatha</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>0</v>
+        <v>708547.9</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>0</v>
+        <v>618936</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>44628</v>
-[...1 lines deleted...]
-      <c r="K670" s="3"/>
+        <v>44672</v>
+      </c>
+      <c r="K670" s="3" t="n">
+        <v>45041</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034949261 — Amrit _Sarovar Nirman Lakhapura Raod ke pass Sukhapatha</t>
+          <t>1703003077/WC/22012034934076 — ctr stagarad trench hidayla road ke pas sukhapatha</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>1964542</v>
+        <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>1645671.46</v>
+        <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>44672</v>
-[...3 lines deleted...]
-      </c>
+        <v>44628</v>
+      </c>
+      <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034971866 — Amrit_Sarovar Nirman Kaptan ke khet ke pass</t>
+          <t>1703003077/WC/22012034949261 — Amrit _Sarovar Nirman Lakhapura Raod ke pass Sukhapatha</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>1700000</v>
+        <v>1964542</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>0</v>
+        <v>1645671.46</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K672" s="3"/>
+        <v>44672</v>
+      </c>
+      <c r="K672" s="3" t="n">
+        <v>45035</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034977992 — nala safai kary plantesan se rakesh ke khet ki or</t>
+          <t>1703003077/WC/22012034971866 — Amrit_Sarovar Nirman Kaptan ke khet ke pass</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>0</v>
+        <v>1700000</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034977999 — nala safai kary kedar ke khet se bati ke khet ki or</t>
+          <t>1703003077/WC/22012034977992 — nala safai kary plantesan se rakesh ke khet ki or</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012034978009 — nala safai kary mehtab ke khet se adivasi pura ki or</t>
+          <t>1703003077/WC/22012034977999 — nala safai kary kedar ke khet se bati ke khet ki or</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012035048751 — QGIS check dem nirman suresh ke khet ke pas</t>
+          <t>1703003077/WC/22012034978009 — nala safai kary mehtab ke khet se adivasi pura ki or</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>44950</v>
+        <v>44665</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012035048753 — QGIS LBS shankar ke khet ke pas</t>
+          <t>1703003077/WC/22012035048751 — QGIS check dem nirman suresh ke khet ke pas</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
         <v>44950</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012035048754 — QGIS talab nirman shankar ke khet ke pas</t>
+          <t>1703003077/WC/22012035048753 — QGIS LBS shankar ke khet ke pas</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>44950</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maintenance of Earthen Spur for Community / Repair and Maintenance of Earthen Spur for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012035049288 — QGIS Chek dem suresh Ke khet ke pas</t>
+          <t>1703003077/WC/22012035048754 — QGIS talab nirman shankar ke khet ke pas</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>44950</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Pebble graded Bund for Community / Repair and Maintenance of Pebble graded Bund for Community</t>
+          <t>Repair &amp; Maintenance of Earthen Spur for Community / Repair and Maintenance of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012035049292 — Qgis lbs sankar ke khet ke pas</t>
+          <t>1703003077/WC/22012035049288 — QGIS Chek dem suresh Ke khet ke pas</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
         <v>44950</v>
       </c>
       <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Pebble graded Bund for Community / Repair and Maintenance of Pebble graded Bund for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012035049293 — Qgis Chek dem nirman madho kushwah ke khet ke pas ikona</t>
+          <t>1703003077/WC/22012035049292 — Qgis lbs sankar ke khet ke pas</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>44950</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012035049542 — Qgis1 lbs nirman sankar ke khet ke pas sukhapatha</t>
+          <t>1703003077/WC/22012035049293 — Qgis Chek dem nirman madho kushwah ke khet ke pas ikona</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>44950</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Pebble graded Bund for Community / Repair and Maintenance of Pebble graded Bund for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012035049845 — QGIS LBS nirman ranveer ke khet ke pas</t>
+          <t>1703003077/WC/22012035049542 — Qgis1 lbs nirman sankar ke khet ke pas sukhapatha</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>44950</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Pebble graded Bund for Community / Repair and Maintenance of Pebble graded Bund for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012035049846 — QGIS LBS nirman ranveer ke khet ke pas</t>
+          <t>1703003077/WC/22012035049845 — QGIS LBS nirman ranveer ke khet ke pas</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
         <v>44950</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Repair &amp; Maint of Pebble graded Bund for Community / Repair and Maintenance of Pebble graded Bund for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012035049847 — QGIS LBS nirman mohanlal ke khet ke pas</t>
+          <t>1703003077/WC/22012035049846 — QGIS LBS nirman ranveer ke khet ke pas</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
         <v>44950</v>
       </c>
       <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012035049848 — QGIS LBS nirman mohanlal ke khet ke pas</t>
+          <t>1703003077/WC/22012035049847 — QGIS LBS nirman mohanlal ke khet ke pas</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
         <v>44950</v>
       </c>
       <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012035203671 — Dug Pond Talab nirman Chatta ke Khet ke Pass</t>
+          <t>1703003077/WC/22012035049848 — QGIS LBS nirman mohanlal ke khet ke pas</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>1055039</v>
+        <v>0</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>994215.17</v>
+        <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>45507</v>
-[...3 lines deleted...]
-      </c>
+        <v>44950</v>
+      </c>
+      <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012035203711 — Repair/mantinence of flood divarsion channal vijay singh ke khet se shankar ke khet tak sukhapatha</t>
+          <t>1703003077/WC/22012035203671 — Dug Pond Talab nirman Chatta ke Khet ke Pass</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>795699</v>
+        <v>1055039</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>1215</v>
+        <v>994215.17</v>
       </c>
       <c r="J688" s="3" t="n">
         <v>45507</v>
       </c>
-      <c r="K688" s="3"/>
+      <c r="K688" s="3" t="n">
+        <v>46121</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012035203724 — Staggered Tranch Near Stopdem Hidayla Road Sukhapatha</t>
+          <t>1703003077/WC/22012035203711 — Repair/mantinence of flood divarsion channal vijay singh ke khet se shankar ke khet tak sukhapatha</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>758011</v>
+        <v>795699</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>431306.25</v>
+        <v>1215</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>45526</v>
-[...3 lines deleted...]
-      </c>
+        <v>45507</v>
+      </c>
+      <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012035203736 — Construction of cross drainge structure near lakhanpura road sukhapatha</t>
+          <t>1703003077/WC/22012035203724 — Staggered Tranch Near Stopdem Hidayla Road Sukhapatha</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>553478</v>
+        <v>758011</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>1215</v>
+        <v>431306.25</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>45507</v>
-[...1 lines deleted...]
-      <c r="K690" s="3"/>
+        <v>45526</v>
+      </c>
+      <c r="K690" s="3" t="n">
+        <v>46136</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012035204012 — Constration of minor canal gabbar khet se vijay singh ke khet tak sukhapatha</t>
+          <t>1703003077/WC/22012035203736 — Construction of cross drainge structure near lakhanpura road sukhapatha</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>1021827</v>
+        <v>553478</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>243</v>
+        <v>1215</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>45526</v>
+        <v>45507</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012035204054 — LBS Nirman suresh parihar ke khet ke pass sukhapatha</t>
+          <t>1703003077/WC/22012035204012 — Constration of minor canal gabbar khet se vijay singh ke khet tak sukhapatha</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>229060</v>
+        <v>1021827</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>0</v>
+        <v>243</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>45396</v>
+        <v>45526</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012035204112 — LBS Nirman Dheerendra Rana ke khet ke pass sukhapatha</t>
+          <t>1703003077/WC/22012035204054 — LBS Nirman suresh parihar ke khet ke pass sukhapatha</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>229060</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012035204128 — LBS Nirman Ravi Baghel ke khet ke pass sukhapatha</t>
+          <t>1703003077/WC/22012035204112 — LBS Nirman Dheerendra Rana ke khet ke pass sukhapatha</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>229060</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012035204175 — LBS Nirman Indar singh parihar ke khet ke pass sukhapatha</t>
+          <t>1703003077/WC/22012035204128 — LBS Nirman Ravi Baghel ke khet ke pass sukhapatha</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>229060</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012035204189 — LBS Nirman Bhoop singh Parihar ke khet ke pass sukhapatha</t>
+          <t>1703003077/WC/22012035204175 — LBS Nirman Indar singh parihar ke khet ke pass sukhapatha</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>229060</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012035272069 — JGSA dug wel recharge dataram ke makan ke pass kua sukha patha</t>
+          <t>1703003077/WC/22012035204189 — LBS Nirman Bhoop singh Parihar ke khet ke pass sukhapatha</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>25899.46</v>
+        <v>229060</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>24774.5</v>
+        <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>45770</v>
-[...3 lines deleted...]
-      </c>
+        <v>45396</v>
+      </c>
+      <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/22012035272181 — JGSA dug wel recharge kaptan makan ke pass sukha patha</t>
+          <t>1703003077/WC/22012035272069 — JGSA dug wel recharge dataram ke makan ke pass kua sukha patha</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>15660</v>
+        <v>24774.5</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>46002</v>
+        <v>45770</v>
       </c>
       <c r="K698" s="3" t="n">
-        <v>46127</v>
+        <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/223 — chaek dam nirman hidayla ke pass sukhapatha</t>
+          <t>1703003077/WC/22012035272181 — JGSA dug wel recharge kaptan makan ke pass sukha patha</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>1019000</v>
+        <v>25899.46</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>965255.68</v>
+        <v>15660</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>40287</v>
+        <v>46002</v>
       </c>
       <c r="K699" s="3" t="n">
-        <v>40385</v>
+        <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/226 — TALAB NALA GHARIKARAN TOURIYOUGHATI SE NISTARI TALAB TAKE</t>
+          <t>1703003077/WC/223 — chaek dam nirman hidayla ke pass sukhapatha</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>120000</v>
+        <v>1019000</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>3293</v>
+        <v>965255.68</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>40160</v>
+        <v>40287</v>
       </c>
       <c r="K700" s="3" t="n">
-        <v>40555</v>
+        <v>40385</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/260 — POKHAR BISTAREEKARAN SUKHAPATHA</t>
+          <t>1703003077/WC/226 — TALAB NALA GHARIKARAN TOURIYOUGHATI SE NISTARI TALAB TAKE</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>353000</v>
+        <v>120000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>340106</v>
+        <v>3293</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>40926</v>
+        <v>40160</v>
       </c>
       <c r="K701" s="3" t="n">
-        <v>41108</v>
+        <v>40555</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WC/46 — तालाव विस्‍तारीकरण एवं पार चौडीकरण आदिवासी सूखापठा</t>
+          <t>1703003077/WC/260 — POKHAR BISTAREEKARAN SUKHAPATHA</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>294000</v>
+        <v>353000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>54418</v>
+        <v>340106</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>39863</v>
+        <v>40926</v>
       </c>
       <c r="K702" s="3" t="n">
-        <v>41106</v>
+        <v>41108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WH/22012034456651 — Talab Renovation work chamil talab gram sukhapatha</t>
+          <t>1703003077/WC/46 — तालाव विस्‍तारीकरण एवं पार चौडीकरण आदिवासी सूखापठा</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>40000</v>
+        <v>294000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>38085.32</v>
+        <v>54418</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>44584</v>
+        <v>39863</v>
       </c>
       <c r="K703" s="3" t="n">
-        <v>44863</v>
+        <v>41106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WH/22012034458959 — talab renovation karya band evam best viyar talab golpahadiya gram sukhapatha</t>
+          <t>1703003077/WH/22012034456651 — Talab Renovation work chamil talab gram sukhapatha</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>321000</v>
+        <v>40000</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>310882</v>
+        <v>38085.32</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>44609</v>
+        <v>44584</v>
       </c>
       <c r="K704" s="3" t="n">
-        <v>44876</v>
+        <v>44863</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1703003077/WH/22012034907413 — talab renovation kary band check dem hidayla road gram sukhapatha</t>
+          <t>1703003077/WH/22012034458959 — talab renovation karya band evam best viyar talab golpahadiya gram sukhapatha</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>77000</v>
+        <v>321000</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>78196</v>
+        <v>310882</v>
       </c>
       <c r="J705" s="3" t="n">
         <v>44609</v>
       </c>
       <c r="K705" s="3" t="n">
-        <v>44863</v>
+        <v>44876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C706" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D706" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E706" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F706" s="1" t="inlineStr">
+        <is>
+          <t>1703003077/WH/22012034907413 — talab renovation kary band check dem hidayla road gram sukhapatha</t>
+        </is>
+      </c>
+      <c r="G706" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H706" s="2" t="n">
+        <v>77000</v>
+      </c>
+      <c r="I706" s="2" t="n">
+        <v>78196</v>
+      </c>
+      <c r="J706" s="3" t="n">
+        <v>44609</v>
+      </c>
+      <c r="K706" s="3" t="n">
+        <v>44863</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
+      <c r="A707" s="1" t="inlineStr">
+        <is>
+          <t>GWALIOR / DABRA</t>
+        </is>
+      </c>
+      <c r="B707" s="1" t="inlineStr">
+        <is>
           <t>2012-2013</t>
         </is>
       </c>
-      <c r="C706" s="1" t="inlineStr">
+      <c r="C707" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
-      <c r="D706" s="1" t="inlineStr">
+      <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
-      <c r="E706" s="1" t="inlineStr">
+      <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="F706" s="1" t="inlineStr">
+      <c r="F707" s="1" t="inlineStr">
         <is>
           <t>1703/DP/9926694731 — NANDAN FALODHIYAN NARAYANSINGH / BHOGIRAM SUKHAPAT</t>
         </is>
       </c>
-      <c r="G706" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H706" s="2" t="n">
+      <c r="G707" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H707" s="2" t="n">
         <v>162070</v>
       </c>
-      <c r="I706" s="2" t="n">
+      <c r="I707" s="2" t="n">
         <v>76114.4</v>
       </c>
-      <c r="J706" s="3" t="n">
+      <c r="J707" s="3" t="n">
         <v>41206</v>
       </c>
-      <c r="K706" s="3" t="n">
+      <c r="K707" s="3" t="n">
         <v>42119</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>