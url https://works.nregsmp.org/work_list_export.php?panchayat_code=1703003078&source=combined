--- v0 (2026-09-10)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K424"/>
+  <dimension ref="A1:K426"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-10 06:09:49</t>
+          <t>Exported on: 2026-10-28 04:53:31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -755,51 +755,51 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44362</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Agro Forestry Block Plantation in Waste Lands for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1703003078/DP/22012034560670 — talav ki paar per palantation  rajaram ke khet ke pass</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>406900</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>23950</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44810</v>
@@ -896,98 +896,98 @@
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Agro Forestry Block Plantation in Waste Lands for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1703003078/DP/22012034576844 — birakshahropan chopra mandir per bhag -2</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>430106.07</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>35632</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45118</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1703003078/DP/22012034584748 — Amrit Vatika high school parisar  gram hathnoura</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>3094</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45153</v>
@@ -4119,427 +4119,427 @@
         <v>1566</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/22012035539043 — jgsa khet talab rambihari baghel hathnoura</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/22012035539052 — jgsa khet talab rambihari baghel hathnoura</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/22012035539062 — jgsa khet talab Ramdin jatav hathnoura</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/22012035539069 — jgsa khet talab jitendra Sharma hathnoura</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/22012035561446 — jgsa khet talab Rekha  shivhare hathnoura</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/22012035561452 — jgsa khet talab Balaprasad shivhare hathnoura</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/22012035561457 — jgsa khet talab Harprsad kori  hathnoura</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/22012035566076 — jgsa khet talab Mohan Kushwah hathnoura</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/22012035566079 — jgsa khet talab Naran baghel hathnoura</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45761</v>
@@ -4564,51 +4564,51 @@
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/22012035591256 — ek bagiya maa ke naam muuni jat MP 03 006 078/001 121 B</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I101" s="2" t="n">
-        <v>10491</v>
+        <v>28491</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
@@ -7821,12436 +7821,12530 @@
       <c r="J167" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="K167" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/IAY/5967350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137022189</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>46041</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/IAY/5967477 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146456214</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/IAY/5967753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105706423</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>18162</v>
+        <v>23562</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/IAY/5967844 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142001385</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>14562</v>
+        <v>19962</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/IAY/5967980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115189916</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>14562</v>
+        <v>19962</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/IAY/5968315 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132708121</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>16596</v>
+        <v>23796</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/IAY/5968362 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142001529</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>17562</v>
+        <v>22962</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/IAY/5969151 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116056857</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/IAY/5969161 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115213829</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/IAY/5969347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119699333</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/IAY/5969388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116166698</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>15762</v>
+        <v>21162</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/IAY/5969389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116166833</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/IAY/5969390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116167011</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>10962</v>
+        <v>21762</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/IAY/5969391 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116167064</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/IAY/6231030 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142001429</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>14400</v>
+        <v>25200</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/IAY/6231039 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146470635</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>14400</v>
+        <v>21600</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>46041</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1703003078/IF/IAY/6231045 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116166530</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>3600</v>
+        <v>14400</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1703003078/IF/IAY/71741 — Construction of IAY House -IAY REG. NO. MP-03-003-078-001/33</t>
+          <t>1703003078/IF/IAY/6353016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142001477</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>12024</v>
+        <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
-        <v>42731</v>
-[...3 lines deleted...]
-      </c>
+        <v>46148</v>
+      </c>
+      <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1703003078/IF/IAY/71742 — Construction of IAY House -IAY REG. NO. MP-03-003-078-001/75</t>
+          <t>1703003078/IF/IAY/6419700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116055865</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>14028</v>
+        <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
-        <v>42731</v>
-[...3 lines deleted...]
-      </c>
+        <v>46041</v>
+      </c>
+      <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1703003078/IF/IAY/71743 — Construction of IAY House -IAY REG. NO. MP-03-003-078-001/79</t>
+          <t>1703003078/IF/IAY/71741 — Construction of IAY House -IAY REG. NO. MP-03-003-078-001/33</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>12024</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>42731</v>
       </c>
       <c r="K187" s="3" t="n">
         <v>42803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/109 — मेढबंधान कार्य हितग्राही विजयसिंह / कल्‍यान म‍ि र्धा ग्राम पं0 हथनोरा</t>
+          <t>1703003078/IF/IAY/71742 — Construction of IAY House -IAY REG. NO. MP-03-003-078-001/75</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
-        <v>18855</v>
+        <v>14310</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>1092</v>
+        <v>14028</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>39871</v>
+        <v>42731</v>
       </c>
       <c r="K188" s="3" t="n">
-        <v>40642</v>
+        <v>42803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/110 — मेढबंधान कार्य हितग्राही ब्रजमोहन/कल्‍याण मि र्धा ग्राम पं0 हथनोरा</t>
+          <t>1703003078/IF/IAY/71743 — Construction of IAY House -IAY REG. NO. MP-03-003-078-001/79</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
-        <v>8300</v>
+        <v>14310</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>1638</v>
+        <v>12024</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>39871</v>
+        <v>42731</v>
       </c>
       <c r="K189" s="3" t="n">
-        <v>41102</v>
+        <v>42803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/161 — मेढ बंधान कार्य सुरेश/रामदयाल हथनौरा</t>
+          <t>1703003078/LD/109 — मेढबंधान कार्य हितग्राही विजयसिंह / कल्‍यान म‍ि र्धा ग्राम पं0 हथनोरा</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
-        <v>39953</v>
+        <v>18855</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>0</v>
+        <v>1092</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>40617</v>
-[...1 lines deleted...]
-      <c r="K190" s="3"/>
+        <v>39871</v>
+      </c>
+      <c r="K190" s="3" t="n">
+        <v>40642</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/200 — mad bNDHAN KAR LALTUA  HANNA DEEMAR HATHNAURA</t>
+          <t>1703003078/LD/110 — मेढबंधान कार्य हितग्राही ब्रजमोहन/कल्‍याण मि र्धा ग्राम पं0 हथनोरा</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
-        <v>17400</v>
+        <v>8300</v>
       </c>
       <c r="I191" s="2" t="n">
-        <v>0</v>
+        <v>1638</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>40560</v>
-[...1 lines deleted...]
-      <c r="K191" s="3"/>
+        <v>39871</v>
+      </c>
+      <c r="K191" s="3" t="n">
+        <v>41102</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/204 — MAD BANDAN KAR MUKESH SUNNNA KE KHET PER</t>
+          <t>1703003078/LD/161 — मेढ बंधान कार्य सुरेश/रामदयाल हथनौरा</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
+        <v>39953</v>
+      </c>
+      <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I192" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J192" s="3" t="n">
-        <v>40694</v>
-[...3 lines deleted...]
-      </c>
+        <v>40617</v>
+      </c>
+      <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/211 — Med Bandhaan Mahesh/ GangaRam Gour</t>
+          <t>1703003078/LD/200 — mad bNDHAN KAR LALTUA  HANNA DEEMAR HATHNAURA</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
-        <v>35900</v>
+        <v>17400</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>11712</v>
+        <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>40864</v>
-[...3 lines deleted...]
-      </c>
+        <v>40560</v>
+      </c>
+      <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/22012034242082 — med bandhan banti/bhabani</t>
+          <t>1703003078/LD/204 — MAD BANDAN KAR MUKESH SUNNNA KE KHET PER</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
-        <v>24640</v>
+        <v>0</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>0</v>
+        <v>23912</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>42346</v>
-[...1 lines deleted...]
-      <c r="K194" s="3"/>
+        <v>40694</v>
+      </c>
+      <c r="K194" s="3" t="n">
+        <v>40872</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/22012034242088 — med bhndhan harpsad/thoban</t>
+          <t>1703003078/LD/211 — Med Bandhaan Mahesh/ GangaRam Gour</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
-        <v>0</v>
+        <v>35900</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>0</v>
+        <v>11712</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>42292</v>
-[...1 lines deleted...]
-      <c r="K195" s="3"/>
+        <v>40864</v>
+      </c>
+      <c r="K195" s="3" t="n">
+        <v>40887</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/22012034242089 — med bhndhan harpsad/thoban</t>
+          <t>1703003078/LD/22012034242082 — med bandhan banti/bhabani</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>24640</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>42346</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/22012034242097 — med bandhan /mohansingh /tulseeram</t>
+          <t>1703003078/LD/22012034242088 — med bhndhan harpsad/thoban</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
-        <v>24640</v>
+        <v>0</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>42346</v>
+        <v>42292</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/22012034242110 — med bandhan kaptan/gamandi</t>
+          <t>1703003078/LD/22012034242089 — med bhndhan harpsad/thoban</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>24640</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>42292</v>
+        <v>42346</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/22012034242135 — med badhan rajbeer/ramgopal</t>
+          <t>1703003078/LD/22012034242097 — med bandhan /mohansingh /tulseeram</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>24640</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>42346</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/22012034595427 — Boundry nirman peer baba prangand hathnoura</t>
+          <t>1703003078/LD/22012034242110 — med bandhan kaptan/gamandi</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
-        <v>1043044.91</v>
+        <v>24640</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>1041497.09</v>
+        <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>45203</v>
-[...3 lines deleted...]
-      </c>
+        <v>42292</v>
+      </c>
+      <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/22012034595700 — Baundry ball nirman kary Anganwadi parisar hathnoura</t>
+          <t>1703003078/LD/22012034242135 — med badhan rajbeer/ramgopal</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
-        <v>861975.82</v>
+        <v>24640</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>1105</v>
+        <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>45203</v>
+        <v>42346</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/22012034598854 — शांतिधाम उनायन एवं शोन्दर्यीकरण गेट कुर्शी सी.सी फर्श दीवार मरम्मत हथनौरा</t>
+          <t>1703003078/LD/22012034595427 — Boundry nirman peer baba prangand hathnoura</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
-        <v>95287</v>
+        <v>1043044.91</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>94748</v>
+        <v>1041497.09</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>45356</v>
+        <v>45203</v>
       </c>
       <c r="K202" s="3" t="n">
-        <v>45801</v>
+        <v>45375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/22012034602447 — Boundry ball nirman heera boumiya hathnoura</t>
+          <t>1703003078/LD/22012034595700 — Baundry ball nirman kary Anganwadi parisar hathnoura</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
-        <v>0</v>
+        <v>861975.82</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>0</v>
+        <v>1105</v>
       </c>
       <c r="J203" s="3" t="n">
-        <v>45201</v>
+        <v>45203</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/22012034602497 — Boundri ball nirmaan peer baba bhag -2</t>
+          <t>1703003078/LD/22012034598854 — शांतिधाम उनायन एवं शोन्दर्यीकरण गेट कुर्शी सी.सी फर्श दीवार मरम्मत हथनौरा</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>0</v>
+        <v>95287</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>0</v>
+        <v>94748</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>45201</v>
-[...1 lines deleted...]
-      <c r="K204" s="3"/>
+        <v>45356</v>
+      </c>
+      <c r="K204" s="3" t="n">
+        <v>45801</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/22012034602550 — Baundriwal Nirman Hera Bhumiya Hathnora</t>
+          <t>1703003078/LD/22012034602447 — Boundry ball nirman heera boumiya hathnoura</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
-        <v>1456081.71</v>
+        <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>684784.38</v>
+        <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>45365</v>
-[...3 lines deleted...]
-      </c>
+        <v>45201</v>
+      </c>
+      <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/22012034602551 — Baundriwal Nirman Peer Baba Bhag-2  Hathnora</t>
+          <t>1703003078/LD/22012034602497 — Boundri ball nirmaan peer baba bhag -2</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>1469793.65</v>
+        <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>973248.43</v>
+        <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>45365</v>
-[...3 lines deleted...]
-      </c>
+        <v>45201</v>
+      </c>
+      <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/22012034938587 — boundry ball nirman davaly prangan Hathnoura</t>
+          <t>1703003078/LD/22012034602550 — Baundriwal Nirman Hera Bhumiya Hathnora</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
-        <v>0</v>
+        <v>1456081.71</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>0</v>
+        <v>684784.38</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>45201</v>
-[...1 lines deleted...]
-      <c r="K207" s="3"/>
+        <v>45365</v>
+      </c>
+      <c r="K207" s="3" t="n">
+        <v>46203</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/22012034938923 — Boundary wall Nirman kary Dewaly Sthan Hathnora</t>
+          <t>1703003078/LD/22012034602551 — Baundriwal Nirman Peer Baba Bhag-2  Hathnora</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
-        <v>0</v>
+        <v>1469793.65</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>0</v>
+        <v>973248.43</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K208" s="3"/>
+        <v>45365</v>
+      </c>
+      <c r="K208" s="3" t="n">
+        <v>46165</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/22012034941446 — cc road nirman karya kamlesh kori ke makan se rapta ke our Hathnoura</t>
+          <t>1703003078/LD/22012034938587 — boundry ball nirman davaly prangan Hathnoura</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>45396</v>
+        <v>45201</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/24 — मेढ बंधान कार्य हितग्राही का नाम गोनियाबाई / नगजू ग्रा0 पं0 हथनौरा</t>
+          <t>1703003078/LD/22012034938923 — Boundary wall Nirman kary Dewaly Sthan Hathnora</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>38125</v>
+        <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>5440</v>
+        <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>39582</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/242 — MED BANDHAN BHAGIRATH/GANGARAM KORI -HATHNORA</t>
+          <t>1703003078/LD/22012034941446 — cc road nirman karya kamlesh kori ke makan se rapta ke our Hathnoura</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>42304</v>
+        <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>40985</v>
-[...3 lines deleted...]
-      </c>
+        <v>45396</v>
+      </c>
+      <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/243 — MAID BADHAN RAKESH/DURJANA KORI -HATNORA</t>
+          <t>1703003078/LD/24 — मेढ बंधान कार्य हितग्राही का नाम गोनियाबाई / नगजू ग्रा0 पं0 हथनौरा</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
-        <v>80000</v>
+        <v>38125</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>72600</v>
+        <v>5440</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>41024</v>
+        <v>39582</v>
       </c>
       <c r="K212" s="3" t="n">
-        <v>41650</v>
+        <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/244 — SAANTIDHAM NIRMAN GRAM HATNAURA</t>
+          <t>1703003078/LD/242 — MED BANDHAN BHAGIRATH/GANGARAM KORI -HATHNORA</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>699976</v>
+        <v>44000</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>507983.88</v>
+        <v>42304</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>41348</v>
+        <v>40985</v>
       </c>
       <c r="K213" s="3" t="n">
-        <v>42224</v>
+        <v>41026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/25 — मेड बंधान कार्य हितग्राही का नाम जवाहर मिर्धा / तुलसीराम ग्रा0 पं0 हथनौरा</t>
+          <t>1703003078/LD/243 — MAID BADHAN RAKESH/DURJANA KORI -HATNORA</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
-        <v>27216</v>
+        <v>80000</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>21080</v>
+        <v>72600</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>39582</v>
+        <v>41024</v>
       </c>
       <c r="K214" s="3" t="n">
-        <v>39473</v>
+        <v>41650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/26 — मेढ बंधान कार्य हितग्राही का नाम रघुवर / दमरू साहू ग्रा0 पं0 हथनौरा</t>
+          <t>1703003078/LD/244 — SAANTIDHAM NIRMAN GRAM HATNAURA</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
-        <v>23285</v>
+        <v>699976</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>15215</v>
+        <v>507983.88</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>39582</v>
+        <v>41348</v>
       </c>
       <c r="K215" s="3" t="n">
-        <v>39473</v>
+        <v>42224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/27 — मेढ बंधान कार्य हितग्राही का नाम पातीराम मिर्धा / तुलसीराम मिर्धा ग्रा0 पं0 हथनौरा</t>
+          <t>1703003078/LD/25 — मेड बंधान कार्य हितग्राही का नाम जवाहर मिर्धा / तुलसीराम ग्रा0 पं0 हथनौरा</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>17390</v>
+        <v>27216</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>4845</v>
+        <v>21080</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>39586</v>
+        <v>39582</v>
       </c>
       <c r="K216" s="3" t="n">
-        <v>41087</v>
+        <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/29 — मेढ बंधान कार्य हितग्राही का नाम मुन्‍ना / करन्‍जु जाटव ग्रा0 पं0 हथनौरा</t>
+          <t>1703003078/LD/26 — मेढ बंधान कार्य हितग्राही का नाम रघुवर / दमरू साहू ग्रा0 पं0 हथनौरा</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
-        <v>16370</v>
+        <v>23285</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>15385</v>
+        <v>15215</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>39589</v>
+        <v>39582</v>
       </c>
       <c r="K217" s="3" t="n">
         <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/30 — मेढ बंधान कार्य हितग्राही का नाम रामसेवक मिर्धा/रामदयाल मिर्धा ग्रा0 पं0 हथनौरा</t>
+          <t>1703003078/LD/27 — मेढ बंधान कार्य हितग्राही का नाम पातीराम मिर्धा / तुलसीराम मिर्धा ग्रा0 पं0 हथनौरा</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
-        <v>21515</v>
+        <v>17390</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>11645</v>
+        <v>4845</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>39590</v>
+        <v>39586</v>
       </c>
       <c r="K218" s="3" t="n">
-        <v>39473</v>
+        <v>41087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/3799401955 — मेडबधान कार्य  रामदीन/भोगीराम्</t>
+          <t>1703003078/LD/29 — मेढ बंधान कार्य हितग्राही का नाम मुन्‍ना / करन्‍जु जाटव ग्रा0 पं0 हथनौरा</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
-        <v>17959</v>
+        <v>16370</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>0</v>
+        <v>15385</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K219" s="3"/>
+        <v>39589</v>
+      </c>
+      <c r="K219" s="3" t="n">
+        <v>39473</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1703003078/LD/38 — मेढबंधान हितग्राही अमरसिंह/करनजू ग्राम पं0 हथनौरा</t>
+          <t>1703003078/LD/30 — मेढ बंधान कार्य हितग्राही का नाम रामसेवक मिर्धा/रामदयाल मिर्धा ग्रा0 पं0 हथनौरा</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
-        <v>13830</v>
+        <v>21515</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>10965</v>
+        <v>11645</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>39593</v>
+        <v>39590</v>
       </c>
       <c r="K220" s="3" t="n">
         <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1703003078/OP/9425884841 — pasu Abrodhak deewar baybdre ball  High school Hat</t>
+          <t>1703003078/LD/3799401955 — मेडबधान कार्य  रामदीन/भोगीराम्</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
-        <v>372400</v>
+        <v>17959</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>273818.74</v>
+        <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>41709</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1703003078/OP/9425884845 — pasu Abrodhak deewar Bhart nirman rajeev garm sewa</t>
+          <t>1703003078/LD/38 — मेढबंधान हितग्राही अमरसिंह/करनजू ग्राम पं0 हथनौरा</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>272000</v>
+        <v>13830</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>44822</v>
+        <v>10965</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>41709</v>
+        <v>39593</v>
       </c>
       <c r="K222" s="3" t="n">
-        <v>42643</v>
+        <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/107 — सीमेन्‍ट कंक्रीट  निर्माण कार्य लुहार मोहल्‍ला ग्राम हथनौरा पं0 हथनोरा</t>
+          <t>1703003078/OP/9425884841 — pasu Abrodhak deewar baybdre ball  High school Hat</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
-        <v>149000</v>
+        <v>372400</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>24570</v>
+        <v>273818.74</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>39851</v>
+        <v>41709</v>
       </c>
       <c r="K223" s="3" t="n">
-        <v>41059</v>
+        <v>42661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034188425 — kharnja marghat ke pas se majara ganeshpura</t>
+          <t>1703003078/OP/9425884845 — pasu Abrodhak deewar Bhart nirman rajeev garm sewa</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
-        <v>332459</v>
+        <v>272000</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>303810.74</v>
+        <v>44822</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>41555</v>
+        <v>41709</v>
       </c>
       <c r="K224" s="3" t="n">
-        <v>42207</v>
+        <v>42643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034188431 — kharanja dhimar mo. semarghat ki or</t>
+          <t>1703003078/RC/107 — सीमेन्‍ट कंक्रीट  निर्माण कार्य लुहार मोहल्‍ला ग्राम हथनौरा पं0 हथनोरा</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
-        <v>362100</v>
+        <v>149000</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>351385.07</v>
+        <v>24570</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>41555</v>
+        <v>39851</v>
       </c>
       <c r="K225" s="3" t="n">
-        <v>42207</v>
+        <v>41059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034211453 — graval road nirman mukhaya marg se Shal parn brakh</t>
+          <t>1703003078/RC/22012034188425 — kharnja marghat ke pas se majara ganeshpura</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>1433600</v>
+        <v>332459</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>519782.3</v>
+        <v>303810.74</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>41709</v>
+        <v>41555</v>
       </c>
       <c r="K226" s="3" t="n">
-        <v>42661</v>
+        <v>42207</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
           <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034212183 — karnaja nirmad:jagram kushwah ke makan se rukan ki</t>
+          <t>1703003078/RC/22012034188431 — kharanja dhimar mo. semarghat ki or</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>498700</v>
+        <v>362100</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>404529.9</v>
+        <v>351385.07</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>41709</v>
+        <v>41555</v>
       </c>
       <c r="K227" s="3" t="n">
         <v>42207</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034291697 — c c road nirman kammod shaky ke makan se mohan sing kuswha ke makan ki or</t>
+          <t>1703003078/RC/22012034211453 — graval road nirman mukhaya marg se Shal parn brakh</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>161380</v>
+        <v>1433600</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>153818.9</v>
+        <v>519782.3</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>42367</v>
+        <v>41709</v>
       </c>
       <c r="K228" s="3" t="n">
-        <v>42642</v>
+        <v>42661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034303898 — cc nirmaan krya prtaap ke makaan se sgovt  sala vaban ki or</t>
+          <t>1703003078/RC/22012034212183 — karnaja nirmad:jagram kushwah ke makan se rukan ki</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
-        <v>84000</v>
+        <v>498700</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>84797</v>
+        <v>404529.9</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>42451</v>
+        <v>41709</v>
       </c>
       <c r="K229" s="3" t="n">
-        <v>42517</v>
+        <v>42207</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034303904 — c c nirmaan krya narayan parhihar ke makan se mhabeer cha booter ki or</t>
+          <t>1703003078/RC/22012034291697 — c c road nirman kammod shaky ke makan se mohan sing kuswha ke makan ki or</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>84000</v>
+        <v>161380</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>0</v>
+        <v>153818.9</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>42292</v>
-[...1 lines deleted...]
-      <c r="K230" s="3"/>
+        <v>42367</v>
+      </c>
+      <c r="K230" s="3" t="n">
+        <v>42642</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034322465 — C.C. Road Nirman Brajmohan Mirdha ke makan se Puliya evam Baretha mohalla ki our</t>
+          <t>1703003078/RC/22012034303898 — cc nirmaan krya prtaap ke makaan se sgovt  sala vaban ki or</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>194232</v>
+        <v>84000</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>204759.8</v>
+        <v>84797</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>42737</v>
+        <v>42451</v>
       </c>
       <c r="K231" s="3" t="n">
-        <v>42850</v>
+        <v>42517</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034322984 — C.C. Road Nirman Ramcharan ke makan se Mata Mandir tak</t>
+          <t>1703003078/RC/22012034303904 — c c nirmaan krya narayan parhihar ke makan se mhabeer cha booter ki or</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>0</v>
+        <v>84000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>42474</v>
+        <v>42292</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034342507 — Ramcharan kuswaha ka makan se mata ke maindir ki or cc nirman</t>
+          <t>1703003078/RC/22012034322465 — C.C. Road Nirman Brajmohan Mirdha ke makan se Puliya evam Baretha mohalla ki our</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>66375</v>
+        <v>194232</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>59856</v>
+        <v>204759.8</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>42913</v>
+        <v>42737</v>
       </c>
       <c r="K233" s="3" t="n">
-        <v>43118</v>
+        <v>42850</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034350851 — mukya marag se Amar singh baghel ki or cc road nirman hathnoura</t>
+          <t>1703003078/RC/22012034322984 — C.C. Road Nirman Ramcharan ke makan se Mata Mandir tak</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>4425000000</v>
+        <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>47472</v>
+        <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>42976</v>
-[...3 lines deleted...]
-      </c>
+        <v>42474</v>
+      </c>
+      <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034359970 — jasrath Lohar ke makan se gyaprasd bretha ke makan ki or</t>
+          <t>1703003078/RC/22012034342507 — Ramcharan kuswaha ka makan se mata ke maindir ki or cc nirman</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>4425000000</v>
+        <v>66375</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>44376</v>
+        <v>59856</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>43032</v>
+        <v>42913</v>
       </c>
       <c r="K235" s="3" t="n">
         <v>43118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034360484 — sudur sampark sadak kary nirman mukya marg se Hathnoura se sisgaov ki or bhag- 2</t>
+          <t>1703003078/RC/22012034350851 — mukya marag se Amar singh baghel ki or cc road nirman hathnoura</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>2715241</v>
+        <v>4425000000</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>2014765.77</v>
+        <v>47472</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>42997</v>
+        <v>42976</v>
       </c>
       <c r="K236" s="3" t="n">
-        <v>43964</v>
+        <v>43118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034372435 — cc nirman karya hathnoura ballu baghel ke makan se sahthiya kua ki  or hathnoura</t>
+          <t>1703003078/RC/22012034359970 — jasrath Lohar ke makan se gyaprasd bretha ke makan ki or</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>63562</v>
+        <v>4425000000</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>63684</v>
+        <v>44376</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>43277</v>
+        <v>43032</v>
       </c>
       <c r="K237" s="3" t="n">
-        <v>43964</v>
+        <v>43118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034372450 — graval road nirman karya gram panchayat hathnoura</t>
+          <t>1703003078/RC/22012034360484 — sudur sampark sadak kary nirman mukya marg se Hathnoura se sisgaov ki or bhag- 2</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>0</v>
+        <v>2715241</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>0</v>
+        <v>2014765.77</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>43074</v>
-[...1 lines deleted...]
-      <c r="K238" s="3"/>
+        <v>42997</v>
+      </c>
+      <c r="K238" s="3" t="n">
+        <v>43964</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034372455 — cc road nirman poran ke makan se ramswak  mirdha ki makan ki or hathnoura</t>
+          <t>1703003078/RC/22012034372435 — cc nirman karya hathnoura ballu baghel ke makan se sahthiya kua ki  or hathnoura</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>74400</v>
+        <v>63562</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>74124</v>
+        <v>63684</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>43277</v>
       </c>
       <c r="K239" s="3" t="n">
         <v>43964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034390557 — cc road nirman ballu baghel ke makan se sadiya kuwa ki or hathnoura</t>
+          <t>1703003078/RC/22012034372450 — graval road nirman karya gram panchayat hathnoura</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>6356200000</v>
+        <v>0</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>43204</v>
+        <v>43074</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034390558 — cc road nirman baladeen kuswaha ke makan se poran baghel ki makan  or hathnoura</t>
+          <t>1703003078/RC/22012034372455 — cc road nirman poran ke makan se ramswak  mirdha ki makan ki or hathnoura</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>53325</v>
+        <v>74400</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>51156</v>
+        <v>74124</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>43277</v>
       </c>
       <c r="K241" s="3" t="n">
-        <v>44605</v>
+        <v>43964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034395663 — cc road nirman Harsukha kushwa ke makan se Bhadura ke makan tak hathnoura</t>
+          <t>1703003078/RC/22012034390557 — cc road nirman ballu baghel ke makan se sadiya kuwa ki or hathnoura</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>27900</v>
+        <v>6356200000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>30276</v>
+        <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>43375</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034440149 — graval road hathnoura1</t>
+          <t>1703003078/RC/22012034390558 — cc road nirman baladeen kuswaha ke makan se poran baghel ki makan  or hathnoura</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>0</v>
+        <v>53325</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>0</v>
+        <v>51156</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>43455</v>
-[...1 lines deleted...]
-      <c r="K243" s="3"/>
+        <v>43277</v>
+      </c>
+      <c r="K243" s="3" t="n">
+        <v>44605</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034480749 — kamlesh ke makan se bllu kushwah ke makan ki or</t>
+          <t>1703003078/RC/22012034395663 — cc road nirman Harsukha kushwa ke makan se Bhadura ke makan tak hathnoura</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>79000</v>
+        <v>27900</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>79200</v>
+        <v>30276</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>43767</v>
+        <v>43375</v>
       </c>
       <c r="K244" s="3" t="n">
         <v>43964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034480789 — Chotelal kushwah ke makan se kadore ke makan ki or hathnoura</t>
+          <t>1703003078/RC/22012034440149 — graval road hathnoura1</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
-        <v>60400</v>
+        <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>64416</v>
+        <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>43767</v>
-[...3 lines deleted...]
-      </c>
+        <v>43455</v>
+      </c>
+      <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034480792 — jagram kushwah ke makan se Rukaan ki or hathnouora</t>
+          <t>1703003078/RC/22012034480749 — kamlesh ke makan se bllu kushwah ke makan ki or</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>60400</v>
+        <v>79000</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>64416</v>
+        <v>79200</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>43767</v>
       </c>
       <c r="K246" s="3" t="n">
-        <v>44436</v>
+        <v>43964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034480802 — cc nirman kary munnilal ke makan se ramesh sharma ke makan ki  or hathnoura</t>
+          <t>1703003078/RC/22012034480789 — Chotelal kushwah ke makan se kadore ke makan ki or hathnoura</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>13950</v>
+        <v>60400</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>16896</v>
+        <v>64416</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>43767</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>43964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034531746 — grawal road  nirman hathnoura se kirol tak</t>
+          <t>1703003078/RC/22012034480792 — jagram kushwah ke makan se Rukaan ki or hathnouora</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>9688675.49</v>
+        <v>60400</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>0</v>
+        <v>64416</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>43966</v>
-[...1 lines deleted...]
-      <c r="K248" s="3"/>
+        <v>43767</v>
+      </c>
+      <c r="K248" s="3" t="n">
+        <v>44436</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034539003 — teen row pipe puliya nirman kthua nale par hatnora</t>
+          <t>1703003078/RC/22012034480802 — cc nirman kary munnilal ke makan se ramesh sharma ke makan ki  or hathnoura</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>50374</v>
+        <v>13950</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>49210</v>
+        <v>16896</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>44096</v>
+        <v>43767</v>
       </c>
       <c r="K249" s="3" t="n">
-        <v>44443</v>
+        <v>43964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034541022 — RCC road nirman panjab baghel ke makan se Channa Sahu ke makan ki or Hathnoura</t>
+          <t>1703003078/RC/22012034531746 — grawal road  nirman hathnoura se kirol tak</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>68687</v>
+        <v>9688675.49</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>65170</v>
+        <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>44100</v>
-[...3 lines deleted...]
-      </c>
+        <v>43966</v>
+      </c>
+      <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034591624 — teen row puliya chopra hathanoura</t>
+          <t>1703003078/RC/22012034539003 — teen row pipe puliya nirman kthua nale par hatnora</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>50038</v>
+        <v>50374</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>0</v>
+        <v>49210</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K251" s="3"/>
+        <v>44096</v>
+      </c>
+      <c r="K251" s="3" t="n">
+        <v>44443</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034625783 — theen row pipe puliya nirman gram hathnoura se semri road per hathnoura</t>
+          <t>1703003078/RC/22012034541022 — RCC road nirman panjab baghel ke makan se Channa Sahu ke makan ki or Hathnoura</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>50000</v>
+        <v>68687</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>48042</v>
+        <v>65170</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>45062</v>
+        <v>44100</v>
       </c>
       <c r="K252" s="3" t="n">
-        <v>45169</v>
+        <v>44436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034644797 — cc road nirman Ramdeen jatav ke makan se lalman baba ki or hathnoura</t>
+          <t>1703003078/RC/22012034591624 — teen row puliya chopra hathanoura</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>78000</v>
+        <v>50038</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>75582</v>
+        <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>45132</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034650760 — teen row pipe puliya nirman davaly manidir ke pass bhag-2 hathnoura</t>
+          <t>1703003078/RC/22012034625783 — theen row pipe puliya nirman gram hathnoura se semri road per hathnoura</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>0</v>
+        <v>50000</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>0</v>
+        <v>48042</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>45050</v>
-[...1 lines deleted...]
-      <c r="K254" s="3"/>
+        <v>45062</v>
+      </c>
+      <c r="K254" s="3" t="n">
+        <v>45169</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034650761 — teen row pipe puliya nirman davaly manidir ke pass bhag-1 hathnoura</t>
+          <t>1703003078/RC/22012034644797 — cc road nirman Ramdeen jatav ke makan se lalman baba ki or hathnoura</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>37660</v>
+        <v>78000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>36465</v>
+        <v>75582</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>45174</v>
+        <v>45132</v>
       </c>
       <c r="K255" s="3" t="n">
-        <v>45251</v>
+        <v>45181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034650773 — teen row pipe puliya nirman davaly manidir ke pass bhag-2 hathnoura</t>
+          <t>1703003078/RC/22012034650760 — teen row pipe puliya nirman davaly manidir ke pass bhag-2 hathnoura</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>37660</v>
+        <v>0</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>35139</v>
+        <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>45174</v>
-[...3 lines deleted...]
-      </c>
+        <v>45050</v>
+      </c>
+      <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034666529 — one row pipe pulya nirman chopra road per barajmohan ke khat ke pass Hathnoura</t>
+          <t>1703003078/RC/22012034650761 — teen row pipe puliya nirman davaly manidir ke pass bhag-1 hathnoura</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>19300</v>
+        <v>37660</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>18785</v>
+        <v>36465</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>45287</v>
+        <v>45174</v>
       </c>
       <c r="K257" s="3" t="n">
-        <v>45365</v>
+        <v>45251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034667967 — cc road nirman karya khadhpati mandir se Dhaniram kushwah ke makan ki our Hathnoura</t>
+          <t>1703003078/RC/22012034650773 — teen row pipe puliya nirman davaly manidir ke pass bhag-2 hathnoura</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>35000</v>
+        <v>37660</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>33813</v>
+        <v>35139</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>45314</v>
+        <v>45174</v>
       </c>
       <c r="K258" s="3" t="n">
-        <v>45361</v>
+        <v>45334</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034667987 — cc road nirman karya Laxman sahu ke makan se lakku kori ke makan ki our Hathnoura</t>
+          <t>1703003078/RC/22012034666529 — one row pipe pulya nirman chopra road per barajmohan ke khat ke pass Hathnoura</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>35000</v>
+        <v>19300</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>34476</v>
+        <v>18785</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>45307</v>
+        <v>45287</v>
       </c>
       <c r="K259" s="3" t="n">
-        <v>45361</v>
+        <v>45365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034819965 — cc road nirman karya kamlesh kori ke makan se rapta ke our Hathnoura</t>
+          <t>1703003078/RC/22012034667967 — cc road nirman karya khadhpati mandir se Dhaniram kushwah ke makan ki our Hathnoura</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>99000</v>
+        <v>35000</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>98172</v>
+        <v>33813</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>45496</v>
+        <v>45314</v>
       </c>
       <c r="K260" s="3" t="n">
-        <v>45801</v>
+        <v>45361</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034841406 — cc road nirman rammilan dhanuk ke makan se ramji baba ke or hathnoura</t>
+          <t>1703003078/RC/22012034667987 — cc road nirman karya Laxman sahu ke makan se lakku kori ke makan ki our Hathnoura</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>85000</v>
+        <v>35000</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>84303</v>
+        <v>34476</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>45803</v>
+        <v>45307</v>
       </c>
       <c r="K261" s="3" t="n">
-        <v>45885</v>
+        <v>45361</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034844725 — cc road nirman karya manoj sahu ke makan se ashok sahu ke makan tak hathnoura</t>
+          <t>1703003078/RC/22012034819965 — cc road nirman karya kamlesh kori ke makan se rapta ke our Hathnoura</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>40000</v>
+        <v>99000</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>38889</v>
+        <v>98172</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>45895</v>
+        <v>45496</v>
       </c>
       <c r="K262" s="3" t="n">
-        <v>45985</v>
+        <v>45801</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/22012034848336 — cc road nirman karya panjab baghel ke makan se ramswarop kushwah ke makan tak hathnoura</t>
+          <t>1703003078/RC/22012034841406 — cc road nirman rammilan dhanuk ke makan se ramji baba ke or hathnoura</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>73000</v>
+        <v>85000</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>71513.76</v>
+        <v>84303</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>45986</v>
+        <v>45803</v>
       </c>
       <c r="K263" s="3" t="n">
-        <v>46184</v>
+        <v>45885</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/33 — मि0मु0 कार्य हथनौरा से सेमरी ग्रा0 पं0 हथनौरा</t>
+          <t>1703003078/RC/22012034844725 — cc road nirman karya manoj sahu ke makan se ashok sahu ke makan tak hathnoura</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>445300</v>
+        <v>40000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>338897.8</v>
+        <v>38889</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>39624</v>
+        <v>45895</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>41089</v>
+        <v>45985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/365 — MITTI MURARM ROAD NIRMAN TATHANORA SE SEMARI PART 2 - AHATHANORA</t>
+          <t>1703003078/RC/22012034848336 — cc road nirman karya panjab baghel ke makan se ramswarop kushwah ke makan tak hathnoura</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>497000</v>
+        <v>73000</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>247251.22</v>
+        <v>71513.76</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>40305</v>
+        <v>45986</v>
       </c>
       <c r="K265" s="3" t="n">
-        <v>41438</v>
+        <v>46184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/367 — moram road nirman Hathnora se kirol marg</t>
+          <t>1703003078/RC/33 — मि0मु0 कार्य हथनौरा से सेमरी ग्रा0 पं0 हथनौरा</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>492000</v>
+        <v>445300</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>120006.8</v>
+        <v>338897.8</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>40326</v>
+        <v>39624</v>
       </c>
       <c r="K266" s="3" t="n">
-        <v>40642</v>
+        <v>41089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/369 — cement kankreet road nirman bhadauri ke makan se seetaram sahu ke makan ki or</t>
+          <t>1703003078/RC/365 — MITTI MURARM ROAD NIRMAN TATHANORA SE SEMARI PART 2 - AHATHANORA</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>129430</v>
+        <v>497000</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>0</v>
+        <v>247251.22</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>40367</v>
+        <v>40305</v>
       </c>
       <c r="K267" s="3" t="n">
-        <v>40628</v>
+        <v>41438</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/372 — rapta nirman kar gram hathnora</t>
+          <t>1703003078/RC/367 — moram road nirman Hathnora se kirol marg</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>493000</v>
+        <v>492000</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>273010.61</v>
+        <v>120006.8</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>40375</v>
+        <v>40326</v>
       </c>
       <c r="K268" s="3" t="n">
-        <v>40389</v>
+        <v>40642</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/422 — सीमेन्‍ट कंक्रीट निर्माण स्‍कूल से सेमरी सेमरी मार्ग की ओर हथनौरा</t>
+          <t>1703003078/RC/369 — cement kankreet road nirman bhadauri ke makan se seetaram sahu ke makan ki or</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>121399</v>
+        <v>129430</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>80105</v>
+        <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>40087</v>
+        <v>40367</v>
       </c>
       <c r="K269" s="3" t="n">
-        <v>41059</v>
+        <v>40628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/471 — c c nirman shivhare mauhholla hathnuara</t>
+          <t>1703003078/RC/372 — rapta nirman kar gram hathnora</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>121000</v>
+        <v>493000</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>123415</v>
+        <v>273010.61</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>40109</v>
+        <v>40375</v>
       </c>
       <c r="K270" s="3" t="n">
-        <v>41059</v>
+        <v>40389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/493 — C C ROAD LALSINGH BAGEL KE MAKAN SE SEETARAM SAHU KI OR</t>
+          <t>1703003078/RC/422 — सीमेन्‍ट कंक्रीट निर्माण स्‍कूल से सेमरी सेमरी मार्ग की ओर हथनौरा</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>0</v>
+        <v>121399</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>34023.39</v>
+        <v>80105</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>40744</v>
+        <v>40087</v>
       </c>
       <c r="K271" s="3" t="n">
-        <v>40866</v>
+        <v>41059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/497 — kharanja nirman C C road se heera puliya ki or gir</t>
+          <t>1703003078/RC/471 — c c nirman shivhare mauhholla hathnuara</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>0</v>
+        <v>121000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>157994.98</v>
+        <v>123415</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>40920</v>
+        <v>40109</v>
       </c>
       <c r="K272" s="3" t="n">
-        <v>41650</v>
+        <v>41059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/511 — ROAD NIRMAND MAIN ROAD SE PIRBABA HATHNOR KI OR HATHNOR</t>
+          <t>1703003078/RC/493 — C C ROAD LALSINGH BAGEL KE MAKAN SE SEETARAM SAHU KI OR</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>390000</v>
+        <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>119553.9</v>
+        <v>34023.39</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>40668</v>
+        <v>40744</v>
       </c>
       <c r="K273" s="3" t="n">
-        <v>41438</v>
+        <v>40866</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/546 — MITTI MURM ROAD NIRMAN MUKHAY MARG SE PEER BABA KI OR - HATHNORA</t>
+          <t>1703003078/RC/497 — kharanja nirman C C road se heera puliya ki or gir</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>359000</v>
+        <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>168712</v>
+        <v>157994.98</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>40872</v>
+        <v>40920</v>
       </c>
       <c r="K274" s="3" t="n">
-        <v>41438</v>
+        <v>41650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/553 — cc road nirman mohan singh baghel ke makan se baladeen makan take -hathnora</t>
+          <t>1703003078/RC/511 — ROAD NIRMAND MAIN ROAD SE PIRBABA HATHNOR KI OR HATHNOR</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>427000</v>
+        <v>390000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>139024.01</v>
+        <v>119553.9</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>41057</v>
+        <v>40668</v>
       </c>
       <c r="K275" s="3" t="n">
-        <v>41307</v>
+        <v>41438</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/559 — cc road nirmad bhogiram bagel ke makan se amarsingh kushwah ke makan or</t>
+          <t>1703003078/RC/546 — MITTI MURM ROAD NIRMAN MUKHAY MARG SE PEER BABA KI OR - HATHNORA</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>0</v>
+        <v>359000</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>0</v>
+        <v>168712</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>41233</v>
-[...1 lines deleted...]
-      <c r="K276" s="3"/>
+        <v>40872</v>
+      </c>
+      <c r="K276" s="3" t="n">
+        <v>41438</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/560 — cc niramad road bhogiram bagel ke makan se amarsingh kushwah ke makan ki or</t>
+          <t>1703003078/RC/553 — cc road nirman mohan singh baghel ke makan se baladeen makan take -hathnora</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>0</v>
+        <v>427000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>0</v>
+        <v>139024.01</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>41218</v>
-[...1 lines deleted...]
-      <c r="K277" s="3"/>
+        <v>41057</v>
+      </c>
+      <c r="K277" s="3" t="n">
+        <v>41307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RC/561 — ccc niramad bhogiram ke makan se amarsingh kushwah ke makan ki or</t>
+          <t>1703003078/RC/559 — cc road nirmad bhogiram bagel ke makan se amarsingh kushwah ke makan or</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>109701</v>
+        <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>41233</v>
       </c>
-      <c r="K278" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034285732 — nba nirman ramsebak/bholaram</t>
+          <t>1703003078/RC/560 — cc niramad road bhogiram bagel ke makan se amarsingh kushwah ke makan ki or</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>11961</v>
+        <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>42276</v>
-[...3 lines deleted...]
-      </c>
+        <v>41218</v>
+      </c>
+      <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034285733 — nba nirman kemlesh/panna</t>
+          <t>1703003078/RC/561 — ccc niramad bhogiram ke makan se amarsingh kushwah ke makan ki or</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>11961</v>
+        <v>109701</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>42276</v>
+        <v>41233</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>42643</v>
+        <v>41650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034285735 — nba nirman /rajaram /dayaram</t>
+          <t>1703003078/RS/22012034285732 — nba nirman ramsebak/bholaram</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>11961</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>42276</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>42643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034285736 — nba nirman lakchman/bhwani</t>
+          <t>1703003078/RS/22012034285733 — nba nirman kemlesh/panna</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>11961</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>42276</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>42970</v>
+        <v>42643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034285737 — nba nirman nababsingh /madho</t>
+          <t>1703003078/RS/22012034285735 — nba nirman /rajaram /dayaram</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>9441</v>
+        <v>11961</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>42276</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>42970</v>
+        <v>42643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034285739 — nba nirman sughar singh/arjuna</t>
+          <t>1703003078/RS/22012034285736 — nba nirman lakchman/bhwani</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>11961</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>42276</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>42529</v>
+        <v>42970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034285745 — nba nirman ramshanker /babau</t>
+          <t>1703003078/RS/22012034285737 — nba nirman nababsingh /madho</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>9441</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>42276</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>42970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034285747 — nba nirman bgbandas/matadin</t>
+          <t>1703003078/RS/22012034285739 — nba nirman sughar singh/arjuna</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>11961</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>42276</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>42643</v>
+        <v>42529</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034287094 — nba nirman rajandra/durjana</t>
+          <t>1703003078/RS/22012034285745 — nba nirman ramshanker /babau</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>11325</v>
+        <v>9441</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>42316</v>
+        <v>42276</v>
       </c>
       <c r="K287" s="3" t="n">
-        <v>42643</v>
+        <v>42970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034292202 — nba nirman chandrasaker /munna</t>
+          <t>1703003078/RS/22012034285747 — nba nirman bgbandas/matadin</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>11826</v>
+        <v>11961</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>42316</v>
+        <v>42276</v>
       </c>
       <c r="K288" s="3" t="n">
-        <v>42529</v>
+        <v>42643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Stabilization Pond / Construction of Stabilization Pond for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034333267 — nala nirman gram panchayat hathnoura</t>
+          <t>1703003078/RS/22012034287094 — nba nirman rajandra/durjana</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>0</v>
+        <v>11325</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>42755</v>
-[...1 lines deleted...]
-      <c r="K289" s="3"/>
+        <v>42316</v>
+      </c>
+      <c r="K289" s="3" t="n">
+        <v>42643</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034333269 — nala nirman gram panchayat hathnoura</t>
+          <t>1703003078/RS/22012034292202 — nba nirman chandrasaker /munna</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>802635</v>
+        <v>12000</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>102061.58</v>
+        <v>11826</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>42815</v>
+        <v>42316</v>
       </c>
       <c r="K290" s="3" t="n">
-        <v>43772</v>
+        <v>42529</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Stabilization Pond / Construction of Stabilization Pond for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034351060 — Gyaprsad jha</t>
+          <t>1703003078/RS/22012034333267 — nala nirman gram panchayat hathnoura</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>11500</v>
+        <v>0</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>11414</v>
+        <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>42871</v>
-[...3 lines deleted...]
-      </c>
+        <v>42755</v>
+      </c>
+      <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034351064 — Kamlesh jha/Paltu</t>
+          <t>1703003078/RS/22012034333269 — nala nirman gram panchayat hathnoura</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>11500</v>
+        <v>802635</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>11414</v>
+        <v>102061.58</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>42871</v>
+        <v>42815</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>42970</v>
+        <v>43772</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034351067 — Kallu/Tantiya baghel</t>
+          <t>1703003078/RS/22012034351060 — Gyaprsad jha</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>11414</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>42871</v>
       </c>
       <c r="K293" s="3" t="n">
-        <v>43066</v>
+        <v>42970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034351071 — Laxman/Ramsingh</t>
+          <t>1703003078/RS/22012034351064 — Kamlesh jha/Paltu</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>11414</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>42871</v>
       </c>
       <c r="K294" s="3" t="n">
         <v>42970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034351073 — Atar singh/Ratiram kuswaha</t>
+          <t>1703003078/RS/22012034351067 — Kallu/Tantiya baghel</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>11414</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>42871</v>
       </c>
       <c r="K295" s="3" t="n">
-        <v>42970</v>
+        <v>43066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034351074 — Ashok/Cannha sahu</t>
+          <t>1703003078/RS/22012034351071 — Laxman/Ramsingh</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>11414</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>42871</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>42970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034351094 — Nala nirman foolbagh hathnoura</t>
+          <t>1703003078/RS/22012034351073 — Atar singh/Ratiram kuswaha</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>76100</v>
+        <v>11500</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>67668</v>
+        <v>11414</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>42892</v>
+        <v>42871</v>
       </c>
       <c r="K297" s="3" t="n">
-        <v>43240</v>
+        <v>42970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034351606 — Narayan/ram singh</t>
+          <t>1703003078/RS/22012034351074 — Ashok/Cannha sahu</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>11414</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>42871</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>42970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034351609 — Hargovind/Dayaram</t>
+          <t>1703003078/RS/22012034351094 — Nala nirman foolbagh hathnoura</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>11500</v>
+        <v>76100</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>11414</v>
+        <v>67668</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>42871</v>
+        <v>42892</v>
       </c>
       <c r="K299" s="3" t="n">
-        <v>42970</v>
+        <v>43240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034351611 — Ramprasad/Sankari</t>
+          <t>1703003078/RS/22012034351606 — Narayan/ram singh</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>11414</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>42871</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>42970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034351613 — Kadar/jawahar prihar</t>
+          <t>1703003078/RS/22012034351609 — Hargovind/Dayaram</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>11414</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>42871</v>
       </c>
       <c r="K301" s="3" t="n">
         <v>42970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034351614 — Durghaprsad/Daniram</t>
+          <t>1703003078/RS/22012034351611 — Ramprasad/Sankari</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>11414</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>42871</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>42970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034351616 — Siroman/kammod singh</t>
+          <t>1703003078/RS/22012034351613 — Kadar/jawahar prihar</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>11414</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>42871</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>42970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034351618 — Babu/Sankari</t>
+          <t>1703003078/RS/22012034351614 — Durghaprsad/Daniram</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>11414</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>42871</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>42970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034393791 — ranveer gourd nba nirman hathnoura pmy hitgrhi</t>
+          <t>1703003078/RS/22012034351616 — Siroman/kammod singh</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>12000</v>
+        <v>11500</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>11996</v>
+        <v>11414</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>43137</v>
+        <v>42871</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>43496</v>
+        <v>42970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034393797 — kalyan jatav pmay hitgrhi hatnoura nba socaly</t>
+          <t>1703003078/RS/22012034351618 — Babu/Sankari</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>12000</v>
+        <v>11500</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>11996</v>
+        <v>11414</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>43137</v>
+        <v>42871</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>43723</v>
+        <v>42970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034430443 — CC nala nirman panchayat bawan se Ringwand ki or hathnoura</t>
+          <t>1703003078/RS/22012034393791 — ranveer gourd nba nirman hathnoura pmy hitgrhi</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>79846</v>
+        <v>12000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>59091</v>
+        <v>11996</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>43375</v>
+        <v>43137</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>43772</v>
+        <v>43496</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034507423 — samudyak sochlya gram hathnoura</t>
+          <t>1703003078/RS/22012034393797 — kalyan jatav pmay hitgrhi hatnoura nba socaly</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>158000</v>
+        <v>12000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>54030</v>
+        <v>11996</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>44250</v>
+        <v>43137</v>
       </c>
       <c r="K308" s="3" t="n">
-        <v>45288</v>
+        <v>43723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012034602406 — Rcc nala nirman davalya se high school Hathnoura</t>
+          <t>1703003078/RS/22012034430443 — CC nala nirman panchayat bawan se Ringwand ki or hathnoura</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>70916</v>
+        <v>79846</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>67722</v>
+        <v>59091</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>44513</v>
+        <v>43375</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>44986</v>
+        <v>43772</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/22012035124227 — Nala nirman karya Amol kushwah ke makan se Rukaan ki our Hathnoura</t>
+          <t>1703003078/RS/22012034507423 — samudyak sochlya gram hathnoura</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>559000</v>
+        <v>158000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>557097</v>
+        <v>54030</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>45349</v>
+        <v>44250</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>45451</v>
+        <v>45288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/70842 — jagram/bhajna</t>
+          <t>1703003078/RS/22012034602406 — Rcc nala nirman davalya se high school Hathnoura</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>5400</v>
+        <v>70916</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>4163</v>
+        <v>67722</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>41548</v>
+        <v>44513</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>42094</v>
+        <v>44986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/70853 — devpal/panna</t>
+          <t>1703003078/RS/22012035124227 — Nala nirman karya Amol kushwah ke makan se Rukaan ki our Hathnoura</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>5400</v>
+        <v>559000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>4295</v>
+        <v>557097</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>41548</v>
+        <v>45349</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>42094</v>
+        <v>45451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/70874 — kalesh/babu</t>
+          <t>1703003078/RS/70842 — jagram/bhajna</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>4295</v>
+        <v>4163</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>41548</v>
       </c>
       <c r="K313" s="3" t="n">
         <v>42094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/70910 — nba-शौचालय निर्माण  धनीराम/रामपाल</t>
+          <t>1703003078/RS/70853 — devpal/panna</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>4329</v>
+        <v>4295</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>41548</v>
       </c>
       <c r="K314" s="3" t="n">
-        <v>42287</v>
+        <v>42094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/70915 — nba-शौचालय निर्माण -संतोष/रामगोपाल</t>
+          <t>1703003078/RS/70874 — kalesh/babu</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>4329</v>
+        <v>4295</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>41548</v>
       </c>
       <c r="K315" s="3" t="n">
-        <v>42287</v>
+        <v>42094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/70920 — nba-शौचालय निर्माण -ब्रजमोहन/कल्‍याण हथनौरा</t>
+          <t>1703003078/RS/70910 — nba-शौचालय निर्माण  धनीराम/रामपाल</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>4329</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>41548</v>
       </c>
       <c r="K316" s="3" t="n">
         <v>42287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/70927 — nba-शौचालय निर्माण -राजू/भगवानलाल हथनौरा</t>
+          <t>1703003078/RS/70915 — nba-शौचालय निर्माण -संतोष/रामगोपाल</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>4329</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>41548</v>
       </c>
       <c r="K317" s="3" t="n">
         <v>42287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/70936 — nba-शौचालय निर्माण -Savaram/parasram Hatnuora</t>
+          <t>1703003078/RS/70920 — nba-शौचालय निर्माण -ब्रजमोहन/कल्‍याण हथनौरा</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>4329</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>41548</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>42287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/70945 — nba-शौचालय निर्माण -Maniram/Rampal</t>
+          <t>1703003078/RS/70927 — nba-शौचालय निर्माण -राजू/भगवानलाल हथनौरा</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>4329</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>41548</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>42287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1703003078/RS/70951 — nba-शौचालय निर्माण -Lalsingh/Amol singh</t>
+          <t>1703003078/RS/70936 — nba-शौचालय निर्माण -Savaram/parasram Hatnuora</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>4400</v>
+        <v>5400</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>0</v>
+        <v>4329</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K320" s="3"/>
+        <v>41548</v>
+      </c>
+      <c r="K320" s="3" t="n">
+        <v>42287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Upgradation/extension of panchayat Bhawan / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1703003078/SK/1091 — Bharat Nirman Rajeev Gandhi Sewa Kendra,HATHNORA(P)</t>
+          <t>1703003078/RS/70945 — nba-शौचालय निर्माण -Maniram/Rampal</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>1292000</v>
+        <v>5400</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>1000753</v>
+        <v>4329</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>41548</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>43253</v>
+        <v>42287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/10 — पोखर निर्माण कार्य मरघट के पास हथनोरा</t>
+          <t>1703003078/RS/70951 — nba-शौचालय निर्माण -Lalsingh/Amol singh</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>211500</v>
+        <v>4400</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>8280</v>
+        <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>39542</v>
-[...3 lines deleted...]
-      </c>
+        <v>41501</v>
+      </c>
+      <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Upgradation/extension of panchayat Bhawan / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034294428 — pokhar nirman siddh baba ke paas hatnoura</t>
+          <t>1703003078/SK/1091 — Bharat Nirman Rajeev Gandhi Sewa Kendra,HATHNORA(P)</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>247459</v>
+        <v>1292000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>123246</v>
+        <v>1000753</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>42521</v>
+        <v>41548</v>
       </c>
       <c r="K323" s="3" t="n">
-        <v>42564</v>
+        <v>43253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034294430 — pokhar nirman birksha ropan ke paas hatnoura</t>
+          <t>1703003078/WC/10 — पोखर निर्माण कार्य मरघट के पास हथनोरा</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>247459</v>
+        <v>211500</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>172344</v>
+        <v>8280</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>42521</v>
+        <v>39542</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>42564</v>
+        <v>41088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034314684 — pokher nirman bali baba ka pass</t>
+          <t>1703003078/WC/22012034294428 — pokhar nirman siddh baba ke paas hatnoura</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>293926</v>
+        <v>247459</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>157648</v>
+        <v>123246</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>42731</v>
+        <v>42521</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>42825</v>
+        <v>42564</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034314724 — Stapdam krya palwaya nala hathnoura</t>
+          <t>1703003078/WC/22012034294430 — pokhar nirman birksha ropan ke paas hatnoura</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>266000</v>
+        <v>247459</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>265325</v>
+        <v>172344</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>42731</v>
+        <v>42521</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>43066</v>
+        <v>42564</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034325764 — lagu talab palwaya hathnoura</t>
+          <t>1703003078/WC/22012034314684 — pokher nirman bali baba ka pass</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>380494</v>
+        <v>293926</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>293260</v>
+        <v>157648</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>42878</v>
+        <v>42731</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>43066</v>
+        <v>42825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034328273 — Talab nirman ganespura hathnoura</t>
+          <t>1703003078/WC/22012034314724 — Stapdam krya palwaya nala hathnoura</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>757000</v>
+        <v>266000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>433157.6</v>
+        <v>265325</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>42899</v>
+        <v>42731</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>43066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034328833 — Talab marammt karya copra wala hathnoura</t>
+          <t>1703003078/WC/22012034325764 — lagu talab palwaya hathnoura</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>999000</v>
+        <v>380494</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>580217.6</v>
+        <v>293260</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>42892</v>
+        <v>42878</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>43066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034381388 — talab nirman karya shidhpura hathnoura</t>
+          <t>1703003078/WC/22012034328273 — Talab nirman ganespura hathnoura</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>0</v>
+        <v>757000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>0</v>
+        <v>433157.6</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>43074</v>
-[...1 lines deleted...]
-      <c r="K330" s="3"/>
+        <v>42899</v>
+      </c>
+      <c r="K330" s="3" t="n">
+        <v>43066</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034381391 — pokar nirman karya shalparan ke paa hathoura</t>
+          <t>1703003078/WC/22012034328833 — Talab marammt karya copra wala hathnoura</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>0</v>
+        <v>999000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>0</v>
+        <v>580217.6</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>43074</v>
-[...1 lines deleted...]
-      <c r="K331" s="3"/>
+        <v>42892</v>
+      </c>
+      <c r="K331" s="3" t="n">
+        <v>43066</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034393393 — nbben talab nirmaan sidh pura bdbai nala hatnora</t>
+          <t>1703003078/WC/22012034381388 — talab nirman karya shidhpura hathnoura</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>1893000</v>
+        <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>1237984</v>
+        <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>43277</v>
-[...3 lines deleted...]
-      </c>
+        <v>43074</v>
+      </c>
+      <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034393404 — chek dam nirmaan khar nala</t>
+          <t>1703003078/WC/22012034381391 — pokar nirman karya shalparan ke paa hathoura</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>43247</v>
+        <v>43074</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034393406 — chek dam nirmaan khar nala</t>
+          <t>1703003078/WC/22012034393393 — nbben talab nirmaan sidh pura bdbai nala hatnora</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>823680</v>
+        <v>1893000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>124252</v>
+        <v>1237984</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>43277</v>
       </c>
-      <c r="K334" s="3"/>
+      <c r="K334" s="3" t="n">
+        <v>43776</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034424347 — naveen talaab nirman saath wale nalee ke pass hathnora</t>
+          <t>1703003078/WC/22012034393404 — chek dam nirmaan khar nala</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>2319000</v>
+        <v>0</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>1662239</v>
+        <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>43375</v>
-[...3 lines deleted...]
-      </c>
+        <v>43247</v>
+      </c>
+      <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034433087 — Ringbond seh rapta nirman mhukye marg se hatnora marg par</t>
+          <t>1703003078/WC/22012034393406 — chek dam nirmaan khar nala</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>2768000</v>
+        <v>823680</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>2288339.83</v>
+        <v>124252</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>43494</v>
-[...3 lines deleted...]
-      </c>
+        <v>43277</v>
+      </c>
+      <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034436459 — chekdem nirman hathnoura</t>
+          <t>1703003078/WC/22012034424347 — naveen talaab nirman saath wale nalee ke pass hathnora</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>0</v>
+        <v>2319000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>0</v>
+        <v>1662239</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>43455</v>
-[...1 lines deleted...]
-      <c r="K337" s="3"/>
+        <v>43375</v>
+      </c>
+      <c r="K337" s="3" t="n">
+        <v>43956</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034436466 — nala nirman hathoura</t>
+          <t>1703003078/WC/22012034433087 — Ringbond seh rapta nirman mhukye marg se hatnora marg par</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>0</v>
+        <v>2768000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>0</v>
+        <v>2288339.83</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>43455</v>
-[...1 lines deleted...]
-      <c r="K338" s="3"/>
+        <v>43494</v>
+      </c>
+      <c r="K338" s="3" t="n">
+        <v>44447</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034436468 — Rapta nirman peer baba ke pas</t>
+          <t>1703003078/WC/22012034436459 — chekdem nirman hathnoura</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>43455</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034443686 — chek dam nirman sidh pura</t>
+          <t>1703003078/WC/22012034436466 — nala nirman hathoura</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>1021000</v>
+        <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>1019868</v>
+        <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>43530</v>
-[...3 lines deleted...]
-      </c>
+        <v>43455</v>
+      </c>
+      <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034517986 — water harwesting nirman karya lakku kori/kokuliya hathnoura</t>
+          <t>1703003078/WC/22012034436468 — Rapta nirman peer baba ke pas</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>43569</v>
+        <v>43455</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034518297 — water harvesting lakkuram kori/gokuliya kori hathnoura</t>
+          <t>1703003078/WC/22012034443686 — chek dam nirman sidh pura</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>5500</v>
+        <v>1021000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>4716</v>
+        <v>1019868</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>43886</v>
+        <v>43530</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>44659</v>
+        <v>43931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034518302 — water harvesting balveer jatav/bhola jatav hathnoura</t>
+          <t>1703003078/WC/22012034517986 — water harwesting nirman karya lakku kori/kokuliya hathnoura</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>5500</v>
+        <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>4800</v>
+        <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>43942</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034518304 — water harvesting kalaesh namdev /babu namdev hathnoura</t>
+          <t>1703003078/WC/22012034518297 — water harvesting lakkuram kori/gokuliya kori hathnoura</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>5500</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>0</v>
+        <v>4716</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K344" s="3"/>
+        <v>43886</v>
+      </c>
+      <c r="K344" s="3" t="n">
+        <v>44659</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034518306 — water harvesting khushiram sen/premnarayn sen hathnoura</t>
+          <t>1703003078/WC/22012034518302 — water harvesting balveer jatav/bhola jatav hathnoura</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>5500</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>0</v>
+        <v>4800</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K345" s="3"/>
+        <v>43942</v>
+      </c>
+      <c r="K345" s="3" t="n">
+        <v>44659</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034518307 — water harvesting pariram/hanna batham hathnoura</t>
+          <t>1703003078/WC/22012034518304 — water harvesting kalaesh namdev /babu namdev hathnoura</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>5500</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>5068</v>
+        <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>43886</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034523837 — Asraf water harvesting hathnoura</t>
+          <t>1703003078/WC/22012034518306 — water harvesting khushiram sen/premnarayn sen hathnoura</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>5500</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>5068</v>
+        <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>43886</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034523843 — water harvesting ray singh/hanna hathnoura</t>
+          <t>1703003078/WC/22012034518307 — water harvesting pariram/hanna batham hathnoura</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>5500</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>5068</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>43886</v>
       </c>
       <c r="K348" s="3" t="n">
         <v>44659</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034523844 — water harvesting bhagwan singh kuswaha hathnoura</t>
+          <t>1703003078/WC/22012034523837 — Asraf water harvesting hathnoura</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>5500</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>5180</v>
+        <v>5068</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>43991</v>
+        <v>43886</v>
       </c>
       <c r="K349" s="3" t="n">
         <v>44659</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034523845 — water harvesting folkuwre kuswah hathnoura</t>
+          <t>1703003078/WC/22012034523843 — water harvesting ray singh/hanna hathnoura</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>5500</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>0</v>
+        <v>5068</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K350" s="3"/>
+        <v>43886</v>
+      </c>
+      <c r="K350" s="3" t="n">
+        <v>44659</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034523846 — water harvesting  ramkishan batham hathnoura</t>
+          <t>1703003078/WC/22012034523844 — water harvesting bhagwan singh kuswaha hathnoura</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>5500</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>0</v>
+        <v>5180</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K351" s="3"/>
+        <v>43991</v>
+      </c>
+      <c r="K351" s="3" t="n">
+        <v>44659</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034529284 — water harvesting jankiprsad /visnu batham</t>
+          <t>1703003078/WC/22012034523845 — water harvesting folkuwre kuswah hathnoura</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>5500</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>5068</v>
+        <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>43907</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034549403 — Naveen talaab nirman geedh karar ke nale ke uper hathnoura</t>
+          <t>1703003078/WC/22012034523846 — water harvesting  ramkishan batham hathnoura</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>1333577.65</v>
+        <v>5500</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>826500</v>
+        <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>43984</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034556930 — taliya ka chodhikaran our Bastbear nirman heerabumiya baba ke pass hathnoura</t>
+          <t>1703003078/WC/22012034529284 — water harvesting jankiprsad /visnu batham</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>636670.06</v>
+        <v>5500</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>389880</v>
+        <v>5068</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>43991</v>
+        <v>43907</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>44074</v>
+        <v>44659</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034562591 — Talaiya nirman Kakrai ke pass hathnoura</t>
+          <t>1703003078/WC/22012034549403 — Naveen talaab nirman geedh karar ke nale ke uper hathnoura</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>907885.18</v>
+        <v>1333577.65</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>800280</v>
+        <v>826500</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>44012</v>
+        <v>43984</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>44104</v>
+        <v>44073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034573811 — Nala chodhikaran palwaya Stapdam ke uper Hathnoura</t>
+          <t>1703003078/WC/22012034556930 — taliya ka chodhikaran our Bastbear nirman heerabumiya baba ke pass hathnoura</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>0</v>
+        <v>636670.06</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>0</v>
+        <v>389880</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>43966</v>
-[...1 lines deleted...]
-      <c r="K356" s="3"/>
+        <v>43991</v>
+      </c>
+      <c r="K356" s="3" t="n">
+        <v>44074</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034573813 — Nala chodhikaran Chirayaatoor ke pass Hathnoura</t>
+          <t>1703003078/WC/22012034562591 — Talaiya nirman Kakrai ke pass hathnoura</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>0</v>
+        <v>907885.18</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>0</v>
+        <v>800280</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>43966</v>
-[...1 lines deleted...]
-      <c r="K357" s="3"/>
+        <v>44012</v>
+      </c>
+      <c r="K357" s="3" t="n">
+        <v>44104</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034574103 — Nala Safai palwaya Stapdem ke uper hathnoura</t>
+          <t>1703003078/WC/22012034573811 — Nala chodhikaran palwaya Stapdam ke uper Hathnoura</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>1434736.98</v>
+        <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>662871</v>
+        <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>44061</v>
-[...3 lines deleted...]
-      </c>
+        <v>43966</v>
+      </c>
+      <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034574104 — Nala safai chiraiya tor ke pass Hathnoura</t>
+          <t>1703003078/WC/22012034573813 — Nala chodhikaran Chirayaatoor ke pass Hathnoura</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>897944.58</v>
+        <v>0</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>546060</v>
+        <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>44061</v>
-[...3 lines deleted...]
-      </c>
+        <v>43966</v>
+      </c>
+      <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034586701 — Nala safai karya Stap dem ke pass Hathnoura</t>
+          <t>1703003078/WC/22012034574103 — Nala Safai palwaya Stapdem ke uper hathnoura</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>748860.7</v>
+        <v>1434736.98</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>363868</v>
+        <v>662871</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>44103</v>
+        <v>44061</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>44796</v>
+        <v>44437</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034586702 — Nala safai karya girdh nele ke pass Hathnoura</t>
+          <t>1703003078/WC/22012034574104 — Nala safai chiraiya tor ke pass Hathnoura</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>748860.7</v>
+        <v>897944.58</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>318278</v>
+        <v>546060</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>44103</v>
+        <v>44061</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>45169</v>
+        <v>44234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034662923 — CTR water harvestin nveen panchayat  Vaban hathnoura</t>
+          <t>1703003078/WC/22012034586701 — Nala safai karya Stap dem ke pass Hathnoura</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>0</v>
+        <v>748860.7</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>0</v>
+        <v>363868</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K362" s="3"/>
+        <v>44103</v>
+      </c>
+      <c r="K362" s="3" t="n">
+        <v>44796</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034662937 — CTR water harvesting nveen samudyak sochalya hathnoura</t>
+          <t>1703003078/WC/22012034586702 — Nala safai karya girdh nele ke pass Hathnoura</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>0</v>
+        <v>748860.7</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>0</v>
+        <v>318278</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K363" s="3"/>
+        <v>44103</v>
+      </c>
+      <c r="K363" s="3" t="n">
+        <v>45169</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034662952 — CTR water harvesting osdhlya hospital hathnoura</t>
+          <t>1703003078/WC/22012034662923 — CTR water harvestin nveen panchayat  Vaban hathnoura</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034662971 — CTR water harvesting up sawasthkendra hospital hathnoura</t>
+          <t>1703003078/WC/22012034662937 — CTR water harvesting nveen samudyak sochalya hathnoura</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034662981 — CTR Water harvesting angndwadhi hathnoura</t>
+          <t>1703003078/WC/22012034662952 — CTR water harvesting osdhlya hospital hathnoura</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034662994 — CTR water harvesting nveen high school hathnorua</t>
+          <t>1703003078/WC/22012034662971 — CTR water harvesting up sawasthkendra hospital hathnoura</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034663011 — CTR water harvesting prymri school hathnora</t>
+          <t>1703003078/WC/22012034662981 — CTR Water harvesting angndwadhi hathnoura</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034663031 — CTR water harvesting middil school hathnoura</t>
+          <t>1703003078/WC/22012034662994 — CTR water harvesting nveen high school hathnorua</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034663046 — CTR khat talab nirman mhaesh/gangaaram goud hathnoura</t>
+          <t>1703003078/WC/22012034663011 — CTR water harvesting prymri school hathnora</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034663055 — CTR khet talab nirman nunai bala khet soran jatav ke khet per</t>
+          <t>1703003078/WC/22012034663031 — CTR water harvesting middil school hathnoura</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034663080 — CTR soktha pit gopal kuswah ke samne bala handpamp hathnoura</t>
+          <t>1703003078/WC/22012034663046 — CTR khat talab nirman mhaesh/gangaaram goud hathnoura</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034663089 — CTR soktha pit hori ka dandha hathnoura</t>
+          <t>1703003078/WC/22012034663055 — CTR khet talab nirman nunai bala khet soran jatav ke khet per</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034663097 — CTR sokth pit harprasd kori ke samne bala handpamp hathnoura</t>
+          <t>1703003078/WC/22012034663080 — CTR soktha pit gopal kuswah ke samne bala handpamp hathnoura</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034663110 — CTR soktha pit davaly ke samne bala handpamp hathnoura</t>
+          <t>1703003078/WC/22012034663089 — CTR soktha pit hori ka dandha hathnoura</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034663122 — CTR soktha pit margat ke pass bala handpamp hathnoura</t>
+          <t>1703003078/WC/22012034663097 — CTR sokth pit harprasd kori ke samne bala handpamp hathnoura</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034663132 — CTR soktha pit ramjibaba ke handpamp per hathnoura</t>
+          <t>1703003078/WC/22012034663110 — CTR soktha pit davaly ke samne bala handpamp hathnoura</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034663147 — CTR soktha pit rajan ka handpamp ganeshpura</t>
+          <t>1703003078/WC/22012034663122 — CTR soktha pit margat ke pass bala handpamp hathnoura</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034663153 — CTR soktha pit chopra hanuman mandir bale handpamp per hathnoura</t>
+          <t>1703003078/WC/22012034663132 — CTR soktha pit ramjibaba ke handpamp per hathnoura</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034673974 — Talab Nirman padra ki nariya mahesh katare ke khet ke pass</t>
+          <t>1703003078/WC/22012034663147 — CTR soktha pit rajan ka handpamp ganeshpura</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034673975 — Talab Nirman padra ki nariya mahesh katare ke khet ke pass</t>
+          <t>1703003078/WC/22012034663153 — CTR soktha pit chopra hanuman mandir bale handpamp per hathnoura</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034680473 — CTR Talab nirman ganeshpura hathnoura</t>
+          <t>1703003078/WC/22012034673974 — Talab Nirman padra ki nariya mahesh katare ke khet ke pass</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>44301</v>
+        <v>44300</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034734896 — CTR samudhyak soak pit gopal kuswaha ke pass bala handpamp hatahnoura</t>
+          <t>1703003078/WC/22012034673975 — Talab Nirman padra ki nariya mahesh katare ke khet ke pass</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>11215</v>
+        <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>2316</v>
+        <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>44383</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034734984 — CTR samudhyak soak pit hori dandha handpamp hathnoura</t>
+          <t>1703003078/WC/22012034680473 — CTR Talab nirman ganeshpura hathnoura</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>11215</v>
+        <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>2316</v>
+        <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>44383</v>
-[...3 lines deleted...]
-      </c>
+        <v>44301</v>
+      </c>
+      <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034735066 — CTR samudayak soak pit harprsaad Shaky ke smne bala handpamp hathnoura</t>
+          <t>1703003078/WC/22012034734896 — CTR samudhyak soak pit gopal kuswaha ke pass bala handpamp hatahnoura</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>11215</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>44383</v>
       </c>
       <c r="K385" s="3" t="n">
         <v>44534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034735153 — CTR samudayak soak pit davalya ke pass bala hanpamp hathnoura</t>
+          <t>1703003078/WC/22012034734984 — CTR samudhyak soak pit hori dandha handpamp hathnoura</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>11215</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>44383</v>
       </c>
       <c r="K386" s="3" t="n">
         <v>44534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034735188 — CTR samudayak soak pit margat ke pass bala hanpamp hatnoura</t>
+          <t>1703003078/WC/22012034735066 — CTR samudayak soak pit harprsaad Shaky ke smne bala handpamp hathnoura</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>11215</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>44383</v>
       </c>
       <c r="K387" s="3" t="n">
         <v>44534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034735225 — CTR samudayak soak pit ramjibaba ke hanpamp ke pass hathnoura</t>
+          <t>1703003078/WC/22012034735153 — CTR samudayak soak pit davalya ke pass bala hanpamp hathnoura</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>11215</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>44383</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>44534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034735529 — CTR samudayak soak pit naran baghel ke pass bala hanpamp Tapra hathnoura</t>
+          <t>1703003078/WC/22012034735188 — CTR samudayak soak pit margat ke pass bala hanpamp hatnoura</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>11215</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>44383</v>
       </c>
       <c r="K389" s="3" t="n">
         <v>44534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034735540 — CTR samudayak soak pit chopra bala hanpamp hathnoura</t>
+          <t>1703003078/WC/22012034735225 — CTR samudayak soak pit ramjibaba ke hanpamp ke pass hathnoura</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>11215</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>44383</v>
       </c>
       <c r="K390" s="3" t="n">
         <v>44534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034735547 — CTR samudayak soak pit bahdura baghel ke pass bala handpamp hathnoura</t>
+          <t>1703003078/WC/22012034735529 — CTR samudayak soak pit naran baghel ke pass bala hanpamp Tapra hathnoura</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>11215</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>44383</v>
       </c>
       <c r="K391" s="3" t="n">
         <v>44534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034737314 — CTR samudayak Roof water harvesting naveen panchyat vaban hathnoura</t>
+          <t>1703003078/WC/22012034735540 — CTR samudayak soak pit chopra bala hanpamp hathnoura</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>9500</v>
+        <v>11215</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>44397</v>
+        <v>44383</v>
       </c>
       <c r="K392" s="3" t="n">
         <v>44534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034737371 — CTR samudayak roof water harvesting samudayak socalya per hathnoura</t>
+          <t>1703003078/WC/22012034735547 — CTR samudayak soak pit bahdura baghel ke pass bala handpamp hathnoura</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>9500</v>
+        <v>11215</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>44397</v>
+        <v>44383</v>
       </c>
       <c r="K393" s="3" t="n">
         <v>44534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034737415 — CTR samodayak roof water harvesting osdhalya hathnoura</t>
+          <t>1703003078/WC/22012034737314 — CTR samudayak Roof water harvesting naveen panchyat vaban hathnoura</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>44397</v>
       </c>
       <c r="K394" s="3" t="n">
         <v>44534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034737466 — CTR samodayak anganwadi bavan per hathnoura</t>
+          <t>1703003078/WC/22012034737371 — CTR samudayak roof water harvesting samudayak socalya per hathnoura</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>44397</v>
       </c>
       <c r="K395" s="3" t="n">
         <v>44534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034737491 — CTR samodayak roof water harvesting nveen high school hathnoura</t>
+          <t>1703003078/WC/22012034737415 — CTR samodayak roof water harvesting osdhalya hathnoura</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>44397</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>44534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034737519 — CTR samodayak roof water harvesting upsawasth kendra hathnoura</t>
+          <t>1703003078/WC/22012034737466 — CTR samodayak anganwadi bavan per hathnoura</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>44397</v>
       </c>
       <c r="K397" s="3" t="n">
         <v>44534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034793633 — CTR babdhi sondariyakaran our atirikt karya chopra hathnoura</t>
+          <t>1703003078/WC/22012034737491 — CTR samodayak roof water harvesting nveen high school hathnoura</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>950000</v>
+        <v>9500</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>5790</v>
+        <v>2316</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>44488</v>
-[...1 lines deleted...]
-      <c r="K398" s="3"/>
+        <v>44397</v>
+      </c>
+      <c r="K398" s="3" t="n">
+        <v>44534</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034861451 — Teen row puliya nirman chopra road hathnoura</t>
+          <t>1703003078/WC/22012034737519 — CTR samodayak roof water harvesting upsawasth kendra hathnoura</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>50038</v>
+        <v>9500</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>0</v>
+        <v>2316</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K399" s="3"/>
+        <v>44397</v>
+      </c>
+      <c r="K399" s="3" t="n">
+        <v>44534</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034861479 — Rcc nala nirman davaly se high school ki our Hathnoura</t>
+          <t>1703003078/WC/22012034793633 — CTR babdhi sondariyakaran our atirikt karya chopra hathnoura</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>70916</v>
+        <v>950000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>0</v>
+        <v>5790</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>44471</v>
+        <v>44488</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034941534 — Amrit sarover talab Rajaram Baghel  ke khet ke pass Hathnoura</t>
+          <t>1703003078/WC/22012034861451 — Teen row puliya nirman chopra road hathnoura</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>0</v>
+        <v>50038</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>44657</v>
+        <v>44471</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034941535 — Amrit sarover talab Rajaram Baghel  ke khet ke pass Hathnoura</t>
+          <t>1703003078/WC/22012034861479 — Rcc nala nirman davaly se high school ki our Hathnoura</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>480000</v>
+        <v>70916</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>44657</v>
+        <v>44471</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034947030 — Amrit sarovar talab rajaram baghel ke khet ke pass</t>
+          <t>1703003078/WC/22012034941534 — Amrit sarover talab Rajaram Baghel  ke khet ke pass Hathnoura</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>480000</v>
+        <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>44657</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034947305 — AMRIT SAROVAR TALAB RAJARAM BAGHEL KE KHET KE PASS HATHNORA</t>
+          <t>1703003078/WC/22012034941535 — Amrit sarover talab Rajaram Baghel  ke khet ke pass Hathnoura</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>480000</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>44657</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034956458 — Amrit sarover nirman karya rajaram goud ke khet ke pass hathnoura</t>
+          <t>1703003078/WC/22012034947030 — Amrit sarovar talab rajaram baghel ke khet ke pass</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>924000</v>
+        <v>480000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>793819</v>
+        <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>44684</v>
-[...3 lines deleted...]
-      </c>
+        <v>44657</v>
+      </c>
+      <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034956479 — Amrit sarover jamli ke haar me hathnoura</t>
+          <t>1703003078/WC/22012034947305 — AMRIT SAROVAR TALAB RAJARAM BAGHEL KE KHET KE PASS HATHNORA</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>807000</v>
+        <v>480000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>657232</v>
+        <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>44684</v>
-[...3 lines deleted...]
-      </c>
+        <v>44657</v>
+      </c>
+      <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012034956481 — Amrit sarover jamli ke haar me hathnoura</t>
+          <t>1703003078/WC/22012034956458 — Amrit sarover nirman karya rajaram goud ke khet ke pass hathnoura</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>807000</v>
+        <v>924000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>0</v>
+        <v>793819</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K407" s="3"/>
+        <v>44684</v>
+      </c>
+      <c r="K407" s="3" t="n">
+        <v>45181</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012035036700 — Lousbolder chak deam men nale per rajaram ke khet ke pass hathnoura</t>
+          <t>1703003078/WC/22012034956479 — Amrit sarover jamli ke haar me hathnoura</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>228000</v>
+        <v>807000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>0</v>
+        <v>657232</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K408" s="3"/>
+        <v>44684</v>
+      </c>
+      <c r="K408" s="3" t="n">
+        <v>45159</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012035048421 — Lousbolder dem surrawar  ke pass hathnoura</t>
+          <t>1703003078/WC/22012034956481 — Amrit sarover jamli ke haar me hathnoura</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>0</v>
+        <v>807000</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>44950</v>
+        <v>44665</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012035048422 — Lousbolder dem surrawar  ke pass hathnoura</t>
+          <t>1703003078/WC/22012035036700 — Lousbolder chak deam men nale per rajaram ke khet ke pass hathnoura</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>0</v>
+        <v>228000</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>44950</v>
+        <v>44836</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012035048423 — Lousbolder dem surrawar  ke pass hathnoura</t>
+          <t>1703003078/WC/22012035048421 — Lousbolder dem surrawar  ke pass hathnoura</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>158725.82</v>
+        <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>44950</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012035048424 — Lousbolder dem Siddhguru ke pass hathnoura</t>
+          <t>1703003078/WC/22012035048422 — Lousbolder dem surrawar  ke pass hathnoura</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>158725.82</v>
+        <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>44950</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012035274875 — jgsa dug well recharge pit meetha kua davaly ke pass hathnoura</t>
+          <t>1703003078/WC/22012035048423 — Lousbolder dem surrawar  ke pass hathnoura</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>25899.46</v>
+        <v>158725.82</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>23932.5</v>
+        <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>45772</v>
-[...3 lines deleted...]
-      </c>
+        <v>44950</v>
+      </c>
+      <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012035274901 — jgsa dug well recharge pit meethi kueya kushwah mohlla hathnoura</t>
+          <t>1703003078/WC/22012035048424 — Lousbolder dem Siddhguru ke pass hathnoura</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>25899.46</v>
+        <v>158725.82</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>25237.5</v>
+        <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>45772</v>
-[...3 lines deleted...]
-      </c>
+        <v>44950</v>
+      </c>
+      <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012035295511 — Jgsa dug well recharge pit jatav mohhala ka kua hathnoura</t>
+          <t>1703003078/WC/22012035274875 — jgsa dug well recharge pit meetha kua davaly ke pass hathnoura</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>0</v>
+        <v>25899.46</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>0</v>
+        <v>23932.5</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>45779</v>
-[...1 lines deleted...]
-      <c r="K415" s="3"/>
+        <v>45772</v>
+      </c>
+      <c r="K415" s="3" t="n">
+        <v>46121</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/22012035295731 — Jgsa dug well recharge pit jatav mohhala ka kua hathnoura</t>
+          <t>1703003078/WC/22012035274901 — jgsa dug well recharge pit meethi kueya kushwah mohlla hathnoura</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>24715.5</v>
+        <v>25237.5</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>45811</v>
+        <v>45772</v>
       </c>
       <c r="K416" s="3" t="n">
         <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/260 — ringband nirman tapra puliya per gram hathnora</t>
+          <t>1703003078/WC/22012035295511 — Jgsa dug well recharge pit jatav mohhala ka kua hathnoura</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>22570</v>
+        <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>40941</v>
-[...3 lines deleted...]
-      </c>
+        <v>45779</v>
+      </c>
+      <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/47 — तालाब निर्माण कार्य रक्‍क्स बाबा  ग्राम हथनोरा पं0 हथनौरा</t>
+          <t>1703003078/WC/22012035295731 — Jgsa dug well recharge pit jatav mohhala ka kua hathnoura</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>419000</v>
+        <v>25899.46</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>107163</v>
+        <v>24715.5</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>39871</v>
+        <v>45811</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>41101</v>
+        <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/92 — कुप निर्माण कार्य हितग्राही मजबूत/बैजनाथ मोदी ग्राम पं0 हथनोरा</t>
+          <t>1703003078/WC/260 — ringband nirman tapra puliya per gram hathnora</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>326000</v>
+        <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>245605.93</v>
+        <v>22570</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>39873</v>
+        <v>40941</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>41102</v>
+        <v>40970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/93 — कूप निर्माण कार्य हितग्राही पातीराम / तुलसीराम  मि र्धा ग्राम पं0 हथनोरा</t>
+          <t>1703003078/WC/47 — तालाब निर्माण कार्य रक्‍क्स बाबा  ग्राम हथनोरा पं0 हथनौरा</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>326000</v>
+        <v>419000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>267170.16</v>
+        <v>107163</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>39873</v>
+        <v>39871</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>41102</v>
+        <v>41101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/96 — कूप निर्माण कार्य जवाहर/तुलसीराम ग्राम पं0 हथनोरा</t>
+          <t>1703003078/WC/92 — कुप निर्माण कार्य हितग्राही मजबूत/बैजनाथ मोदी ग्राम पं0 हथनोरा</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>326000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>184851.06</v>
+        <v>245605.93</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>39872</v>
+        <v>39873</v>
       </c>
       <c r="K421" s="3" t="n">
         <v>41102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/97 — कूप निर्माण कार्य कल्‍यान/भगरी कुशवाह ग्राम हथनौरा</t>
+          <t>1703003078/WC/93 — कूप निर्माण कार्य हितग्राही पातीराम / तुलसीराम  मि र्धा ग्राम पं0 हथनोरा</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>326000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>234687.05</v>
+        <v>267170.16</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>39872</v>
+        <v>39873</v>
       </c>
       <c r="K422" s="3" t="n">
         <v>41102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1703003078/WC/98 — कूप निर्माण कार्य ब्रजमोहन/कल्‍याण मिर्धा ग्रा0 पं0 हथनौरा</t>
+          <t>1703003078/WC/96 — कूप निर्माण कार्य जवाहर/तुलसीराम ग्राम पं0 हथनोरा</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>326000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>154467</v>
+        <v>184851.06</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>39872</v>
       </c>
       <c r="K423" s="3" t="n">
         <v>41102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / DABRA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C424" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D424" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E424" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F424" s="1" t="inlineStr">
+        <is>
+          <t>1703003078/WC/97 — कूप निर्माण कार्य कल्‍यान/भगरी कुशवाह ग्राम हथनौरा</t>
+        </is>
+      </c>
+      <c r="G424" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H424" s="2" t="n">
+        <v>326000</v>
+      </c>
+      <c r="I424" s="2" t="n">
+        <v>234687.05</v>
+      </c>
+      <c r="J424" s="3" t="n">
+        <v>39872</v>
+      </c>
+      <c r="K424" s="3" t="n">
+        <v>41102</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>GWALIOR / DABRA</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C425" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D425" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E425" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F425" s="1" t="inlineStr">
+        <is>
+          <t>1703003078/WC/98 — कूप निर्माण कार्य ब्रजमोहन/कल्‍याण मिर्धा ग्रा0 पं0 हथनौरा</t>
+        </is>
+      </c>
+      <c r="G425" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H425" s="2" t="n">
+        <v>326000</v>
+      </c>
+      <c r="I425" s="2" t="n">
+        <v>154467</v>
+      </c>
+      <c r="J425" s="3" t="n">
+        <v>39872</v>
+      </c>
+      <c r="K425" s="3" t="n">
+        <v>41102</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>GWALIOR / DABRA</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
           <t>2022-2023</t>
         </is>
       </c>
-      <c r="C424" s="1" t="inlineStr">
+      <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D424" s="1" t="inlineStr">
+      <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
-      <c r="E424" s="1" t="inlineStr">
+      <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
-      <c r="F424" s="1" t="inlineStr">
+      <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1703/RC/22012034610992 — CMGSY Road Periodical Regravelling</t>
         </is>
       </c>
-      <c r="G424" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H424" s="2" t="n">
+      <c r="G426" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H426" s="2" t="n">
         <v>745000</v>
       </c>
-      <c r="I424" s="2" t="n">
+      <c r="I426" s="2" t="n">
         <v>732213.56</v>
       </c>
-      <c r="J424" s="3" t="n">
+      <c r="J426" s="3" t="n">
         <v>44676</v>
       </c>
-      <c r="K424" s="3" t="n">
+      <c r="K426" s="3" t="n">
         <v>45194</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>