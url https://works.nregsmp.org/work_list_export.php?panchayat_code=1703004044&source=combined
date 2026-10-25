--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K506"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 18:15:47</t>
+          <t>Exported on: 2026-10-25 12:29:48</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1049,51 +1049,51 @@
       <c r="J27" s="3" t="n">
         <v>45192</v>
       </c>
       <c r="K27" s="3" t="n">
         <v>45762</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / BHITARWAR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1703004044/DP/22012034580390 — VIRKSHA ROPAN SARJANIK PARISAR TADARIYA BABA PIPROUAA</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>232485.77</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>96738.15</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45152</v>
@@ -3967,51 +3967,51 @@
       <c r="J87" s="3" t="n">
         <v>43379</v>
       </c>
       <c r="K87" s="3" t="n">
         <v>43966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / BHITARWAR</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1703004044/IF/22012034438566 — NADEP NIRMAD MOHAN SINGH / BATTAN PIPROUA</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>1044</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>43379</v>
@@ -4112,51 +4112,51 @@
       <c r="J90" s="3" t="n">
         <v>43379</v>
       </c>
       <c r="K90" s="3" t="n">
         <v>43966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / BHITARWAR</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1703004044/IF/22012034438903 — NADEP NIRMAD RAMPRASAD / HARDASA PIPROUA</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>1044</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>43379</v>
@@ -4635,51 +4635,51 @@
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / BHITARWAR</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Line Plantation Forstry Trees-Individual / Wasteland Line Plantation of Forestry Trees for Individuals</t>
+          <t>Wasteland Line Plantation Forstry Trees-Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1703004044/IF/22012035153945 — BRAKSHA ROPAN KARY KUVER SINGH KHET MED PAR PIPROUA</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>427106.07</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>123704.6</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45679</v>
@@ -5991,51 +5991,51 @@
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / BHITARWAR</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1703004044/IF/IAY/128166 — Construction of IAY House -IAY REG. NO. MP-03-004-044-001/115</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>42178</v>
@@ -6479,51 +6479,51 @@
       <c r="J139" s="3" t="n">
         <v>42763</v>
       </c>
       <c r="K139" s="3" t="n">
         <v>43050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / BHITARWAR</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1703004044/IF/IAY/4367917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117671483</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>44820</v>
@@ -6820,221 +6820,223 @@
       <c r="J146" s="3" t="n">
         <v>45689</v>
       </c>
       <c r="K146" s="3" t="n">
         <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / BHITARWAR</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1703004044/IF/IAY/5356700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115279078</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / BHITARWAR</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1703004044/IF/IAY/5360096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117776626</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45808</v>
       </c>
       <c r="K148" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / BHITARWAR</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1703004044/IF/IAY/5365286 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126058061</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I149" s="2" t="n">
-        <v>1800</v>
+        <v>2700</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / BHITARWAR</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1703004044/IF/IAY/5369203 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150634010</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>14328</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45822</v>
       </c>
-      <c r="K150" s="3"/>
+      <c r="K150" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / BHITARWAR</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -7059,98 +7061,98 @@
       <c r="J151" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K151" s="3" t="n">
         <v>46172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / BHITARWAR</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1703004044/IF/IAY/5370409 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117889851</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / BHITARWAR</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1703004044/IF/IAY/5371047 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150728930</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>21048</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45822</v>
@@ -7202,51 +7204,51 @@
       <c r="J154" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K154" s="3" t="n">
         <v>46009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / BHITARWAR</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1703004044/IF/IAY/5374198 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150529528</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45808</v>
@@ -7298,73 +7300,73 @@
       <c r="J156" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K156" s="3" t="n">
         <v>46172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / BHITARWAR</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1703004044/IF/IAY/5379213 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116229234</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>5715</v>
+        <v>7515</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45808</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / BHITARWAR</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -7394,98 +7396,98 @@
       <c r="J158" s="3" t="n">
         <v>42763</v>
       </c>
       <c r="K158" s="3" t="n">
         <v>42993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / BHITARWAR</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1703004044/IF/IAY/5683493 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119643880</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / BHITARWAR</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1703004044/IF/IAY/5872744 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117779040</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>5220</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>46181</v>
@@ -7635,51 +7637,51 @@
       <c r="J163" s="3" t="n">
         <v>43036</v>
       </c>
       <c r="K163" s="3" t="n">
         <v>43202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>GWALIOR / BHITARWAR</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1703004044/IF/IAY/71886 — Construction of IAY House -IAY REG. NO. MP-03-004-044-001/62p</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>42191</v>