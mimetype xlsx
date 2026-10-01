--- v0 (2026-09-29)
+++ v1 (2026-10-01)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K61"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-29 03:59:22</t>
+          <t>Exported on: 2026-10-01 12:32:52</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1282,98 +1282,98 @@
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1704002003/IF/IAY/4786192 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131617682</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
-        <v>3600</v>
+        <v>7800</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1704002003/IF/IAY/4878329 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141992408</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>3600</v>
+        <v>7800</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -1423,51 +1423,51 @@
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1704002003/IF/IAY/5170898 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128189263</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45941</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -1752,98 +1752,98 @@
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1704002003/IF/IAY/5202505 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141992366</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I43" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1704002003/IF/IAY/5224983 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141992420</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I44" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>46280</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -1940,51 +1940,51 @@
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1704002003/IF/IAY/5642037 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141992462</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I47" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>46101</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>