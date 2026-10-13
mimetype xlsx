--- v0 (2026-08-16)
+++ v1 (2026-10-13)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K813"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-16 21:40:16</t>
+          <t>Exported on: 2026-10-13 02:03:51</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2634,51 +2634,51 @@
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1704002007/DP/22012034584087 — Amrit vatika amritsaover talab</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I61" s="2" t="n">
-        <v>24441</v>
+        <v>23462.25</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45281</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
@@ -2775,51 +2775,51 @@
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1704002007/DP/22012034610647 — Plantison karey puraney Sankar ji ke sthane per</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>660912.78</v>
       </c>
       <c r="I64" s="2" t="n">
-        <v>504451.86</v>
+        <v>502885.86</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K64" s="3" t="n">
         <v>46185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
@@ -8305,51 +8305,51 @@
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
           <t>Constr of Mini Percolation Tank for Individuals / Construction of Mini Percolation Tank for Individuals</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1704002007/IF/22012035647618 — Khet talab nirman kailash rawat ke khet par ghughsi</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>198838.84</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>165671.58</v>
+        <v>159527.34</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>46033</v>
       </c>
       <c r="K180" s="3" t="n">
         <v>46135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
@@ -8401,51 +8401,51 @@
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
           <t>Constr of Mini Percolation Tank for Individuals / Construction of Mini Percolation Tank for Individuals</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1704002007/IF/22012035647627 — Khet talab nirman rakesh parihar ke khet pr</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>198838.84</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>165708.18</v>
+        <v>161140.68</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>46026</v>
       </c>
       <c r="K182" s="3" t="n">
         <v>46137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
@@ -8638,51 +8638,51 @@
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
           <t>Constr of Mini Percolation Tank for Individuals / Construction of Mini Percolation Tank for Individuals</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1704002007/IF/22012035658637 — Khet talab nirman Lal Singh rawat ke khet par ghughsi</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>198838.84</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>166144.62</v>
+        <v>163048.98</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K187" s="3" t="n">
         <v>46137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">