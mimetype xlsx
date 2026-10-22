--- v0 (2026-09-04)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K50"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 16:55:05</t>
+          <t>Exported on: 2026-10-22 02:57:28</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,286 +273,286 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1704002007/AV/22012034600978 — Boundry nirman khati bAba sthan or middle school  Ghughsi</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>228270.65</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44480</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1704002007/DP/22012034556515 — Falodhan kary beerend rawat ke khet par ghughsi</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>150560.72</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44709</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1704002007/DP/22012034565378 — Falodyane karey gopi pal ke khet per</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>123684.2</v>
       </c>
       <c r="I14" s="2" t="n">
-        <v>0</v>
+        <v>6900</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44893</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1704002007/DP/22012034565380 — Falodyane karey jairam pal ke khet per</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>123684.2</v>
       </c>
       <c r="I15" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45106</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1704002007/DP/22012034578718 — Falodyan karey ghanshyame kewat ke khet per</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>133212.69</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45134</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1704002007/DP/22012034578721 — Falodyan karey ghanshyam rajak ke khet per</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>133212.69</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45134</v>
@@ -602,239 +602,239 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45281</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1704002007/DP/22012034605686 — Birksharopan karey s.p.vidalye aganbadi bhavan khati baba mandir per ghughsi</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>133212.69</v>
       </c>
       <c r="I19" s="2" t="n">
-        <v>0</v>
+        <v>4800</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45366</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1704002007/DP/22012034610951 — Falodyan niji khet me dhanpal kevat ghughsi</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>133212.69</v>
       </c>
       <c r="I20" s="2" t="n">
-        <v>0</v>
+        <v>6900</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45309</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Raising of Nursery for Community / Raising of Nursery for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Nursery Development</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1704002007/DP/22012034614239 — CNG पोषण वाटिका का निर्माण कार्य कचराघर के पास</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>582479.33</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>0</v>
+        <v>1500</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1704002007/IF/22012035472114 — Dugwell nirman ajay ke khet ke pas ghughsi</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1704002007/IF/22012035553230 — Khet talaab nirman pushpa ke khet per</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45761</v>
@@ -906,51 +906,51 @@
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1704002007/IF/22012035650646 — Ek bagiya maa ke naam SUNANDNI RAWAT MP-04-002-007-001 980</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>266578.64</v>
       </c>
       <c r="I25" s="2" t="n">
-        <v>0</v>
+        <v>2400</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>46008</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -978,568 +978,568 @@
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1704002007/RC/22012034823556 — cc road avm nali nirman makhan ahirwar ke makan se  chandan mama ke makan ki aur  convrgens</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>106500</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45601</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1704002007/RC/22012034828147 — cc road avm nali nirman malkhan ahirwar ke makan se chandan mama  ke makan ki aur convrgens</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>106600</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45444</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1704002007/RS/22012034536987 — CTR Slwm segrigation pashu asptal ke pas Ghughsi</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>597575.86</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>44450</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1704002007/WC/22012034990402 — Birakshropan karey amritsarbar per</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>217287.64</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>44846</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1704002007/WC/22012035105269 — Perculation tanka nirman imrat rawatke khet ke paas</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>349336.59</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1704002007/WC/22012035159499 — Khet talab nirman hitkishor ke khet men</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45293</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1704002007/WC/22012035227808 — Parculation tank nirman karya devesh ke khet ke pas</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>196880.69</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1704002007/WC/22012035244926 — percolation tank nirman kary khel maidan ke pas ke ghughsi</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45610</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1704002007/WC/22012035257211 — Khet talab nirman mukes parihar ke khet par ghughsi</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1704002007/WC/22012035257470 — naveen talab nirman kary piri karar ke pas ghughsi</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1704002007/WC/22012035273077 — Khet talab nirman mukes parihar ke khet par ghughsi</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>199457.43</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1704002007/WC/22012035273143 — Khet talab nirman ajay ke khet par ghughsi</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>199457.43</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45761</v>
@@ -1589,521 +1589,521 @@
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1704002007/WC/22012035273219 — Dugwell nirman raybhan ke khet ke pas ghughsi</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1704002007/WC/22012035273257 — Dugwell nirman segregation ke pichhe ghughsi</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1704002007/WC/22012035286803 — naveen talab nirman kary shobh singh ke khet ke pas ghughsi</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1704002007/WC/22012035297293 — Khet talab nirman sanjay parihar ke khet par ghughsi</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>199457.43</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1704002007/WC/22012035297306 — Khet talab nirman banti ahirwar ke khet par ghughsi</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>199457.43</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1704002007/WC/22012035313849 — Talab nirman piri karar ke pas ghughsi</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1704002007/WC/22012035320513 — talab nirman kary piri karar ke pas ghughsi</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1704002007/WC/22012035320515 — percolation tank nirman kary pista rawat ke khet ke pas ghughsi</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1704002007/WC/22012035320516 — percolation tank nirman kary pista rawat ke khet ke pas ghughsi</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1704002007/WC/22012035320517 — percolation tank nirman kary pista rawat ke khet ke pas ghughsi</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>DATIA / DATIA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1704002007/WC/22012035320518 — percolation tank nirman kary pista rawat ke khet ke pas ghughsi</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45884</v>